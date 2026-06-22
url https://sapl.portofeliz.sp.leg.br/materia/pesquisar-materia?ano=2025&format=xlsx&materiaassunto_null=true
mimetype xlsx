--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,9379 +54,9379 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Tuani</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_-_casas_populares.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_-_casas_populares.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja desapropriada área na rua José Esmédio Paes de Almeida</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Roselene Maria de Souza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6409/manutencao_parquinho_rolando_giuli.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6409/manutencao_parquinho_rolando_giuli.pdf</t>
   </si>
   <si>
     <t>Indico a realização da roçada e a manutenção do Parquinho no bairro Rolando Giuli</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6411/scan2025-01-22_094659.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6411/scan2025-01-22_094659.pdf</t>
   </si>
   <si>
     <t>Indicação para a manutenção do ponto de ônibus na Av. Gov. Mario Covas em frete à creche Ilda Leite</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6412/scan2025-01-22_094723.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6412/scan2025-01-22_094723.pdf</t>
   </si>
   <si>
     <t>Indicação para a manutenção da boca de lobo localizada na Rua Edgar Moraes</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Odélio Leite dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_5-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_5-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE LIMPEZA DO MATO NO ENTORNO DO POSTO DE SAÚDE DO BOM RETIRO</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_6-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_6-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A REABERTURA DO ESTACIONAMENTO NO TERRENO AO LADO DO POSTO DE SAÚDE DO BOM RETIRO</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6416/scan2025-01-28_115826.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6416/scan2025-01-28_115826.pdf</t>
   </si>
   <si>
     <t>Operação de Urgência para Recolhimento de Resíduos nos Bairros Bambus, Jardim Porto Feliz e Cidade Jardim</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_001-2025_-_melhoria_na_sinalizacao_das_vagas_de_motos..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_001-2025_-_melhoria_na_sinalizacao_das_vagas_de_motos..pdf</t>
   </si>
   <si>
     <t>Melhoria na sinalização das vagas de motos</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_002-2025_-_implementacao_de_um_ponto_destinado_a_uma_lanchonete_ou_restaurante_no_parque_das_moncoes..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_002-2025_-_implementacao_de_um_ponto_destinado_a_uma_lanchonete_ou_restaurante_no_parque_das_moncoes..pdf</t>
   </si>
   <si>
     <t>Implementação de um ponto destinado a uma lanchonete ou restaurante no Parque das Monções</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_003-2025_-_instalacao_de_brinquedos_na_praca_matriz..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_003-2025_-_instalacao_de_brinquedos_na_praca_matriz..pdf</t>
   </si>
   <si>
     <t>Instalação de brinquedos na Praça Matriz</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>André Rogerio Bizan de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_-_1.1_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_-_1.1_assinado.pdf</t>
   </si>
   <si>
     <t>prolongamento do transporte municipal até a portaria 4 (quatro) da Fazenda Boa Vista</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lúcia de Fátima Caballero</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6429/ind._isencao_iptu.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6429/ind._isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Indico para que seja realizada uma fiscalização efetiva em frente às escolas do município</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6430/ind._fiscalizacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6430/ind._fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Indico a isenção do IPTU para aposentados e pensionistas</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Adilson de Jesus Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6435/cemiterios.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6435/cemiterios.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas pulverizações nos cemitérios</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6436/dengue_centro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6436/dengue_centro.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas dedetizações e pulverizações</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6438/vila_angelica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6438/vila_angelica.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de lombada na Rua Francisco Gomes Toledo</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6440/indicacao_campinho_de_areia_ou_grama_sintetica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6440/indicacao_campinho_de_areia_ou_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>Indicação de uma área para  um campinho de areia ou de grama sintética</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6441/caminho_rua_alan_kardec_e_rua_roberval_de_camrgo_moraes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6441/caminho_rua_alan_kardec_e_rua_roberval_de_camrgo_moraes.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza, iluminação e a criação de um caminho entre ruas</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6442/calcamento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6442/calcamento.pdf</t>
   </si>
   <si>
     <t>Indicação de limpeza, iluminação e calçamento na Av. Mario Covas</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6443/scan2025-02-06_111307.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6443/scan2025-02-06_111307.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Estrada da Vila Nova próximo à Estação de Tratamento de Esgoto</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6444/scan2025-02-06_111431.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6444/scan2025-02-06_111431.pdf</t>
   </si>
   <si>
     <t>Corte de Árvores da Espécie Leucena em Área Verde da Prefeitura e Nova Arborização</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_-_construcao_de_quadra_esportiva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_-_construcao_de_quadra_esportiva.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que se verifique a possibilidade de construir uma quadra esportiva</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_004-2025_-_instalacao_de_uma_lombada_na_rua_ulisses_cornelio_vitorino._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_004-2025_-_instalacao_de_uma_lombada_na_rua_ulisses_cornelio_vitorino._assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Rua Ulisses Cornélio Vitórino</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_005-2025_-_instalacao_de_uma_lombada_na_avenida_armando_sales_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_005-2025_-_instalacao_de_uma_lombada_na_avenida_armando_sales_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Avenida Armando Sales de Oliveira</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_006-2025_-_criacao_de_vagas_exclusivas_para_carga_e_descarga_na_avenida_capitao_joaquim_floriano_de_toledo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_006-2025_-_criacao_de_vagas_exclusivas_para_carga_e_descarga_na_avenida_capitao_joaquim_floriano_de_toledo_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de vagas exclusivas para carga e descarga na Avenida Capitão Joaquim Floriano de Toledo</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6460/clinica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6460/clinica.pdf</t>
   </si>
   <si>
     <t>Indicação para que se realize estudos para a criação de um espaço para atender crianças, jovens e adultos com suspeita de câncer</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_009-2025_-_instalacao_de_bancos_na_area_revitalizada_entre_a_avenida_capitao_joaquim_floriano_de_toledo_e_a_rua_joao_angelieri2c_no_centro._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_009-2025_-_instalacao_de_bancos_na_area_revitalizada_entre_a_avenida_capitao_joaquim_floriano_de_toledo_e_a_rua_joao_angelieri2c_no_centro._assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos na área revitalizada entre a Avenida Capitão Joaquim Floriano de Toledo e a Rua João Angelieri, no Centro.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_007-2025_-_recapeamento_da_rua_luis_tempesta_no_bairro_jardim_esplanada._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_007-2025_-_recapeamento_da_rua_luis_tempesta_no_bairro_jardim_esplanada._assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Luis Tempesta no Bairro Jardim Esplanada</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_008-2025_-_estudo_para_melhorias_na_rua_clotilde_russo_ayres2c_no_bairro_jardim_sao_bento._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_008-2025_-_estudo_para_melhorias_na_rua_clotilde_russo_ayres2c_no_bairro_jardim_sao_bento._assinado.pdf</t>
   </si>
   <si>
     <t>Estudo para melhorias na circulação de veículos e na segurança viária da Rua Clotilde Russo Ayres, no Bairro Jardim São Bento</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_-_vaga_correio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_-_vaga_correio.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudos para a implantação de novas vagas de estacionamento destinadas a idosos e pessoas com deficiência</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_-_ampliacao_tratamento_tea.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_-_ampliacao_tratamento_tea.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação dos serviços do Centro Infantil Especializado Municipal – CIEM</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6468/untitled_20250215_013944.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6468/untitled_20250215_013944.pdf</t>
   </si>
   <si>
     <t>Indico para que realize estudo acerca de incluir aluguel social para mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6470/ind._lombada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6470/ind._lombada.pdf</t>
   </si>
   <si>
     <t>Indico para que seja solicitado ao setor competente estudo para implantação de lombada na Rua Fernão Dias em frente ao número 560 – Bairro Nova Bandeirantes.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6473/patucci.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6473/patucci.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Célio Peixoto dos Santos, para que seja construída uma lombada ou lombo-faixa na Rua Dr. Alvim</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6479/capina.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6479/capina.pdf</t>
   </si>
   <si>
     <t>Indicação para que o setor responsável realize capina e preservação do centro comunitário da Rua João Brasilio da Silva.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6480/indicacao_postos_de_saude_abertos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6480/indicacao_postos_de_saude_abertos.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Prefeitura realize estudos para que os postos de  saúde seja abertos mais cedo para evitar que os pacientes fiquem expostos na chuva e no frio.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6486/quadra_beach_tennis_assinado_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6486/quadra_beach_tennis_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Célio Peixoto dos Santos, para que seja solicitada ao setor competente a o nivelamento do espaço da grama ao lado da quadra, e a construção de uma quadra de areia (beach tennis) ao lado. Entre a Rua Antônio Dario e a Rua Flavia São Bello.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6488/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6488/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Troca ou Desobstrução da Tubulação</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6489/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6489/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Solicitação de Fiscalização Sanitária na Garagem da Empresa de Transporte SILVATUR</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_camerasmariaodete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_camerasmariaodete.pdf</t>
   </si>
   <si>
     <t>Colocação de Câmeras</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_faixaelevadamariaodete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_faixaelevadamariaodete.pdf</t>
   </si>
   <si>
     <t>Implantação de Faixa Elevada</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_012-2025_-_lombada_na_rua_francisco_de_souza_moraes_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_012-2025_-_lombada_na_rua_francisco_de_souza_moraes_assinado.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Francisco de Souza Moraes.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_010-2025_-_faixa_de_pedestres_ou_uma_lombofaixa_na_rua_conego_belotti_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_010-2025_-_faixa_de_pedestres_ou_uma_lombofaixa_na_rua_conego_belotti_assinado.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres ou uma lombofaixa na Rua Cônego Belotti, nas proximidades do Colégio Presbiteriano.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_011-2025_-_quadra_para_a_pratica_de_esportes_no_final_da_rua_aquiles_jorge_steiner_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_011-2025_-_quadra_para_a_pratica_de_esportes_no_final_da_rua_aquiles_jorge_steiner_assinado.pdf</t>
   </si>
   <si>
     <t>Quadra para a prática de esportes no final da Rua Aquiles Jorge Steiner, no Jardim Ivone.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_assinada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de isenção do IPTU para imóveis que sejam de propriedade ou residência permanente de contribuintes, seus cônjuges ou filhos, desde que comprovadamente portadores de Transtorno do Espectro Autista (TEA) ou Síndrome de Down.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6503/indicacao_-_joaomarinonio_assinado_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6503/indicacao_-_joaomarinonio_assinado_1.pdf</t>
   </si>
   <si>
     <t>Monitoramento</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6504/indicacao_-_16_de_abril_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6504/indicacao_-_16_de_abril_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo e alteração de sentido da Rua 16 de Abril, Centro.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6505/indicacao_-_xiririca_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6505/indicacao_-_xiririca_assinado.pdf</t>
   </si>
   <si>
     <t>Monitoramento - Bairro Rural</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6506/indicacao_014-2025_-_faixa_de_pedestres_na_rua_mitre_fiuza_ayres_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6506/indicacao_014-2025_-_faixa_de_pedestres_na_rua_mitre_fiuza_ayres_assinado.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres na Rua Mitre Fiuza Ayres.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6507/indicacao_015-2025_-_quadra_esportiva_e_um_parquinho_no_bairro_rolando_giuli._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6507/indicacao_015-2025_-_quadra_esportiva_e_um_parquinho_no_bairro_rolando_giuli._assinado.pdf</t>
   </si>
   <si>
     <t>Quadra esportiva e um parquinho no Bairro Rolando Giuli.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_013-2025_-_farmacia_municipal_no_bairro_vila_america._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_013-2025_-_farmacia_municipal_no_bairro_vila_america._assinado.pdf</t>
   </si>
   <si>
     <t>Farmácia Municipal no bairro Vila América.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6512/scan2025-03-07_085809.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6512/scan2025-03-07_085809.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJAM INSTALADOS AR-CONDICIONADOS OU MAIS VENTILADORES NO CENTRO DE ESPECIALIDADES DRA. SIMONE HABICE PRADO MATTAR</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6513/policia_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6513/policia_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para que haja a mudança da nomenclatura da Guarda Civil Municipal (GCM) para Polícia Municipal.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6516/lombada_eletronica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6516/lombada_eletronica.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação de lombadas eletrônicas no município.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6518/indicacao_arealazerhumbertomartelli.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6518/indicacao_arealazerhumbertomartelli.pdf</t>
   </si>
   <si>
     <t>Indicação de área de lazer</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6529/periculosidade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6529/periculosidade.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para que sejam pagos periculosidades para a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6530/caic.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6530/caic.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja instalado telefone fixo no posto de saúde do Caic (Agrovila).</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6535/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6535/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Manutenção de Limpeza na Cidade dos Velhinhos</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_016-2025_-_finalizacao_do_recapeamento_da_rua_antonio_raposo_tavares_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_016-2025_-_finalizacao_do_recapeamento_da_rua_antonio_raposo_tavares_assinado.pdf</t>
   </si>
   <si>
     <t>Finalização do recapeamento da Rua Antônio Raposo Tavares</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_017-2025_-_instalacao_da_rede_secundaria_em_toda_a_agrovila_caic_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_017-2025_-_instalacao_da_rede_secundaria_em_toda_a_agrovila_caic_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação da rede secundária em toda a Agrovila Caic</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_018-2025_-_mais_conteineres_de_lixo_no_bairro_vila_progresso_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_018-2025_-_mais_conteineres_de_lixo_no_bairro_vila_progresso_assinado.pdf</t>
   </si>
   <si>
     <t>Mais contêineres de lixo no Bairro Vila Progresso</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao.pdf</t>
   </si>
   <si>
     <t>Estudos acerca da implantação de uma faixa elevada (lombo faixa) ou redutores de velocidade</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6549/ind._conselho_mulher.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6549/ind._conselho_mulher.pdf</t>
   </si>
   <si>
     <t>Indico para que seja efetuado estudo acerca da alteração da Lei Municipal nº 4232/2005</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6557/porta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6557/porta.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja colocado um puxador no lado interno da porta da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6559/untitled_20250318_220400.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6559/untitled_20250318_220400.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas, todos os anos, a Caminhada para Inclusão e Conscientização da Síndrome de Down</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6561/chips.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6561/chips.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam disponibilizados chips anticoncepcionais nos postos de saúde</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_ovosdepascoa_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_ovosdepascoa_1.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja retomada a entrega de ovos de Páscoa</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6583/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6583/assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Pavimentação da calçada em toda a extensão da Av. dos Trabalhadores</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6586/sujeira_expresso.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6586/sujeira_expresso.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas, de formas periódicas, as limpezas e higienização nos ônibus do transporte coletivo</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/conego.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/conego.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantada uma lombo faixa ou sinalização de via única na Rua Cônego Belotti</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_reestruturacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_reestruturacao.pdf</t>
   </si>
   <si>
     <t>Indico a  reestruturação do caminho na Av. Dr. Antônio Pires de Almeida entre os dois sentidos da avenida</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_limpeza.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_limpeza.pdf</t>
   </si>
   <si>
     <t>Indicação de limpeza da área verde localizada na Rua Ângelo Fustaino</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_019-2025_-_criacao_de_um_parque_municipal_das_criancas2c_nos_moldes_da_cidade_das_criancas_de_itu_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_019-2025_-_criacao_de_um_parque_municipal_das_criancas2c_nos_moldes_da_cidade_das_criancas_de_itu_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de um Parque Municipal das Crianças</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_020-2025_-_lombada_na_rua_joao_gastardelli._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_020-2025_-_lombada_na_rua_joao_gastardelli._assinado.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua João Gastardelli</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_021-2025_-_poda_e_rocada_da_vegetacao_no_terreno_localizado_na_rua_jose_maurino_filho2c_no_bairro_jardim_primavera_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_021-2025_-_poda_e_rocada_da_vegetacao_no_terreno_localizado_na_rua_jose_maurino_filho2c_no_bairro_jardim_primavera_assinado.pdf</t>
   </si>
   <si>
     <t>Poda e roçada da vegetação no terreno localizado na Rua José Maurino Filho</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6613/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6613/assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Pavimentação das calçadas da R. Alameda das Espatódias, e a restauração do parquinho infantil da localidade</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6619/camara_municipal_de_porto_feliz_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6619/camara_municipal_de_porto_feliz_1.pdf</t>
   </si>
   <si>
     <t>Reestruturação Salarial da Guarda Civil Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6622/altino_arantes_-_lombada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6622/altino_arantes_-_lombada.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de uma lombo faixa na Rua Altino Arantes, altura do nº340 - Centro.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6623/neuro_pediatra.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6623/neuro_pediatra.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a contratação de psicólogos e neuropediatras.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_024-2025_-_lombada_na_estrada_volta_do_poco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_024-2025_-_lombada_na_estrada_volta_do_poco_assinado.pdf</t>
   </si>
   <si>
     <t>Lombada na Estrada Volta do Poço.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_022-2025_-_instalacao_de_conteineres_de_lixo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_022-2025_-_instalacao_de_conteineres_de_lixo_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6630/indicacao_023-2025_-_lombadas_na_rua_amazonas2c_no_bairro_jardim_brasil_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6630/indicacao_023-2025_-_lombadas_na_rua_amazonas2c_no_bairro_jardim_brasil_assinado.pdf</t>
   </si>
   <si>
     <t>Lombadas na Rua Amazonas, no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/retorno_pfz_10_estrada_capivari_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/retorno_pfz_10_estrada_capivari_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação de implantação de um dispositivo viário.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6632/indicacao_sarquis_abibe_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6632/indicacao_sarquis_abibe_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para aprimorar o trânsito local no cruzamento da Rua Sarquis Abibe.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/indicacao_empresaamigadamulher_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/indicacao_empresaamigadamulher_1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo para a criação do selo “Empresa Amiga da Mulher”.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_027-2025_-_ampliacao_da_quantidade_de_caminhoes_destinados_a_coleta_de_galhos_na_cidade._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_027-2025_-_ampliacao_da_quantidade_de_caminhoes_destinados_a_coleta_de_galhos_na_cidade._assinado.pdf</t>
   </si>
   <si>
     <t>Ampliação da quantidade de caminhões destinados à coleta de galhos na cidade.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_025-2025_-_poda_das_arvores_localizadas_ao_redor_da_escola_estadual_professora_esther_maurino_rodrigues_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_025-2025_-_poda_das_arvores_localizadas_ao_redor_da_escola_estadual_professora_esther_maurino_rodrigues_assinado.pdf</t>
   </si>
   <si>
     <t>Poda das árvores localizadas ao redor da Escola Estadual Professora Esther Maurino Rodrigues.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_026-2025_-_instalacao_de_iluminacao_publica_na_rua_transversal_42c_no_bairro_altos_do_jequitiba_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_026-2025_-_instalacao_de_iluminacao_publica_na_rua_transversal_42c_no_bairro_altos_do_jequitiba_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública na Rua Transversal 4, no Bairro Altos do Jequitibá.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6650/terras_de_porto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6650/terras_de_porto.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construído um parquinho no Terras de Porto.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Pascoal Laturrague</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_sao_benedito.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Criação de estacionamento onde hoje é a praça de frente a Igreja de São Benedito.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6662/enviando_por_email_revisao_auxilio_saude_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6662/enviando_por_email_revisao_auxilio_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a revisão da Lei Complementar nº 258/2025, que instituiu o Auxílio Saúde.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_-_lombada_km1_bom_retiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_-_lombada_km1_bom_retiro_assinado.pdf</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_-_limpeza_estrada_bom_retiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_-_limpeza_estrada_bom_retiro_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza Estrada Bom Retiro.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_030-2025_-_reforco_na_fiscalizacao_de_motocicletas_com_escapamentos_adulterados_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_030-2025_-_reforco_na_fiscalizacao_de_motocicletas_com_escapamentos_adulterados_assinado.pdf</t>
   </si>
   <si>
     <t>Reforço na fiscalização de motocicletas com escapamentos adulterados.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_028-2025_-_ampliacao_da_frota_de_maquinarios_pesados_utilizados_na_manutencao_das_estradas_rurais_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_028-2025_-_ampliacao_da_frota_de_maquinarios_pesados_utilizados_na_manutencao_das_estradas_rurais_assinado.pdf</t>
   </si>
   <si>
     <t>Ampliação da frota de maquinários pesados utilizados na manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_029-2025_-_remocao_de_um_tronco_de_coqueiro_seco_localizado_na_rua_genesio_rodrigues2c_nc2ba_2862c_no_bairro_vila_progresso._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_029-2025_-_remocao_de_um_tronco_de_coqueiro_seco_localizado_na_rua_genesio_rodrigues2c_nc2ba_2862c_no_bairro_vila_progresso._assinado.pdf</t>
   </si>
   <si>
     <t>Remoção de um tronco de coqueiro seco localizado na Rua Gênesio Rodrigues, nº 286, no bairro Vila Progresso.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_aplicativo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_aplicativo.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja criado um aplicativo de abrangência municipal para ajudar mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6679/viaturas_cor_de_rosa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6679/viaturas_cor_de_rosa.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam adesivadas as viaturas que serão usadas na patrulha Guardiã Maria da Penha</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6685/camara_municipal_de_porto_feliz_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6685/camara_municipal_de_porto_feliz_2.pdf</t>
   </si>
   <si>
     <t>Limpeza do Mato no Entorno da Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6687/praca_13_de_maio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6687/praca_13_de_maio.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocados contêineres de lixo na praça 13 de Maio.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_031-2025_-_lombada_na_estrada_do_bom_retiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_031-2025_-_lombada_na_estrada_do_bom_retiro_assinado.pdf</t>
   </si>
   <si>
     <t>Lombada na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_032-2025_-_iluminacao_publica_no_trecho_entre_o_cemex_e_a_avenida_dos_trabalhadores_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_032-2025_-_iluminacao_publica_no_trecho_entre_o_cemex_e_a_avenida_dos_trabalhadores_assinado.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no trecho entre o CEMEX e a Avenida dos Trabalhadores.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_033-2025_-_lombada_e_melhorias_na_sinalizacao_viaria_na_rua_jose_roberto_batistela_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_033-2025_-_lombada_e_melhorias_na_sinalizacao_viaria_na_rua_jose_roberto_batistela_assinado.pdf</t>
   </si>
   <si>
     <t>Lombada e melhorias na sinalização viária na Rua José Roberto Batistela.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_estrada_bom_retiro_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_estrada_bom_retiro_2.pdf</t>
   </si>
   <si>
     <t>Indico a realização de melhorias na Estrada do Bom Retiro, por meio da Secretaria competente.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_higiene_bucal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_higiene_bucal.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja realizados estudos para fornecimento semestral de kit de higiene bucal e a realização de palestras sobre a escovação dental nas escolas municipais.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6693/revitalizacao_13_de_maio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6693/revitalizacao_13_de_maio.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja feito um estudo para a revitalização da Praça 13 de maio e inclusão e criação de um campinho de areia e um espaço pet.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_praca_cidade_jardim_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_praca_cidade_jardim_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, a realização de melhorias na Praça Pastor Moises Sabino, situada no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_-_poda_de_arvore_-_rua_alexandre_bazo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_-_poda_de_arvore_-_rua_alexandre_bazo_assinado.pdf</t>
   </si>
   <si>
     <t>Indico poda de árvore.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_manutencaobosquetenda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_manutencaobosquetenda.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita manutenção no Bosque Narcisa Sttetener Pires, no bairro Tendá.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_pracatenda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_pracatenda.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita manutenção em Praça no bairro Tendá.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6708/indicacao_velocidadetenda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6708/indicacao_velocidadetenda.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito estudo para implantação de redutores de velocidade no bairro Tendá.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6709/scan2025-05-13_121350.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6709/scan2025-05-13_121350.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma academia ao ar livre, e reparos em quadra de futebol.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Ana Paula Melo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6713/indicacao_campanhaexpressopf_assinado_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6713/indicacao_campanhaexpressopf_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indico campanha de conscientização sobre a violência contra a mulher no transporte coletivo.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6715/indicacao_034-2025_-_conteiner_de_lixo_na_rua_das_violetas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6715/indicacao_034-2025_-_conteiner_de_lixo_na_rua_das_violetas_assinado.pdf</t>
   </si>
   <si>
     <t>Indico um contêiner de lixo na Rua das Violetas.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_035-2025_-_realizacao_de_estudos_e_providencias_para_reorganizacao_do_estacionamento_na_rua_joao_batista_ferraz_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_035-2025_-_realizacao_de_estudos_e_providencias_para_reorganizacao_do_estacionamento_na_rua_joao_batista_ferraz_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a realização de estudos e providências para reorganização do estacionamento na Rua João Batista Ferraz.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6717/indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6717/indicacao.pdf</t>
   </si>
   <si>
     <t>Indico a realização de estudo para viabilizar a abertura e pavimentação de uma passagem atrás do Estádio Municipal.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6720/parque_das_criancas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6720/parque_das_criancas.pdf</t>
   </si>
   <si>
     <t>Indico para que seja construído o "Parque das Crianças", em Porto Feliz.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6721/jardim_excelsior.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6721/jardim_excelsior.pdf</t>
   </si>
   <si>
     <t>Indico para que sejam construídas lombadas na Rua Plínio Martins Siqueira, no Jardim Excelsior.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6722/nome_de_ruas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6722/nome_de_ruas.pdf</t>
   </si>
   <si>
     <t>Indico para que sejam colocadas placas com nomes das ruas no Jardim Excelsior, bem como, em outros bairros que necessitem.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6723/indicacao_capacitacao_tea.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6723/indicacao_capacitacao_tea.pdf</t>
   </si>
   <si>
     <t>Indico para que seja Implementado cursos de capacitação para profissionais da saúde e educação atuantes em unidades públicas municipais.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6730/igreja_congregacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6730/igreja_congregacao.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantada uma lombada ou redutor de velocidade em frente a igreja Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao_-_ponto_de_onibus_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao_-_ponto_de_onibus_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação - Ponto de Ônibus</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6737/ind._cob._ponto_onibus.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6737/ind._cob._ponto_onibus.pdf</t>
   </si>
   <si>
     <t>Indico para que seja realizada cobertura do ponto de ônibus localizada na Avenida Um - Altos do Jequitibá.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6738/melhorias_transito_mario_covas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6738/melhorias_transito_mario_covas.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para melhorias no trânsito da avenida Mário Covas</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6739/limpeza_canteiro_mario_covas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6739/limpeza_canteiro_mario_covas.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas podas e revitalização na avenida Mário Covas</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6740/ind._placa_com_nome.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6740/ind._placa_com_nome.pdf</t>
   </si>
   <si>
     <t>Indico para que seja colocada placa com o nome da avenida José Maurino na esquina com a rua Rui Barbosa.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_-_limpeza_bueiros_-_mai25_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_-_limpeza_bueiros_-_mai25_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza - Bueiros</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_038-2025_-_medidas_para_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida2c_nas_proximidades_do_numero_1260_assinado_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_038-2025_-_medidas_para_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida2c_nas_proximidades_do_numero_1260_assinado_1.pdf</t>
   </si>
   <si>
     <t>Medidas para redução de velocidade na Avenida Dr. Antônio Pires de Almeida, nas proximidades do número 1260</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_037-2025_-_conteineres_de_lixo_nas_proximidades_da_portaria_3_da_fazenda_boa_vista._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_037-2025_-_conteineres_de_lixo_nas_proximidades_da_portaria_3_da_fazenda_boa_vista._assinado.pdf</t>
   </si>
   <si>
     <t>Contêineres de lixo nas proximidades da Portaria 3 da Fazenda Boa Vista.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_039-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro2c_nas_proximidades_do_numero_1050_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_039-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro2c_nas_proximidades_do_numero_1050_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Estrada do Bom Retiro, nas proximidades do número 1050</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_assinada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, a criação do Programa "IPTU verde".</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6753/servicos_rurais.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6753/servicos_rurais.pdf</t>
   </si>
   <si>
     <t>Indico para que sejam realizados estudos para a criação da Secretaria Municipal de Serviços Rurais.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_junho_laranja.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_junho_laranja.pdf</t>
   </si>
   <si>
     <t>Indico a realização de campanhas alusivas ao Junho Laranja.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao_040-2025_-_poda_e_limpeza_das_areas_verdes_localizadas_na_rua_maestro_manoel_jose_de_calazans_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao_040-2025_-_poda_e_limpeza_das_areas_verdes_localizadas_na_rua_maestro_manoel_jose_de_calazans_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, poda e limpeza de áreas verdes.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_041-2025_-_acoes_emergenciais_e_continuas_de_combate_a_escorpioes_no_bairro_sao_francisco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_041-2025_-_acoes_emergenciais_e_continuas_de_combate_a_escorpioes_no_bairro_sao_francisco_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, que seja efetuada ações emergenciais e contínuas de combate a escorpiões.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_042-2025_-_medidas_de_reducao_de_velocidade_na_rua_ademar_de_barros_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_042-2025_-_medidas_de_reducao_de_velocidade_na_rua_ademar_de_barros_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, que seja tomadas medidas de redução de velocidade.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6768/indicacao_adilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6768/indicacao_adilson.pdf</t>
   </si>
   <si>
     <t>Indico, redutor de velocidade na Rua Arcílio Borges.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6771/indicacao_escorpiao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6771/indicacao_escorpiao.pdf</t>
   </si>
   <si>
     <t>Indicação de providências para acabar com infestação de escorpiões.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6772/camscanner_12-06-2025_15.21.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6772/camscanner_12-06-2025_15.21.pdf</t>
   </si>
   <si>
     <t>Indico, retirada de tronco de árvore e limpeza da via pública.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja feito um estudo para melhorias / reforma no cemitério Campo Santo Municipal.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao_043-2025_-_realizacao_de_estudos_e_posterior_implantacao_de_uma_praca_no_bairro_sao_francisco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao_043-2025_-_realizacao_de_estudos_e_posterior_implantacao_de_uma_praca_no_bairro_sao_francisco_assinado.pdf</t>
   </si>
   <si>
     <t>Realização de estudos e posterior implantação de uma praça no Bairro São Francisco.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao_044-2025_-_llinhas_de_onibus_nas_ruas_araritaguaba_e_anita_garibaldi_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao_044-2025_-_llinhas_de_onibus_nas_ruas_araritaguaba_e_anita_garibaldi_assinado.pdf</t>
   </si>
   <si>
     <t>Linhas de ônibus nas ruas Araritaguaba e Anita Garibaldi.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao_045-2025_-_mudanca_na_rota_das_linhas_de_onibus_no_bairro_olivio_barbosa_e_o_residencial_sao_carlos._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao_045-2025_-_mudanca_na_rota_das_linhas_de_onibus_no_bairro_olivio_barbosa_e_o_residencial_sao_carlos._assinado.pdf</t>
   </si>
   <si>
     <t>Mudança na rota das linhas de ônibus no Bairro Olívio Barbosa e o Residencial São Carlos.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao_fono_e_to.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao_fono_e_to.pdf</t>
   </si>
   <si>
     <t>Indico, a viabilidade de firmar convênios com instituições de ensino superior e/ou clínicas privadas.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao_ia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao_ia.pdf</t>
   </si>
   <si>
     <t>Indicação IA</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6789/lombada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6789/lombada.pdf</t>
   </si>
   <si>
     <t>Indico, que seja solicitado ao setor competente estudo para implantação de lombada na Rua Rui Barbosa – Bairro Centro.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6790/faixa_de_pedestres.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6790/faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Indico, que seja solicitado ao setor competente um estudo para implantação de uma faixa de pedestres na Rua Rui Barbosa – Bairro Centro.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6792/scan2025-06-17_154259.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6792/scan2025-06-17_154259.pdf</t>
   </si>
   <si>
     <t>Indico, que seja realizado estudo de ponto para estacionamento dos ônibus de turismo, no centro da cidade.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6794/camara_municipal_de_porto_feliz_9.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6794/camara_municipal_de_porto_feliz_9.pdf</t>
   </si>
   <si>
     <t>Indico, a implantação de um redutor de velocidade na estrada do Bairro Palmital.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6797/ind_clotilde.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6797/ind_clotilde.pdf</t>
   </si>
   <si>
     <t>Indico, a implantação de lombadas na Rua Clotilde Russo Ayres – Bairro São Bento.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6869/indicacao_046-2025_-_ampliacao_do_numero_de_motoristas_e_ambulancias_do_servico_de_resgate_municipal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6869/indicacao_046-2025_-_ampliacao_do_numero_de_motoristas_e_ambulancias_do_servico_de_resgate_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Ampliação do número de motoristas e ambulâncias do serviço de resgate municipal</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_047-2025_-_melhorias_na_rotatoria_localizada_na_rua_das_margaridas2c_no_jardim_bela_vista_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_047-2025_-_melhorias_na_rotatoria_localizada_na_rua_das_margaridas2c_no_jardim_bela_vista_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias na rotatória localizada na Rua das Margaridas, no Jardim Bela Vista</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_048-2025_-_medidas_de_reducao_de_velocidade_no_inicio_da_estrada_dos_7_fogoes._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_048-2025_-_medidas_de_reducao_de_velocidade_no_inicio_da_estrada_dos_7_fogoes._assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade no início da Estrada dos 7 Fogões.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6875/indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6875/indicacao.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de limpeza, manutenção geral e melhoria do sistema de iluminação pública na Ponte/passerela localizada na Av. Governador Mário Covas, com o objetivo de garantir segurança, acessibilidade e conforto aos pedestres que utilizam a_x000D_
 travessia.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6877/porto-feliz_fest.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6877/porto-feliz_fest.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Prefeitura realize estudos e crie o "Porto Feliz Fest Prêmios".</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6878/altos_dos_tendas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6878/altos_dos_tendas.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída uma lombada ou lombo-faixa nos Altos dos Tendás.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6881/motoboys.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6881/motoboys.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a regulamentação dos motoboys.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6899/indicacao_049-2025_-_ampliacao_do_numero_de_dentistas_disponiveis_nas_unidades_basicas_de_saude_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6899/indicacao_049-2025_-_ampliacao_do_numero_de_dentistas_disponiveis_nas_unidades_basicas_de_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Ampliação do número de dentistas disponíveis nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao_050-2025_-_criacao_de_uma_praca_na_rua_mahatma_gandhi2c_no_bairro_convivio_do_santo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao_050-2025_-_criacao_de_uma_praca_na_rua_mahatma_gandhi2c_no_bairro_convivio_do_santo_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de uma praça na Rua Mahatma Gandhi, no bairro Convívio do Santo.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6901/indicacao_051-2025_-_medidas_para_melhoria_da_seguranca_viaria_nos_arredores_da_escola_antonio_de_padua._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6901/indicacao_051-2025_-_medidas_para_melhoria_da_seguranca_viaria_nos_arredores_da_escola_antonio_de_padua._assinado.pdf</t>
   </si>
   <si>
     <t>Medidas para melhoria da segurança viária nos arredores da Escola Antônio de Pádua.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6933/indicacao_servidor_amigo_do_autista.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6933/indicacao_servidor_amigo_do_autista.pdf</t>
   </si>
   <si>
     <t>Indico, ao Executivo que encaminhe a esta Casa Projeto de Lei que institui o Programa "Servidor Amigo do Autista" (PSAA), anexo à presente indicação.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6936/indicacao_festivaldedanca_ver.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6936/indicacao_festivaldedanca_ver.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de festival de dança</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_052-2025_-_medidas_de_reducao_de_velocidade_e_travessia_segura_de_pedestres_na_rua_cardoso_pimentel_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_052-2025_-_medidas_de_reducao_de_velocidade_e_travessia_segura_de_pedestres_na_rua_cardoso_pimentel_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade e travessia segura de pedestres na Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_053-2025_-_recapeamento_da_rua_joao_diana_sobrinho2c_localizada_no_bairro_jardim_excelsior_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_053-2025_-_recapeamento_da_rua_joao_diana_sobrinho2c_localizada_no_bairro_jardim_excelsior_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua João Diana Sobrinho, localizada no bairro Jardim Excelsior.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_054-2025_-_vaga_exclusiva_para_carga_e_descarga_na_rua_primo_benvegnu_proximo_ao_nc2ba_1352c_no_bairro_vila_angelica_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_054-2025_-_vaga_exclusiva_para_carga_e_descarga_na_rua_primo_benvegnu_proximo_ao_nc2ba_1352c_no_bairro_vila_angelica_assinado.pdf</t>
   </si>
   <si>
     <t>Vaga exclusiva para carga e descarga na Rua Primo Benvegnu próximo ao nº 135, no bairro Vila Angélica.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6956/documento_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6956/documento_1.pdf</t>
   </si>
   <si>
     <t>Indico, ao Executivo que encaminhe a esta Casa Projeto de Lei que institui a Campanha de conscientização, prevenção e combate a Bronquiolite no município de Porto Feliz, anexo à presente indicação.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/imagem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/imagem.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação de uma imagem de nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/busto_bandeirantes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/busto_bandeirantes.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação de um busto dos bandeirantes em algum ponto estratégico de Porto Feliz.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_pistaskate.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_pistaskate.pdf</t>
   </si>
   <si>
     <t>Limpeza, manutenção e revitalização da Pista de Skate.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_simbolo_acessibilidade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_simbolo_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Substituição de sinalização de solo e placas de estacionamento.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_projetootdah_marcelo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_projetootdah_marcelo.pdf</t>
   </si>
   <si>
     <t>Elaboração de Lei sobre TDAH.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6978/indicacao_055-2025_-_instalacao_de_coberturas_externas_em_frente_a_todas_as_unidades_basicas_de_saude_28ubss29_do_municipio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6978/indicacao_055-2025_-_instalacao_de_coberturas_externas_em_frente_a_todas_as_unidades_basicas_de_saude_28ubss29_do_municipio_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de coberturas externas em frente a todas as Unidades Básicas de Saúde (UBSs) do município.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/indicacao_056-2025_-_melhorias_nas_condicoes_de_seguranca_viaria_no_trecho_logo_apos_a_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/indicacao_056-2025_-_melhorias_nas_condicoes_de_seguranca_viaria_no_trecho_logo_apos_a_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias nas condições de segurança viária no trecho logo após a ponte da estação de captação de água do Avecuia.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_057-2025_-_medidas_de_reducao_de_velocidade_na_rua_arcilio_borges_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_057-2025_-_medidas_de_reducao_de_velocidade_na_rua_arcilio_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Rua Arcílio Borges.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/melhorias_matriz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/melhorias_matriz.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas melhorias na Praça da Matriz</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6984/bicicleta_motorizada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6984/bicicleta_motorizada.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo para que seja criado Projeto de Lei.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6987/parque_ecologico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6987/parque_ecologico.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a construção de um parque ecológico na área verde no Bairro Água Branca.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6989/scan2025-08-08_121639.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6989/scan2025-08-08_121639.pdf</t>
   </si>
   <si>
     <t>Indico, que seja implantado no município o sistema CRAS itinerante.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6991/indicacao_058-2025_-_melhorias_na_estacao_das_artes_e_na_concha_acustica_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6991/indicacao_058-2025_-_melhorias_na_estacao_das_artes_e_na_concha_acustica_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, melhorias na Estação das Artes e na Concha Acústica.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_060-2025_-_melhoria_no_escoamento_de_aguas_pluviais_na_estrada_de_terra_localizada_nas_proximidades_do_restaurante_rancho_o_celeiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_060-2025_-_melhoria_no_escoamento_de_aguas_pluviais_na_estrada_de_terra_localizada_nas_proximidades_do_restaurante_rancho_o_celeiro_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, melhoria no escoamento de águas pluviais na estrada de terra localizada nas proximidades do restaurante Rancho O Celeiro.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_059-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_nc2ba_1806_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_059-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_nc2ba_1806_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas de redução de velocidade na Avenida Dr. Antônio Pires de Almeida.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6994/agosto_lilas_-_botao_do_panico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6994/agosto_lilas_-_botao_do_panico.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja realizada a Campanha "Agosto Lilás" anualmente.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6998/documento_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6998/documento_2.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo a instalação de redutores de velocidade.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao_programaalimenta_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao_programaalimenta_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, a criação de Programa de Alimentação.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7007/indicacao_061-2025_-_medidas_para_aumentar_a_seguranca_viaria_na_rua_araritaguaba._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7007/indicacao_061-2025_-_medidas_para_aumentar_a_seguranca_viaria_na_rua_araritaguaba._assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas para aumentar a segurança viária.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_062-2025_-_medidas_de_reducao_de_velocidade_e_melhorias_de_seguranca_viaria_na_rua_frederico_brand_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_062-2025_-_medidas_de_reducao_de_velocidade_e_melhorias_de_seguranca_viaria_na_rua_frederico_brand_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas de redução de velocidade e melhorias de segurança viária.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_063-2025_-_realocacao_de_um_poste_que_se_encontra_fora_da_calcada2c_na_rua_valderes_pires._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_063-2025_-_realocacao_de_um_poste_que_se_encontra_fora_da_calcada2c_na_rua_valderes_pires._assinado.pdf</t>
   </si>
   <si>
     <t>Indico, realocação de um poste que se encontra fora de uma calçada.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7023/indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7023/indicacao.pdf</t>
   </si>
   <si>
     <t>Indico, ao Executivo a colocação de redutor de velocidade.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7027/servidores_e_medicamentos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7027/servidores_e_medicamentos_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja encaminhada a esta casa o projeto de lei para a criação de um plano de medicamentos para servidores públicos ativos e aposentados “Farmácia do Servidor”.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7028/cadastro_unico_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7028/cadastro_unico_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos sobre a viabilidade de implementação de atendimento itinerante do Cadastro Único nos bairros afastados.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7036/ind._medicamentos_hormonais.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7036/ind._medicamentos_hormonais.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja realizado estudo para inclusão de medicamentos hormonais na lista de distribuição gratuita da Farmácia Municipal, com foco na população trans, travesti e não binária em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_pracarosabarbieriassinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_pracarosabarbieriassinado.pdf</t>
   </si>
   <si>
     <t>Revitalização e melhorias na Praça Rosa Barbieri de Oliveira.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_estacaodasartes_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_estacaodasartes_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias na área verde da Estação das Artes.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_plantiocrotalaria_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_plantiocrotalaria_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Plantio de Crotalária.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_066-2025_-_iluminacao_publica_nas_estradas_rurais_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_066-2025_-_iluminacao_publica_nas_estradas_rurais_assinado.pdf</t>
   </si>
   <si>
     <t>Iluminação pública nas estradas rurais.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_064-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_064-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Avenida Dr. Antônio Pires de Almeida.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao_065-2025_-_centralizar_a_base_do_resgate_municipal_ou_ampliar_o_numero_de_bases_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao_065-2025_-_centralizar_a_base_do_resgate_municipal_ou_ampliar_o_numero_de_bases_assinado.pdf</t>
   </si>
   <si>
     <t>Centralizar a base do Resgate Municipal ou ampliar o número de bases.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7051/indicacao_pneus_usados_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7051/indicacao_pneus_usados_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos em relação aos pneus inutilizados que existem nos ecopontos em nossa cidade.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao_praca_madalena_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao_praca_madalena_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de poste de iluminação na Praça do Bairro Madalena.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_araritaguaba_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_araritaguaba_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias na Rua José Mota, Araritaguaba.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7058/ind._lombada_arcilio_borges_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7058/ind._lombada_arcilio_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, estudo para implantação de lombada na Rua Arcílio Borges na altura do número 58 ao 90 – Bairro Centro.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao_-_setembro_amarelo_-_projeto_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao_-_setembro_amarelo_-_projeto_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7060/indicacao_067-2025_-_pavimentacao_das_ruas_dos_loteamentos_santo_augusto_e_sao_francisco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7060/indicacao_067-2025_-_pavimentacao_das_ruas_dos_loteamentos_santo_augusto_e_sao_francisco_assinado.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas dos loteamentos Santo Augusto e São Francisco.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao_068-2025_-_instalacao_de_um_semaforo_no_cruzamento_da_rua_joao_marinonio_de_camargo_proximo_ao_posto_de_saude_da_popular_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao_068-2025_-_instalacao_de_um_semaforo_no_cruzamento_da_rua_joao_marinonio_de_camargo_proximo_ao_posto_de_saude_da_popular_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um semáforo no cruzamento da Rua João Marinonio de Camargo, próximo ao Posto de Saúde da Popular.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao_-_pau_brasil_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao_-_pau_brasil_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a plantação de Pau Brasil na Estação das Artes</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_auto_escola.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_auto_escola.pdf</t>
   </si>
   <si>
     <t>Indico, para que sejam realizados  estudos para que seja disponibilizado um local adequado para a realização das aulas práticas de moto.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao_-_arvore_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao_-_arvore_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja cortada, uma árvore que está em frente a uma residência no Jardim Vante.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao_071-2025_-_medidas_de_seguranca_viaria_no_cruzamento_da_rua_dr._alvim_com_a_rua_arcilio_borges_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao_071-2025_-_medidas_de_seguranca_viaria_no_cruzamento_da_rua_dr._alvim_com_a_rua_arcilio_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas de segurança viária no cruzamento da Rua Dr. Alvim com a Rua Arcílio Borges.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_070-2025_-_melhoria_das_condicoes_de_acesso_na_estrada_do_bairro_faxinal_na_altura_do_km_105_da_rodovia_castelo_branco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_070-2025_-_melhoria_das_condicoes_de_acesso_na_estrada_do_bairro_faxinal_na_altura_do_km_105_da_rodovia_castelo_branco_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, melhoria das condições de acesso na Estrada do Bairro Faxinal.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_069-2025_-_implantacao_de_grama_sintetica_na_quadra_da_praca_francisco_rojas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_069-2025_-_implantacao_de_grama_sintetica_na_quadra_da_praca_francisco_rojas_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, implantação de grama sintética na quadra da Praça Francisco Rojas.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao_-_pronto_socorro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao_-_pronto_socorro_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja intensificado e melhorado o atendimento no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7104/centro_da_cidade_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7104/centro_da_cidade_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam instaladas lixeiras nos postes e em outras partes na região central.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7105/ind._remocao_placa_nome_rua_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7105/ind._remocao_placa_nome_rua_assinado.pdf</t>
   </si>
   <si>
     <t>Indico para que seja realizado estudo para remoção de poste.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_ceramica_tome.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_ceramica_tome.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias na estrada da cerâmica Tomé.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_072-2025_-_programa_para_disponibilizar_professores_de_educacao_fisica_nas_quadras_da_cidade_para_realizar_aulas_e_atividades_com_criancas_e_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_072-2025_-_programa_para_disponibilizar_professores_de_educacao_fisica_nas_quadras_da_cidade_para_realizar_aulas_e_atividades_com_criancas_e_.pdf</t>
   </si>
   <si>
     <t>Programa para disponibilizar professores de educação física nas quadras da cidade para realizar aulas e atividades com crianças e adolescentes.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_073-2025_-_criacao_de_um_espaco_destinado_aos_motoristas_de_aplicativo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_073-2025_-_criacao_de_um_espaco_destinado_aos_motoristas_de_aplicativo_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de um espaço destinado aos motoristas de aplicativo.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao_074-2025_-_medidas_de_reducao_de_velocidade_na_rua_cardoso_pimentel_1916_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao_074-2025_-_medidas_de_reducao_de_velocidade_na_rua_cardoso_pimentel_1916_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Rua Cardoso Pimentel 1916</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7122/indicacao_-_redutor_lombada_-_rua_candido_mota_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7122/indicacao_-_redutor_lombada_-_rua_candido_mota_assinado.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao_-_area_de_lazer_-_rural_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao_-_area_de_lazer_-_rural_assinado.pdf</t>
   </si>
   <si>
     <t>área de Lazer - Rural.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7124/indicacao_-_regularizacao_-_estrada_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7124/indicacao_-_regularizacao_-_estrada_assinado.pdf</t>
   </si>
   <si>
     <t>regularização estrada.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_ambulatorio_dor_cronica_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_ambulatorio_dor_cronica_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja criado um Ambulatório Municipal de dor Crônica em Porto Feliz.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7134/indicacao_adote_praca_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7134/indicacao_adote_praca_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a criação de um Projeto de Lei “Adote uma Praça!”.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_uniformes_escolas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_uniformes_escolas.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam disponibilizados uniformes aos professores, coordenadores e demais funcionários das escolas e creches municipais.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7143/indicacao_075-2025_-_revitalizacao_da_praca_eduardo_castelucci_localizada_no_bairro_jardim_belo_alto_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7143/indicacao_075-2025_-_revitalizacao_da_praca_eduardo_castelucci_localizada_no_bairro_jardim_belo_alto_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Eduardo Castelucci, localizada no Bairro Jardim Belo Alto.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7144/indicacao_076-2025_-_medidas_de_reducao_de_velocidade_na_rua_olavo_assumpcao_fleury_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7144/indicacao_076-2025_-_medidas_de_reducao_de_velocidade_na_rua_olavo_assumpcao_fleury_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Rua Olavo Assumpção Fleury.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7145/indicacao_077-2025_-_implantacao_de_zona_azul_nos_arredores_do_centro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7145/indicacao_077-2025_-_implantacao_de_zona_azul_nos_arredores_do_centro_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de Zona Azul nos arredores do Centro.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_-_conteineres_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_-_conteineres_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam disponibilizados contêineres de lixo.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7155/telefonia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7155/telefonia_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que as empresas de telefonia e energia elétrica sejam notificadas para fazerem reparos de fios.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_-_braxister_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_-_braxister_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, manutenção na calçada da Rua Braxister de Camargo (área verde) e implante um guard rail.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_078-2025_-_horta_comunitaria_no_bairro_altos_do_jequitiba_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_078-2025_-_horta_comunitaria_no_bairro_altos_do_jequitiba_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, Horta Comunitária no bairro Altos do Jequitibá.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_079-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_nas_proximidades_da_igreja_adventista_do_bom_retiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_079-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_nas_proximidades_da_igreja_adventista_do_bom_retiro_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas de redução de velocidade na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_080-2025_-_manutencao_e_substituicao_das_placas_de_identificacao_dos_bairros_e_estradas_da_zona_rural_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_080-2025_-_manutencao_e_substituicao_das_placas_de_identificacao_dos_bairros_e_estradas_da_zona_rural_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, manutenção e substituição das placas de identificação dos bairros e estradas da Zona Rural.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7160/indicacao_pod_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7160/indicacao_pod_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, desenvolvimento de campanha de conscientização sobre os malefícios do uso de cigarro eletrônico ou similar.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7163/getulio_vargas_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7163/getulio_vargas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, para que seja colocada uma placa indicativa e com boa visibilidade.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7164/antonio_sardinha_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7164/antonio_sardinha_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a colocação de uma lombofaixa.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7176/altino_arantes_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7176/altino_arantes_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação de vagas rápidas.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_081-2025_-_instalacao_de_grades_de_protecao_na_cabeceira_da_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_081-2025_-_instalacao_de_grades_de_protecao_na_cabeceira_da_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção na cabeceira da ponte.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7179/indicacao_082-2025_-_medidas_de_reducao_de_velocidade_na_avenida_silvio_brand_correa_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7179/indicacao_082-2025_-_medidas_de_reducao_de_velocidade_na_avenida_silvio_brand_correa_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Avenida Sílvio Brand Corrêa.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao_083-2025_-_medidas_de_reducao_de_velocidade_na_rua_suzana_kerche_de_oliveira_no_residencial_terras_do_porto._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao_083-2025_-_medidas_de_reducao_de_velocidade_na_rua_suzana_kerche_de_oliveira_no_residencial_terras_do_porto._assinado.pdf</t>
   </si>
   <si>
     <t>Indico, medidas de redução de velocidade.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_vaga_secretaria_saude_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_vaga_secretaria_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação/ampliação do estacionamento para o público em geral.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7183/indicacao_pontuesim_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7183/indicacao_pontuesim_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para reavaliar programa Pontue SIM.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7184/indicacao_merendatempointegral_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7184/indicacao_merendatempointegral_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para diferenciação da merenda para as escolas em tempo integral.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7185/indicacao_professorportugues_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7185/indicacao_professorportugues_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para ampliação da jornada do professor de Língua Portuguesa.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7188/17_-_lombo-faixa_rua_altino_arantes_287_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7188/17_-_lombo-faixa_rua_altino_arantes_287_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a colocação de lombofaixas e/ou redutores de velocidade.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7196/getulio_vargas_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7196/getulio_vargas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para estudos para que seja a implantação de lombofaixa ou redutor de velocidade na Avenida Getúlio Vargas – com a continuação da Rua Newton Prado, centro.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7197/capivaras_assinada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7197/capivaras_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação para que o setor responsável realize estudos para a aplicação de inseticida em locais onde existem capivaras, cocheiras e outros animais hospedeiros do carrapato-estrela.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_-_autismo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_-_autismo.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação da Equoterapia na rede municipal de saúde para auxiliar no tratamento de crianças com Transtorno de Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_084-2025_-_estudo_para_solucionar_os_problemas_viarios_na_rua_jose_batista_giuli_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_084-2025_-_estudo_para_solucionar_os_problemas_viarios_na_rua_jose_batista_giuli_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo para solucionar os problemas viários na Rua José Batista Giuli.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_086-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_086-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_085-2025_-_conteiner_para_coleta_de_lixo_na_rua_benedito_pires_de_arruda_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_085-2025_-_conteiner_para_coleta_de_lixo_na_rua_benedito_pires_de_arruda_assinado.pdf</t>
   </si>
   <si>
     <t>Contêiner para coleta de lixo na Rua Benedito Pires de Arruda.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_lombada_-_rua_jose_atilio_coli_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_lombada_-_rua_jose_atilio_coli_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a instalação de redutores de velocidade na Rua José Atílio Coli, na altura do numero 85 - Residencial São Francisco.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_-_constatino_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_-_constatino_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas podas de árvores e melhorias na iluminação.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7218/scan2025-11-13_102437.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7218/scan2025-11-13_102437.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas "Feiras do Jovem Empreendedor".</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_-primeiros_socorros_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_-primeiros_socorros_.pdf</t>
   </si>
   <si>
     <t>Indicação para primeiros socorros para profissionais da rede pública de educação.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_087-2025_-_quadra_poliesportiva_na_rua_evair_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_087-2025_-_quadra_poliesportiva_na_rua_evair_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>Quadra poliesportiva na Rua Evair de Oliveira.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7235/indicacao_088-2025_-_vaga_rapida_na_avenida_getulio_vargas_proximo_ao_no_442_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7235/indicacao_088-2025_-_vaga_rapida_na_avenida_getulio_vargas_proximo_ao_no_442_assinado.pdf</t>
   </si>
   <si>
     <t>Vaga Rápida na Avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7236/indicacao_089-2025_-_instalacao_de_bracos_de_luz_ao_longo_de_toda_a_extensao_da_rua_sao_paulo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7236/indicacao_089-2025_-_instalacao_de_bracos_de_luz_ao_longo_de_toda_a_extensao_da_rua_sao_paulo_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luz ao longo de toda a extensão da Rua São Paulo.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7244/ind_arrumar_o_cemex_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7244/ind_arrumar_o_cemex_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à reforma e à melhoria dos banheiros do Centro Municipal de Exposições CEMEX.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7245/ind_tercerizacao_castracao_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7245/ind_tercerizacao_castracao_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à terceirização dos procedimentos de castração e microchipagem de cães e gatos no município.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7246/parquinho_rolando_giuli_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7246/parquinho_rolando_giuli_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a realização manutenção do Parquinho no bairro Rolando Giuli.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7247/indicacao_-_area_verde_residencial_porto_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7247/indicacao_-_area_verde_residencial_porto_.pdf</t>
   </si>
   <si>
     <t>Indicação para poda de árvores, construção de calçada e manutenção de cano de esgoto que está estourado em área verde.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7249/esmedio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7249/esmedio.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a construção de um espaço para teatro ou salão de eventos no espaço que tem na Escola Coronel Esmédio.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7254/indicacao_campinho_de_areia_ou_quadra_altos_do_jequitiba_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7254/indicacao_campinho_de_areia_ou_quadra_altos_do_jequitiba_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação de uma área para um campinho de areia ou de grama sintética no bairro Altos do Jequitibá.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7264/ind_compra_mamografo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7264/ind_compra_mamografo_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de aquisição de um mamógrafo para o Centro Oncológico do município.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7265/indicacao_museu_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7265/indicacao_museu_.pdf</t>
   </si>
   <si>
     <t>Indicação para que o setor responsável realize estudos para garantir acessibilidade e conserto do elevador no Museu.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_091-2025_-_iluminacao_publica_na_estrada_do_bairro_faxinal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_091-2025_-_iluminacao_publica_na_estrada_do_bairro_faxinal_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, Iluminação pública na Estrada do Bairro Faxinal.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_090-2025_-_ampliacao_dos_horarios_noturnos_do_expresso_porto_feliz_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_090-2025_-_ampliacao_dos_horarios_noturnos_do_expresso_porto_feliz_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, ampliação dos horários noturnos do Expresso Porto Feliz.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_092-2025_-_ampliacao_dos_horarios_do_expresso_porto_feliz_par_a_caic_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_092-2025_-_ampliacao_dos_horarios_do_expresso_porto_feliz_par_a_caic_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, ampliação dos horários do Expresso Porto Feliz par a CAIC.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7287/teleferico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7287/teleferico.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizados estudos para a implantação de um teleférico na Gruta, como modalidade de transporte turístico.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7290/hpv.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7290/hpv.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Secretaria Municipal de Saúde realize a campanha de vacinação contra a HPV em adolescentes, seguindo a calendário do Governo Federal.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7294/redutores_r._prof._julio_soares_dihel_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7294/redutores_r._prof._julio_soares_dihel_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade na Rua. Prof. Júlio Soares Dihel.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7307/indicacao_095-2025_-_melhorias_no_bairro_palmital_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7307/indicacao_095-2025_-_melhorias_no_bairro_palmital_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias no bairro Palmital.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7308/a_confeccao_e_instalacao_de_uma_placa_no_portao_da_entrada_do_elevador_do_parque_das_moncoes_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7308/a_confeccao_e_instalacao_de_uma_placa_no_portao_da_entrada_do_elevador_do_parque_das_moncoes_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, que seja estudada a confecção e instalação de uma placa no portão da entrada do elevador do Parque das Monções.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7309/indicacao_093-2025_-_medidas_de_reducao_de_velocidade_na_rua_lidia_maria_potel_antunes_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7309/indicacao_093-2025_-_medidas_de_reducao_de_velocidade_na_rua_lidia_maria_potel_antunes_assinado.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade na Rua Lídia Maria Potel Antunes.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7310/indicacao_094-2025_-_manutencao_geral_no_predio_da_biblioteca_publica_municipal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7310/indicacao_094-2025_-_manutencao_geral_no_predio_da_biblioteca_publica_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Manutenção geral no prédio da Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7313/jequitiba.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7313/jequitiba.pdf</t>
   </si>
   <si>
     <t>Indicação para que o setor responsável realize diversas melhorias nos Altos do Jequitibá.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7324/portelaaaaa_pdf.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7324/portelaaaaa_pdf.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas melhorias na estrada que dá acesso ao Recanto Portela.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7330/indicacao_-_av_licio_marcondes_amaral_-_dez2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7330/indicacao_-_av_licio_marcondes_amaral_-_dez2025_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza Córrego.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7335/indicacao_098-2025_-_construcao_de_um_teatro_municipal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7335/indicacao_098-2025_-_construcao_de_um_teatro_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de um Teatro Municipal.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7336/indicacao_096-2025_-_aquisicao_de_um_veiculo_exclusivo_refrigerado_e_adequado_as_normas_sanitarias_para_uso_da_farmacia_municipal._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7336/indicacao_096-2025_-_aquisicao_de_um_veiculo_exclusivo_refrigerado_e_adequado_as_normas_sanitarias_para_uso_da_farmacia_municipal._assinado.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veículo exclusivo, refrigerado e adequado às normas sanitárias, para uso da Farmácia Municipal.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7337/indicacao_097-2025_-_criacao_de_estruturas_de_lazer_e_qualidade_de_vida_no_bairro_altos_do_jequitiba_2_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7337/indicacao_097-2025_-_criacao_de_estruturas_de_lazer_e_qualidade_de_vida_no_bairro_altos_do_jequitiba_2_assinado.pdf</t>
   </si>
   <si>
     <t>Criação de estruturas de lazer e qualidade de vida no bairro Altos do Jequitibá 2.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_-_conteiner_lixo_cardoso_pimentel_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_-_conteiner_lixo_cardoso_pimentel_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres de lixo em pontos estratégicos ao longo da extensão da Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Célio Peixoto dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/of_038-2025_-_pl_porto_feliz_para_o_mundo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/of_038-2025_-_pl_porto_feliz_para_o_mundo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA “PORTO FELIZ PARA O MUNDO”, QUE OFERECE INTERCÂMBIO EDUCACIONAL INTERNACIONAL AOS ALUNOS E PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO, DEFINE CRITÉRIOS PARA SELEÇÃO, CRIA A BOLSA INTERCÂMBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6418/gratificacao_titulacao_e_tabela_de_referencias_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6418/gratificacao_titulacao_e_tabela_de_referencias_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO, TITULAÇÃO E TABELA DE REFERÊNCIAS SALARIAIS CONCEDIDA AOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO _x000D_
 FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6428/of_061-2025_-_pl_institui_o_programa_do_restaurante_popular_sabor_da_vida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6428/of_061-2025_-_pl_institui_o_programa_do_restaurante_popular_sabor_da_vida.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DO RESTAURANTE POPULAR “SABOR DA VIDA” NO MUNICÍPIO DE PORTO FELIZ, PARA O FORNECIMENTO DE REFEIÇÕES COMPLETAS E SAUDÁVEIS POR UM VALOR ACESSÍVEL AOS MAIS VULNERÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6433/dezembro_vermelho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6433/dezembro_vermelho.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O "DEZEMBRO VERMELHO": MÊS DE PREVENÇÃO AO HIV/AIDS E OUTRAS INFECÇÕES SEXUALMENTE TRANSMISSÍVEIS.”</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6453/of_063-2025_-_pl_autoriza_o_desdobro_de_lotes_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6453/of_063-2025_-_pl_autoriza_o_desdobro_de_lotes_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO DESDOBRO DE LOTES NAS CONDIÇÕES QUE ESPECIFICA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6475/pl.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6475/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO MENSAL DOS CASOS DE DENGUE CONSTATADOS NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6477/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6477/assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO HUMANIZADO ÀS PARTURIENTES DE NATIMORTO E ÓBITO FETAL NO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6478/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6478/assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICPAL Nº 5.586 DE 21 DE NOVEMBRO DE 2017, PARA INCLUIR O ARTIGO 2-A, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6519/of_108-2025_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6519/of_108-2025_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ADVINDA DO GOVERNO ESTADUAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À CIDADE DOS VELHINHOS DE PORTO FELIZ - PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6520/of_109-2025_-_camara_encaminha_pl_subvencao_apae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6520/of_109-2025_-_camara_encaminha_pl_subvencao_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6534/of_111-2025_-_camara_encaminha_pl_lei_crystal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6534/of_111-2025_-_camara_encaminha_pl_lei_crystal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MÉDICO VETERINÁRIO 24 HORAS EM CLÍNICAS VETERINÁRIAS QUE OFERECEM ATENDIMENTO ININTERRUPTO NO MUNICÍPIO DE PORTO FELIZ, DENOMINADA LEI CRYSTAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6522/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6522/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE AREA COM REVERSÃO AO PATRIMONIO DO MUNICIPIO, AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6523/ilovepdf_merged.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6523/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6524/ilovepdf_merged.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6524/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6558/prevencao_de_queimaduras.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6558/prevencao_de_queimaduras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO-FELIZ, O “DIA MUNICIPAL DE COMBATE E PREVENÇÃO DE QUEIMADURAS”.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6574/projeto_de_lei_16-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6574/projeto_de_lei_16-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6575/scan2025-03-21_153751.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6575/scan2025-03-21_153751.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TABELA DE REFERÊNCIAS E VALORES SALARIAIS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6576/projeto_de_lei_18-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6576/projeto_de_lei_18-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO AUXÍLIO-SAÚDE DESTINADO AOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_19-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_19-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE MATERIAL BÉLICO – ARMAS DE FOGO AOS MUNICÍPIOS DE RAFARD/SP, TIETÊ/SP E SALTO DE PIRAPORA/SP</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6634/pl_20.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6634/pl_20.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO GUARDIÃ MARIA DA PENHA NO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6654/banco_de_racao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6654/banco_de_racao.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PORTO FELIZ, O BANCO DE RAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6661/pl_22-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6661/pl_22-2025.pdf</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6664/pl_23-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6664/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6680/projeto_-_queimaduras_-_maio_de_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6680/projeto_-_queimaduras_-_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO-FELIZ, O “DIA MUNICIPAL DE COMBATE E PREVENÇÃO DE QUEIMADURAS” A SER CELEBRADO ANUALMENTE NO DIA 06 DE JUNHO</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6704/nomeacao_rua_07_flamboyant_assinado_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6704/nomeacao_rua_07_flamboyant_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6712/pl_quadravilaamerica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6712/pl_quadravilaamerica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE QUADRA NO BAIRRO VILA AMÉRICA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6735/of_178-2025_-_pl_lei_de_protecao_animal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6735/of_178-2025_-_pl_lei_de_protecao_animal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS PENALIDADES PELA PRÁTICA DE ABANDONO, MAUS-TRATOS DE ANIMAIS E CRIA O FUNDO MUNICIPAL DE PROTEÇÃO ANIMAL</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_-_servidor_amigo_autista.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_-_servidor_amigo_autista.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA SERVIDOR AMIGO DO AUTISTA, QUE TRATA DA CAPACITAÇÃO TÉCNICA DOS SERVIDORES DA REDE MUNICIPAL DE ENSINO DE PORTO FELIZ NO ATENDIMENTO ÀS PESSOAS COM O TRANSTORNO DO ESPECTRO AUTISTA”.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6800/pl_29.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6800/pl_29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6953/pl_30.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6953/pl_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE, CONFORME ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6985/adilson_-_projeto_romeiro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6985/adilson_-_projeto_romeiro.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DOS ROMEIROS NO MUNICIPIO DE PORTO FELIZ, A SER CELEBRADO ANUALMENTE DURANTE A SEMANA SANTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6997/pl_32.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6997/pl_32.pdf</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7001/adultizacao_projeto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7001/adultizacao_projeto.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, A "SEMANA MUNICIPAL DE COMBATE A ADULTIZAÇÃO, EXPLORAÇÃO E A SEXUALIZAÇÃO PRECOCE DE CRIANÇAS E A ADOLESCENTES NAS REDES SOCIAIS", A SER CELEBRADA NA SEGUNDA SEMANA DE AGOSTO.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7011/emissao_bdf2d2a2e5afb46c953252c0_proc.-administrativo-14--358-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7011/emissao_bdf2d2a2e5afb46c953252c0_proc.-administrativo-14--358-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO, INSTITUI BENEFÍCIOS SOCIAIS COMPLEMENTARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7038/pl_35-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7038/pl_35-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 5996/2025 QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCÍCIO DE 2026 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7039/pl_36.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7039/pl_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7063/pl_37-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7063/pl_37-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A SÍNDROME DE PITT- HOPKINS, A SER CELEBRADO ANUALMENTE NO DIA 18 DE SETEMBRO.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7066/of_269-2025_-_camara_encaminha_pl_abertura_de_credito_suplementar_e_especial_-_convenios.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7066/of_269-2025_-_camara_encaminha_pl_abertura_de_credito_suplementar_e_especial_-_convenios.pdf</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7083/projeto_de_lei_-_setembro_verde_-_incentivo_a_doacao_de_orgaos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7083/projeto_de_lei_-_setembro_verde_-_incentivo_a_doacao_de_orgaos.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ A “SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE ÓRGÃOS E TECIDOS – SETEMBRO VERDE</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7085/projeto_de_lei_agosto_branco_2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7085/projeto_de_lei_agosto_branco_2025_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO-FELIZ, O “AGOSTO BRANCO”, DESTINADO A CONSCIENTIZAR A POPULAÇÃO SOBRE O CÂNCER DE PULMÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7101/of_295-2025_-_camara_encaminha_pl_que_institui_o_programa_dinheiro_direto_nas_escolas_municipais_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7101/of_295-2025_-_camara_encaminha_pl_que_institui_o_programa_dinheiro_direto_nas_escolas_municipais_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7102/ilovepdf_merged.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7102/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7114/ldo_2026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7114/ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 5996/2025 QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCÍCIO DE 2026 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7115/loa_2026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7115/loa_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7142/of_309-20205_-_camara_pl_desafetacao_area_-_convenio_habitacao_-_nossa_casa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7142/of_309-20205_-_camara_pl_desafetacao_area_-_convenio_habitacao_-_nossa_casa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE IMÓVEL MUNICIPAL DE MATRÍCULA NÚMERO 69.602 DO 1º OFÍCIO DE REGISTRO DE IMÓVEIS DA COMARCA DE PORTO FELIZ-SP, AUTORIZA A ALIENAÇÃO POR MEIO DE INCORPORAÇÃO IMOBILIÁRIA MEDIANTE LICITAÇÃO NA MODALIDADE CONCORRÊNCIA, E O OFERECIMENTO EM GARANTIA DE CRÉDITO IMOBILIÁRIO</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7192/of_319-2025_-_camara_pl_altera_a_lei_3.061_para_inclusao_do_portoprev_-_descontos_folha.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7192/of_319-2025_-_camara_pl_altera_a_lei_3.061_para_inclusao_do_portoprev_-_descontos_folha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 3.061 DE 17 DE DEZEMBRO DE 1990, AUTORIZANDO O INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS – PORTOPREV A EFETUAR DESCONTOS EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7209/projeto_juntado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7209/projeto_juntado.pdf</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7211/projeto_de_lei_-_estrada_do_mumu_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7211/projeto_de_lei_-_estrada_do_mumu_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7240/dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7240/dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_adora_porto_3_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_adora_porto_3_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O EVENTO “ADORA PORTO".</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7256/of_328-2025_-_abertura_de_credito_adicional_especial_no_orcamento_2025_-_portoprev.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7256/of_328-2025_-_abertura_de_credito_adicional_especial_no_orcamento_2025_-_portoprev.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7257/of_329-2025_-_camara_projeto_de_lei_prorrogacao_do_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7257/of_329-2025_-_camara_projeto_de_lei_prorrogacao_do_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL N° 5400/2015</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7258/of_330-2025_-_camara_altera_a_lei_4.490_que_dispoe_sobre_o_estagoi_na_administracao_municipal_direta_e_indireta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7258/of_330-2025_-_camara_altera_a_lei_4.490_que_dispoe_sobre_o_estagoi_na_administracao_municipal_direta_e_indireta.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 4.490 DE 18 DE JULHO DE 2007 QUE DISPÕE SOBRE ESTÁGIO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DIRETA E INDIRETA</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7259/of_331-2025_-_camara_projeto_de_lei_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7259/of_331-2025_-_camara_projeto_de_lei_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO PORTAL VILLE CAMBUÍ</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>Lucas Aparecido Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7314/pl_55_-_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7314/pl_55_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA LEI Nº 5.824 DE 05 DE NOVEMBRO DE 2021 – PPA 2022/2025 - E DA LEI Nº 5.961 DE 18 DE JULHO DE 2024, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6550/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6550/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS VALORES CONSTANTES DOS ANEXOS DA LEI COMPLEMENTAR Nº 250, DE 27 DE MARÇO DE 2024 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6551/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6551/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO AUXÍLIO-SAÚDE DESTINADO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV - E DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7078/plc_3_-_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7078/plc_3_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 159 DA LEI COMPLEMENTAR Nº 135, DE 04 DE ABRIL DE 2012, PARA ESTENDER O ADICIONAL DE PERICULOSIDADE AOS AGENTES DE TRÂNSITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7079/plc_4_-_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7079/plc_4_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROGRESSÃO VERTICAL AUTOMÁTICA DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7270/projeto_juntado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7270/projeto_juntado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CARGOS DE PROVIMENTO EFETIVO E PARA FUNÇÕES GRATIFICADAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7282/of_343-2025__-_camara_altera_a_lc_260_-_promocao_automatica_gcm.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7282/of_343-2025__-_camara_altera_a_lc_260_-_promocao_automatica_gcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DOS ARTIGOS 3º E 4º DA LEI COMPLEMENTAR Nº 260 DE 23 DE OUTUBRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7322/of_354-2025_-_camara_projeto_de_lei_complementar_diarias_motoristas.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR 135 DE 4 DE ABRIL DE 2012, REVOGA OS ARTIGOS 172 E 173 E A ALÍNEA “A” DO INCISO III DO ARTIGO 149, ACRESCENTA O CAPÍTULO III AO TÍTULO III E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7322/of_354-2025_-_camara_projeto_de_lei_complementar_diarias_motoristas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR 135 DE 4 DE ABRIL DE 2012, REVOGA OS ARTIGOS 172 E 173 E A ALÍNEA “A” DO INCISO III DO ARTIGO 149, ACRESCENTA O CAPÍTULO III AO TÍTULO III E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6419/estrutura_administrativa-legislativa_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6419/estrutura_administrativa-legislativa_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA/LEGISLATIVA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_resolucao_minuto_e_mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_resolucao_minuto_e_mocao.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS ARTIGOS 195, 197 E 203 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7093/altera_titulo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7093/altera_titulo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ, PARA MODIFICAR A ALÍNEA "C" DO INCISO V DO § 1° DO ARTIGO 183 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6684/pdl_talentojovem_alicebatista.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6684/pdl_talentojovem_alicebatista.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" A ALICE BATISTA</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6767/pdl_melhoridade_mariadelourdes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6767/pdl_melhoridade_mariadelourdes.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A MARIA DE LOURDES DE ALMEIDA TRENTIN ZILLI</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6769/melhor_idade_-_aparicio_jose_bandeira.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6769/melhor_idade_-_aparicio_jose_bandeira.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR APARÍCIO JOSÉ BANDEIRA.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6781/premio_cultural_-_odila_-_assinado.pdf</t>
+    <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6781/premio_cultural_-_odila_-_assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A SENHORA ODILA FERNANDES.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6782/talento_jovem_-_maria_eduarda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6782/talento_jovem_-_maria_eduarda.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” À PEQUENA MARIA EDUARDA PEROTTI.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6787/pdl_premioantonioyamamoto_studiosolydance.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6787/pdl_premioantonioyamamoto_studiosolydance.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO STUDIO SOLY'DANCE</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6788/pdl_titulocidadao_odairjunior.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6788/pdl_titulocidadao_odairjunior.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ODAIR DE ALMEIDA LARA JUNIOR</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6796/caua_de_souza.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6796/caua_de_souza.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” À CAUÃ DE SOUZA NUNES</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6798/titulo_cidadao_-_josiel.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6798/titulo_cidadao_-_josiel.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR JOSIEL GREGÓRIO.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6805/tua_face.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6805/tua_face.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMАМОТО” BANDA TUA FAСЕ</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6806/ezequiel_pedroso.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6806/ezequiel_pedroso.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR EZEQUIEL PEDROSO LUCIANO</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6809/samuel_mesquita.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6809/samuel_mesquita.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” AO SAMUEL MESQUITA CARVALHO</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6810/pdl_-_honraria_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6810/pdl_-_honraria_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAМОТО” АO MAESTRO RICARDO DE MACEDO GHIRALDI</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6813/scan2025-06-26_121440.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6813/scan2025-06-26_121440.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORÁRIA A SENHORA THAYANA FERNANDA MONTICO CARLOS ZANELLA</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6814/scan2025-06-26_121408.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6814/scan2025-06-26_121408.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE DA MELHOR IDADE" A  MARIA ALCIDINA BUENO CORRÊA.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6816/pdl_melhor_idade_2025_-_senhora_jonadir_dos_santos_menegon._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6816/pdl_melhor_idade_2025_-_senhora_jonadir_dos_santos_menegon._assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A SENHORA JONADIR DOS SANTOS MENEGON</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6817/pdl_premio_cultural_2025_-_banda_unidos_da_apae_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6817/pdl_premio_cultural_2025_-_banda_unidos_da_apae_assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A BANDA UNIDOS DA APAE</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6821/pdl_maria_clara.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6821/pdl_maria_clara.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” A MARIA CLARA LEMES CRUZ AFFONSO</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6822/pdl_premio_antonio_yamamoto_-_nilson_teruel.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6822/pdl_premio_antonio_yamamoto_-_nilson_teruel.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A NILSON TERUEL</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6826/camara_municipal_de_porto_feliz_10.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6826/camara_municipal_de_porto_feliz_10.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE MELHOR IDADE" PARA A SENHORA APARECIDA DE SOUZA BARROS.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6830/patricia_godoy_maffei.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6830/patricia_godoy_maffei.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTO-FELICENSE À SENHORA SARA PATRÍCIA GODOY MAFFEI.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6831/wellington_fernandes_-_premio_cidadao_honorario_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6831/wellington_fernandes_-_premio_cidadao_honorario_assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR WELLINGTON FERNANDES</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6832/pdl_titulo_cidadao_honorario_2025_-_joao_batista_das_neves_filho_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6832/pdl_titulo_cidadao_honorario_2025_-_joao_batista_das_neves_filho_assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR JOÃO BATISTA DAS NEVES FILHO</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6833/pdl_-_honraria_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6833/pdl_-_honraria_talento_jovem.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" AO MIGUEL DOS SANTOS DE CAMPOS BARROS</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6834/pdl_destaque_melhor_idade_-_dulce_viegas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6834/pdl_destaque_melhor_idade_-_dulce_viegas.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” А DULCE VIEGAS PEREIRA.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6835/studio_agnos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6835/studio_agnos.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO STUDIO AGNOS.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6839/pdl_-_destaque_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6839/pdl_-_destaque_melhor_idade.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE DA MELHOR IDADE" AO SR. FRANCISCO JOSÉ VERALDO</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6840/enzo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6840/enzo.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" AO ENZO GABRIEL PINHEIRO RODRIGUES.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6841/erica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6841/erica.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A ÉRICA CAMILO ROCHA.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6928/ronaldo_pantojo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6928/ronaldo_pantojo.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO HONORÁRIO AO SENHOR RONALDO PANTOJO</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/pdl_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/pdl_melhor_idade.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE DA MELHOR IDADE" PARA O SENHOR SIDNEI DIAS</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6943/untitled_20250721_201143.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6943/untitled_20250721_201143.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTO-FELICENSE À SENHORA MARIA EMÍLIA CORREA LOURENÇO</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6946/pdl_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6946/pdl_talento_jovem.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" A ANA JULIA LUQUES</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6949/pdl.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6949/pdl.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A SAMANTA HOLTZ</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7002/pdl_paulo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7002/pdl_paulo.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR PAULO CESAR GALVÃO.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7190/pdl_36-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7190/pdl_36-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7251/titulo_jose_rezek.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7251/titulo_jose_rezek.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE PORTO FELIZ AO EXMO. SR. JOSÉ RICARDO REZEK, PELA GRANDE TRAJETÓRIA EMPRESARIAL, ASSIM COMO PELA HONRARIA EM DOAR UM ELEVADOR PUBLICO PARA O PARQUE DAS MONÇÕES.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6456/mocao_tm_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6456/mocao_tm_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Jornal Tribuna das Monções</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6467/mocao_etec.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6467/mocao_etec.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para três alunas que foram destaques na ETEC de Porto Feliz do Centro Paula Souza</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6581/endriws.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6581/endriws.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Endriws Henrique Lopes Barros</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6602/mocao_studiosolydance.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6602/mocao_studiosolydance.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Studio Soly'Dance</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6617/camara_municipal_de_porto_feliz_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6617/camara_municipal_de_porto_feliz_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Guardas Civis Municipais Nascimento e Neves.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6618/camara_municipal_de_porto_feliz_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6618/camara_municipal_de_porto_feliz_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos valorosos Guardas Civis Municipais de Porto Feliz, que participaram da brilhante ocorrência realizada no dia 05 de abril de 2025.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6624/mocao_luciano.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6624/mocao_luciano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Luciano Batista Rodrigues.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6627/val_roma.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6627/val_roma.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a senhora Valdirene Roma.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6633/mocao_-_igreja_betel_20_anos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6633/mocao_-_igreja_betel_20_anos_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos em comemoração aos 20 anos da Igreja Betel.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6638/mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6638/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para o atleta Porto-felicense Marcos Daniel Domingues.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6644/andrea.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6644/andrea.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a senhora Andréa Ap. Nunes de Matos.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6673/mocao_gian_e_liliana.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6673/mocao_gian_e_liliana.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Gian Baptista e a Senhora Liliana Baptista.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6677/mocao_paixaodecristo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6677/mocao_paixaodecristo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos para o grupo de atores amadores, direção e produção da encenação “Paixão de Cristo”.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6686/mocao_juliana.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6686/mocao_juliana.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Senhora Juliana de Campos Moura Marteli.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6695/mocao_escola_lenita.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6695/mocao_escola_lenita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Centro de Educação Infantil Municipal Lenita Habice Prado.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_ademarcamara.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_ademarcamara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Ademar Hikaru Tanaka.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_aplausos_voz_da_vilma_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_aplausos_voz_da_vilma_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o 5º festival musical.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6719/mocao_vilma_e_gislene.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6719/mocao_vilma_e_gislene.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para as Sras. Gislene Moura e Vilma Alberto Tomas.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6724/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6724/assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio aos atos de fraude e golpe envolvendo descontos indevidos nos benefícios de aposentadoria e pensão pagos pelo Instituto Nacional do Seguro Social (INSS).</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6732/mocao_aplausos_basquetefeminio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6732/mocao_aplausos_basquetefeminio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a equipe de basquete feminino que sagrou-se campeã dos Jogos da Melhor Idade (JOMI)</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6736/mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6736/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Lucas Patric de Camargo pelo trabalho em ações solidárias.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6741/mocao_canil.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6741/mocao_canil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o trabalho incrível do Canil da nossa Guarda Municipal e do Centro de Referencia de Assistência Social – CRAS Jardim Vante.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6743/j._martinez.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6743/j._martinez.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Sr. João Carlos Martinez</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6752/lica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6752/lica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Evair Portes de Almeida.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6760/mocao_de_aplausos_-_isabella_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6760/mocao_de_aplausos_-_isabella_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Isabella de Oliveira Bueno Angelotti, pela participação em concurso Miss Mirim.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6775/mocao1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6775/mocao1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Vanessa de Souza Formagio.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6807/sergio_dalmazo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6807/sergio_dalmazo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Sérgio Dalmazo.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6815/scan2025-06-27_085053.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6815/scan2025-06-27_085053.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Wesley William Pereira por sua atuação transformadora na cidade por meio da arte.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_assinada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Lucas Rafael Vieira pelo projeto social "Criança Feliz".</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6902/mocao_01-2025_-_maria_luisa_carriel_cardoso_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6902/mocao_01-2025_-_maria_luisa_carriel_cardoso_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à jovem Maria Luísa Carriel Cardoso.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6929/rodrigo_yoshihara.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6929/rodrigo_yoshihara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Sr. Rodrigo Nunes Yoshihara.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6930/mocao_aplauso_maschio_guarda_transito.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6930/mocao_aplauso_maschio_guarda_transito.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a polícia militar, departamento viário de transito e a guarda civil municipal.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6931/scan2025-07-11_105905.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6931/scan2025-07-11_105905.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Sra. Gisele Antunes Deliberali pelo trabalho incrível no desenvolvimento humano, cultural e social de Porto Feliz.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6934/rachel_alves_da_cruz_del_rio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6934/rachel_alves_da_cruz_del_rio.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Rachel Alves da Cruz Del Rio, por conquistar o título de Mrs São Paulo de Las Américas 2025.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6935/mocao_02-2025_-_ulisses_tadeu_goes_e_fernando_patric_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6935/mocao_02-2025_-_ulisses_tadeu_goes_e_fernando_patric_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Senhores Ulisses Tadeu Goes e Fernando Patric, Socorristas do Resgate Municipal, pela atuação exemplar e decisiva no salvamento da vida de um recém-nascido.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6937/mocao_sargento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6937/mocao_sargento.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o sargento Wellington Lucio Batista Barbosa.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6947/endriws.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6947/endriws.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Endriws Lopes por conquistar o título de Mister São Paulo de Las Américas 2025.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as vencedoras do concurso Rainha da AgroPorto 2025 e seu idealizador.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6983/bar_do_milton_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6983/bar_do_milton_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao casal Rosângela Cristina da Costa Lima e Milton Soares de Lima.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6986/mocao_-_dia_dos_advogados.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6986/mocao_-_dia_dos_advogados.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a OAB - Subseção 133ª, Porto Feliz em comemoração ao dia do Advogado.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_03-2025_-_michele_cristina_das_chagas_de_lima_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_03-2025_-_michele_cristina_das_chagas_de_lima_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Michele Cristina das Chagas de Lima, pelo destaque internacional como atleta.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7003/whatsapp_scan_2025-08-13_at_15.00.45.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7003/whatsapp_scan_2025-08-13_at_15.00.45.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Equipe Aroeira de Luta de Braço de Porto Feliz.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7005/mocao_de_aplausos_-_bar_da_barra.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7005/mocao_de_aplausos_-_bar_da_barra.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Bar da Barra.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7006/mocao_aplausos_thevoice_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7006/mocao_aplausos_thevoice_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos organizadores do 1º The Voice Porto Feliz Tênis Clube</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7010/mocao_gcm_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7010/mocao_gcm_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para os GCMs Muniz, André e Oliveira pelo salvamento de um bebê.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7044/mocao_fanfarra-assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7044/mocao_fanfarra-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Fanfarra da Escola Estadual Monsenhor Seckler.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7050/mocao_radio_clube_fm_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7050/mocao_radio_clube_fm_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Rádio Clube FM  de Porto Feliz.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7055/mocao_de_aplausos_-_edson_de_paula_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7055/mocao_de_aplausos_-_edson_de_paula_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Sr. Edson de Paula, mais conhecido como “Lebrinha”.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7057/mocao_aplauso.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7057/mocao_aplauso.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7064/40_anos_de_guarda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7064/40_anos_de_guarda.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelos 40 anos de existência da Guarda Civil Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7075/mocao_aplausos_almfotografia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7075/mocao_aplausos_almfotografia_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelos 15 anos da ALM Fotografia.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7076/mocao_battani_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7076/mocao_battani_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Aparecido de Jesus Battani, pelos 37 anos na Guarda Civil Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_saindo_do_conto_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_saindo_do_conto_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Grupo Teatral Saindo do Conto, em comemoração ao aniversário de cinco anos.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7103/mocao_tenente_leonardo_corpo_de_bombeiros_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7103/mocao_tenente_leonardo_corpo_de_bombeiros_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Leonardo dos Santos, Tenente do Corpo de Bombeiros da Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7125/mocao_ararita_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7125/mocao_ararita_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Esporte Clube Operário Araritaguaba, o popular Ararita, pelo aniversário de 109 anos de história e tradição.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7133/mocao_baixo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7133/mocao_baixo_assinado.pdf</t>
   </si>
   <si>
     <t>Apresento Moção de Aplausos ao Senhor Alessandro Nóbrega, proprietário da Bicicletaria do Baixo.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7135/mocao_emef_prof._domingos_de_marco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7135/mocao_emef_prof._domingos_de_marco_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos alunos do 5º ano B da EMEF Professor Domingos de Marco, pelo Projeto Mudança de Hábitos.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_lurdes_ramos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_lurdes_ramos_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Sra. Lourdes Ramos, sua história de vida é motivo de inspiração e orgulho para toda a comunidade Porto-felicense.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_aplausos_dr._rodrigo_viana_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_aplausos_dr._rodrigo_viana_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Rodrigo Viana.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_aplausos_sandramaria_fisio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_aplausos_sandramaria_fisio_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sandra Maria Alecrim da Costa Vieira.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7154/yara_castardelli_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7154/yara_castardelli_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à senhora Silvana Yara Gastardeli Vieira Menna.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7161/mocao_aplausos_suelenemarcia_assinado_251017_162016.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7161/mocao_aplausos_suelenemarcia_assinado_251017_162016.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Suelen Daiane dos Santos e Márcia Aparecida de Angelo SIlva.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7175/mocao_aplausos_canil_guarda_municipal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7175/mocao_aplausos_canil_guarda_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Canil da Guarda Civil Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7177/mocao_aline_regina_assinado_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7177/mocao_aline_regina_assinado_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Sra. Aline Regina da Silva Campos.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7182/mocao_frangolandia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7182/mocao_frangolandia_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Frangolândia do Zelão.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7187/mocao_repudio_ensinoinclusivo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7187/mocao_repudio_ensinoinclusivo_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Decreto Presidencial nº 12.686.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7199/50_anos_instituto_de_beleza_lisboa_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7199/50_anos_instituto_de_beleza_lisboa_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Instituto Beleza Lisbôa/Salão Lisbôa em reconhecimento à inspiradora trajetória de 50 anos de fundação.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7201/mocao_maestro_paulinho_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7201/mocao_maestro_paulinho_.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Paulo Henrique Coelho de Oliveira.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7202/mocao_aplausos_juaracamargo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7202/mocao_aplausos_juaracamargo_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Juara de Camargo Morale.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7206/mocao_04-2025_-_wesley_belussi_dos_anjos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7206/mocao_04-2025_-_wesley_belussi_dos_anjos_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Wesley Belussi dos Anjos.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7208/mocao_ieq_66_anos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7208/mocao_ieq_66_anos_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Igrejas do Evangelho Quadrangular de nosso município, em reconhecimento aos seus 66 anos de atuação.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7213/mocao_tiago_dias_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7213/mocao_tiago_dias_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o senhor Tiago Dias, em reconhecimento à sua notável contribuição artística e cultural.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7214/grupo_de_teatro_ararapuca_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7214/grupo_de_teatro_ararapuca_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo de Teatro Ararapuca, em reconhecimento à sua relevante contribuição cultural e artística, em especial pela celebração de seus 20 anos de trajetória em outubro de 2025.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7222/mocao-raissa-e-pericles_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7222/mocao-raissa-e-pericles_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Raissa Helena Damasio e Péricles Gustavo Toledo, pela participação no Festival Circcus Ilha Fantasia.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7223/leonardo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7223/leonardo_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o senhor Leonardo Giuli Batista, “Léo Giuli”.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7250/mocao_de_aplaulo_juliano_e_vinicius.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7250/mocao_de_aplaulo_juliano_e_vinicius.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos artistas Juliano Romeu Dalsoglio e Vinicius Campos, pela criação do maior quadro do brasil retratando a partida das monções.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7260/mocao_dimas_dos_santos_-_novo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7260/mocao_dimas_dos_santos_-_novo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Dimas dos Santos.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7262/mocao_pastor_tiago_duarte_martins_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7262/mocao_pastor_tiago_duarte_martins_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Tiago Duarte Martins, pelos relevantes serviços prestados à comunidade Porto-felicense.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7263/mocao_maria_e_rute_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7263/mocao_maria_e_rute_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Maria Vitória Paula da Silva Barbosa e Rute Vitória da Rocha, pela participação no Miss Porto Feliz 2025.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7281/mocao_de_aplausos_ao_sr._peterson_gesiel_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7281/mocao_de_aplausos_ao_sr._peterson_gesiel_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Peterson Gesiel de Oliveira, carinhosamente conhecido como “Beto”, em reconhecimento aos seus 20 anos de dedicação ao ministério infantil.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7288/mocao_radio_93_fm_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7288/mocao_radio_93_fm_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Rádio 93 FM em reconhecimento aos seus 8 (oito) anos de notável contribuição para a comunicação, cultura e informação do Município de Porto Feliz e região.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7289/mocao_aplausos_williangaloni_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7289/mocao_aplausos_williangaloni_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Willian Galoni.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7311/mocao_bruno_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7311/mocao_bruno_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Bruno Alves Nunes Yoshihara, pelo destaque constante no automobilismo virtual.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7312/assinado_-_mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7312/assinado_-_mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Portando Click – Revista Virtual.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7329/mocao_aplausos_jacksoneloisatauan_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7329/mocao_aplausos_jacksoneloisatauan_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Jackson Correa; a Eloisa Costa; e a Tauan Gustavo.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7334/mocao_cassianapdf.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7334/mocao_cassianapdf.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Cassiana da Costa Stetner.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7340/mocao_banda_band_93anos_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7340/mocao_banda_band_93anos_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Corporação Musical Bandeirantes pelos seus 93 anos.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/req_exoneracao_assessor_presidencia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/req_exoneracao_assessor_presidencia.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração Assessor de Gabinete da Presidência</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/nomeacao_flavia_tarja.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/nomeacao_flavia_tarja.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete de Vereador</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6399/req_nomeacao_assessor_de_gabinete_jose_renato_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6399/req_nomeacao_assessor_de_gabinete_jose_renato_1.pdf</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_nomeacao_ass._gab_digitalizado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_nomeacao_ass._gab_digitalizado.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete da Presidência</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/novo_documento6.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/novo_documento6.pdf</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/novo_documento7.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/novo_documento7.pdf</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/novo_documento8.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/novo_documento8.pdf</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/novo_documento9.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/novo_documento9.pdf</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/requerimento_minuto_de_silencio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/requerimento_minuto_de_silencio.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento do Sr. Alécio Dal'sóglio</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6410/scan2025-01-20_092811.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6410/scan2025-01-20_092811.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Sra. Vilma Emiko Kaneto Pelegrina</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6415/req._minuto_de_silencio_-_milton_diana.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6415/req._minuto_de_silencio_-_milton_diana.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Milton Diana</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6417/req._minuto_de_silencio_-_fausto_martelini.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6417/req._minuto_de_silencio_-_fausto_martelini.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Fausto Martelini</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6421/minuto_de_silencio_-_jose_schettini_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6421/minuto_de_silencio_-_jose_schettini_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. José Quirino Schettini</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6427/requerimento_-_1.1_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6427/requerimento_-_1.1_assinado.pdf</t>
   </si>
   <si>
     <t>Publicidade de contas</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6434/sabor_da_vida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6434/sabor_da_vida.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações referente ao Projeto de Lei nº 03/2025</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6437/hiv.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6437/hiv.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre índices do vírus HIV/Aids</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6445/req._minuto_de_silencio_-_jorge_nunes_roque.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6445/req._minuto_de_silencio_-_jorge_nunes_roque.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento do Sr. Jorge Nunes Roque</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6458/req._solicita_minuto_de_silencio_-_benedito_carlos_ramos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6458/req._solicita_minuto_de_silencio_-_benedito_carlos_ramos.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Benedito Carlos Ramos</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6459/requerimento_lucas_zardetto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6459/requerimento_lucas_zardetto.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Lucas Zardetto Dias</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6472/joao_tocha.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6472/joao_tocha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja observado um minuto de silêncio em decorrência do falecimento do senhor João Batista Ferraz.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6499/req._minuto_de_silencio_miguel_gutierrez.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6499/req._minuto_de_silencio_miguel_gutierrez.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Miguel Divaldo Gutierrez.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6502/req._sistema_ubs.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6502/req._sistema_ubs.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre conexão à internet utilizada nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6511/req_catarata.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6511/req_catarata.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cirurgias oftalmológicas e de catarata</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6514/req._minuto_de_silencio_-_leopoldo_dumont.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6514/req._minuto_de_silencio_-_leopoldo_dumont.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Leopoldo Dumont.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6515/req._minuto_de_silencio_-_celso_leite.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6515/req._minuto_de_silencio_-_celso_leite.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Celso Augusto Leite (Celso da Polícia).</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6517/retirada_projeto_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6517/retirada_projeto_.pdf</t>
   </si>
   <si>
     <t>Retirada de Projeto de Lei 6 / 2025</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6527/req_urgencia_especial_pl_14x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6527/req_urgencia_especial_pl_14x2025.pdf</t>
   </si>
   <si>
     <t>Solicita urgência especial ao Projeto de Lei nº 14/2025</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6531/minuto_silencio_rogerio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6531/minuto_silencio_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Rogério Albieiro de Camargo</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6544/req._minuto_de_silencio_-_edmilson_almeida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6544/req._minuto_de_silencio_-_edmilson_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Edmilson Marinonio de Almeida.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6546/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6546/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a indicação n° 212/2023 e implantação de um semáforo</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6548/requerimento_roselene.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6548/requerimento_roselene.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Jovem Davi Thomé</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6564/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6564/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Venho, respeitosamente, requerer a Vossa Excelência que oficie a Presidente da Comissão de Finanças e Orçamento para que informe a data e o horário em que a referida Comissão se reunirá para a discussão e elaboração dos Pareceres dos Projetos de Lei nº 09, 10 e 11.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6568/scan2025-03-21_100407.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6568/scan2025-03-21_100407.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Senhora Alice Mariano Gomes</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6585/requerimento_-_abono_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6585/requerimento_-_abono_assinado.pdf</t>
   </si>
   <si>
     <t>Abono - Falta</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6601/req._patrulhamento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6601/req._patrulhamento.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre patrulhamento da GCM na área verde localizada no bairro Jardim Excelsior</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6604/retirada_projeto_15.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6604/retirada_projeto_15.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada do Projeto de Lei 15/2025</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6605/req_-_minuto_de_silencio_-_devanir_almeida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6605/req_-_minuto_de_silencio_-_devanir_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento do Sr. Devanir Fermino de Almeida</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6606/req_-_minuto_de_silencio_-_benta_silva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6606/req_-_minuto_de_silencio_-_benta_silva.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento da Sra. Benta Pereira da Silva</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6607/req_-_minuto_de_silencio_-_joao_cruz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6607/req_-_minuto_de_silencio_-_joao_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento do Sr. João Vieira da Cruz</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6614/req_urgencia_especial_subemenda_ao_pl_11x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6614/req_urgencia_especial_subemenda_ao_pl_11x2025.pdf</t>
   </si>
   <si>
     <t>Urgência Especial a Subemenda nº 1 a Emenda nº 1 ao PL 11/2025</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6620/minuto_de_silencio_-_jucilene_nobre.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6620/minuto_de_silencio_-_jucilene_nobre.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Jucilene Karine Nobre.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6621/minuto_de_silencio_-_marcia_bello.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6621/minuto_de_silencio_-_marcia_bello.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Sra. Márcia Rocco Bello.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6636/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6636/requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento de Minuto de Silêncio Marina Aparecida Pereira Carbonari.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/requerimento_minuto_de_silencio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/requerimento_minuto_de_silencio.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento da Pérola Trentin Luciano.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6646/enviando_por_email_2_josemil_alves_-_buiu_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6646/enviando_por_email_2_josemil_alves_-_buiu_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Josemil Alves dos Santos.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6651/requerimento_-_minuto_de_silencio_-_albino_bacchi_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6651/requerimento_-_minuto_de_silencio_-_albino_bacchi_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Albino Bacchi Junior.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6658/minuto_de_silencio_-_benedita_martins.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6658/minuto_de_silencio_-_benedita_martins.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Benedita Aparecida Bertolazzi Martins.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6659/minuto_de_silencio_-_miguel_arruda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6659/minuto_de_silencio_-_miguel_arruda.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Miguel Vieira de Arruda.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6663/requerimento_ausencia_em_sessao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6663/requerimento_ausencia_em_sessao.pdf</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6671/minuto_de_silencio_pai_ciro_valdez.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6671/minuto_de_silencio_pai_ciro_valdez.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Jesus Raimundo dos Santos.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6675/eliete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6675/eliete.pdf</t>
   </si>
   <si>
     <t>Solicito um minuto de silêncio pelo falecimento de Eliete Lisboa Martella.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_minutodesilencioanasteiner.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_minutodesilencioanasteiner.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Ana Maria Steiner de Campos.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6682/requerimento_001-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6682/requerimento_001-2025.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Sônia Aparecida Ruiz Budart.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6696/minuto_silencio_joao_carlos_vieira.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6696/minuto_silencio_joao_carlos_vieira.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. João Carlos Vieira.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6699/minuto_de_silencio_-_donato_silva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6699/minuto_de_silencio_-_donato_silva.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Donato Ribeiro Da Silva.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6710/minuto_de_silencio_-_ricardo_de_souza.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6710/minuto_de_silencio_-_ricardo_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Ricardo Raymundo de Souza.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6744/minuto_de_silencio_joao_petrunko.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6744/minuto_de_silencio_joao_petrunko.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. João Petrunko.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6750/req_museu.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6750/req_museu.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre a existência do acúmulo de água parada na entrada do prédio do Museu Histórico e Pedagógico das Monções.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6758/enviando_por_email_minuto_de_silencio_jucara.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6758/enviando_por_email_minuto_de_silencio_jucara.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Advogada Juçara dos Anjos Guarim.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6759/req._trava_na_pauta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6759/req._trava_na_pauta.pdf</t>
   </si>
   <si>
     <t>Requeiro, em conformidade com o disposto nos artigos 193 e 195, inciso VIII, do Regimento Interno, informações sobre motivos da não inclusão na pauta do substitutivo n° 1 ao projeto de lei n° 21/2025.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6761/req_-_minuto_de_silencio_-_izidio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6761/req_-_minuto_de_silencio_-_izidio_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Izídio Antônio Paludeto.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6766/minuto_silencio_ileusa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6766/minuto_silencio_ileusa.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio a Sra. Ileusa Toani Angelieri.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_minutodesilenciomariadolores.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_minutodesilenciomariadolores.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio a Sra. Maria Dolores de Souza Tuani.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6786/req_minutosilencio_durval.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6786/req_minutosilencio_durval.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Durval Calegari Coan.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6799/requerimento_23-06-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6799/requerimento_23-06-2025.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Sebastiana Couto de Oliveira.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6811/req_-_minuto_de_silencio_miguel_sampaio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6811/req_-_minuto_de_silencio_miguel_sampaio.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Miguel Sampaio.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6866/scan2025-07-03_101636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6866/scan2025-07-03_101636.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Fioravante Faelis Neto.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6867/scan2025-07-03_101657_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6867/scan2025-07-03_101657_1.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Maria Laudelina de Jesus.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6868/minuto_moacir.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6868/minuto_moacir.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do Sr. Moacir Rodrigues de Mendonça.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6876/retirada_do_req_69_25.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6876/retirada_do_req_69_25.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada do requerimento n° 69/2025 minuto de silêncio pelo falecimento do Senhor Moacir Rodrigues de Mendonça.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6927/minuto_de_silencio_silvia_caceres_annunciato.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6927/minuto_de_silencio_silvia_caceres_annunciato.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento da Sra. Silvia Caceres Annunciato</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6932/requerimento_-_retirada_pl_28_de_2025_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6932/requerimento_-_retirada_pl_28_de_2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de tramitação do Projeto de Lei nº 28/2025.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6945/req_nomeacao_murilo_boris_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6945/req_nomeacao_murilo_boris_2025.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete, Sr. Murilo Borin, em substituição à Assessora Sra. Amanda R. Arruda, que está afastada por licença maternidade</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/whatsapp_scan_2025-07-30_at_15.02.44.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/whatsapp_scan_2025-07-30_at_15.02.44.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sra. Geny Arantes Vieira.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6967/minuto_de_silencio_rosa_york-assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6967/minuto_de_silencio_rosa_york-assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sra. Rosa York Barrionuevo.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6995/req._minuto_luciene_lopes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6995/req._minuto_luciene_lopes.pdf</t>
   </si>
   <si>
     <t>Requeiro minuto de silêncio na presente Sessão, pelo falecimento da Sra. Luciene Lopes.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6996/minuto_de_silencio_jorge.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6996/minuto_de_silencio_jorge.pdf</t>
   </si>
   <si>
     <t>Requeiro minuto de silêncio na presente Sessão, pelo falecimento do Sr. Jorge José Tomé.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7022/minuto_de_silencio_-_benedicta_alves.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7022/minuto_de_silencio_-_benedicta_alves.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sra. Benedicta Alves de Oliveira</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7037/minuto_de_silencio_adriano.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7037/minuto_de_silencio_adriano.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sr. Adriano Dias de Moraes (Adriano da Malharia Rivanil).</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7054/modelo_min_silencio_-_luiza_2_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7054/modelo_min_silencio_-_luiza_2_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sra. Luiza Claudete Della Pace.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7062/modelo_min_silencio_-_jose_carlos_assinado_1_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7062/modelo_min_silencio_-_jose_carlos_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Sr. José Carlos Tobias.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7070/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7070/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita à Presidente confecção de credencial oficial de identificação aos Vereadores</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7081/pai_lucas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7081/pai_lucas.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Sr. Donizete Aparecido Rodrigues.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7094/credencial.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7094/credencial.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA EMISSÃO DE CREDENCIAIS PARA OS VEREADORES</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7106/min_silencio_pastor_elias_estevam_adriao._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7106/min_silencio_pastor_elias_estevam_adriao._assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Pastor Elias Estevam Adrião.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7137/minuto_de_silencio_bento_rodrigues_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7137/minuto_de_silencio_bento_rodrigues_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Sr. Bento Rodrigues de Almeida.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7138/min._silencio_sra._nair_abel_de_almeida_lila_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7138/min._silencio_sra._nair_abel_de_almeida_lila_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento da Sra. Nair Abel de Almeida (Lila).</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz, Adilson de Jesus Casagrande, Ana Paula Melo dos Santos, Marcelo Tuani, Pascoal Laturrague, Roselene Maria de Souza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7149/requerimento_urgencia_pl_45x25.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7149/requerimento_urgencia_pl_45x25.pdf</t>
   </si>
   <si>
     <t>Urgência especial ao Projeto de Lei nº 45/2025</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7151/jose_calil_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7151/jose_calil_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito minuto de silêncio pelo falecimento do senhor José Abdo Calil.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7162/merchiades_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7162/merchiades_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Sr. Merchiades Rodrigues Araújo.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7186/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7186/requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações para a SANTA CASA DE MISERICÓRIDA DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7193/retirada_requerimento_91.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7193/retirada_requerimento_91.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO REQUERIMENTO Nº 91/2025</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>Marcelo Tuani, Adilson de Jesus Casagrande, Luís Antônio Gutierre Ruiz, Luís Henrique de Oliveira Diniz, Pascoal Laturrague, Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7194/req_urgencia_especial_pdl_36x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7194/req_urgencia_especial_pdl_36x2025.pdf</t>
   </si>
   <si>
     <t>Urgência especial ao PDL 36/2025</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7239/assinado__ze_padeiro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7239/assinado__ze_padeiro.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Sr.  José Thomé, o conhecido Zé Padeiro.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7241/req_urgencia_especial__pl_49x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7241/req_urgencia_especial__pl_49x2025.pdf</t>
   </si>
   <si>
     <t>Solicita Urgência Especial ao Projeto de Lei nº 49/2025</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7252/minuto_de_silencio_oliviotrentin_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7252/minuto_de_silencio_oliviotrentin_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio pelo falecimento do Sr. Olivio Trentin.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7318/req_urgencia_especial_pl_55-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7318/req_urgencia_especial_pl_55-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Urgência Especial ao Projeto de Lei nº 55/2025.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7319/req_urgencia_especial_plc_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7319/req_urgencia_especial_plc_05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Urgência Especial ao Projeto de Lei Complementar nº 05/2025.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7320/req_urgencia_especial_plc_06-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7320/req_urgencia_especial_plc_06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Urgência Especial ao Projeto de Lei Complementar nº 06/2025.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7338/req.emenda_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7338/req.emenda_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro informações acerca da emenda impositiva, no exercício de 2024.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6457/sub_juntado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6457/sub_juntado.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 3/2025 - INSTITUI O PROGRAMA DO RESTAURANTE POPULAR “SABOR DA VIDA” NO MUNICÍPIO DE PORTO FELIZ, PARA O FORNECIMENTO DE REFEIÇÕES COMPLETAS E SAUDÁVEIS POR UM VALOR ACESSÍVEL AOS MAIS VULNERÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6578/substitutivo_1_ao_pl_12_-_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6578/substitutivo_1_ao_pl_12_-_2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 12/2025 - DISPÕE SOBRE DESAFETAÇÃO DE AREA COM REVERSÃO AO PATRIMONIO DO MUNICIPIO, AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6579/substitutivo_1_ao_pl_13_-_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6579/substitutivo_1_ao_pl_13_-_2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 13/2025 - DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6683/sub_1_ao_pl_21.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6683/sub_1_ao_pl_21.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 1 AO PROJETO DE LEI N° 21/2025 - INSTITUI, NO MUNICÍPIO DE PORTO FELIZ, O BANCO DE RAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7013/substitutivo_projeto_33.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7013/substitutivo_projeto_33.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 33/2025 – INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, A "SEMANA MUNICIPAL DE COMBATE A ADULTIZAÇÃO, EXPLORAÇÃO E A SEXUALIZAÇÃO PRECOCE DE CRIANÇAS E A ADOLESCENTES NAS REDES SOCIAIS", A SER CELEBRADA NA SEGUNDA SEMANA DE AGOSTO.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/ilovepdf_merged.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI 32/2025 - AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7056/sub_pl_35-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7056/sub_pl_35-2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 35/2025 - DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 5996/2025 QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCÍCIO DE 2026 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7110/substitutivo_ppa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7110/substitutivo_ppa.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 36/2025 - DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7191/sub_pl_41-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7191/sub_pl_41-2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 41 - INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7272/of_342-2025_-_camara_substitutivo_ao_projeto_de_lei_54_-_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7272/of_342-2025_-_camara_substitutivo_ao_projeto_de_lei_54_-_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 54/2025 - DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO PORTAL VILLE CAMBUÍ.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7273/projeto_de_lei_-_estrada_do_mumu_c_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7273/projeto_de_lei_-_estrada_do_mumu_c_assinado.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 48/2025 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7285/substitutivo_jose_rezek.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7285/substitutivo_jose_rezek.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE  DECRETO LEGISLATIVO Nº 37/2025 - OUTORGA O TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR JOSÉ RICARDO REZEK.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6563/emenda_lei_crystal_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6563/emenda_lei_crystal_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI Nº 11/2025 – TRANSFTORMA PARÁGRAFO ÚNICO EM §1º E ACRESCENTA §2º NO ARTIGO 1º DO PROJETO DE LEI Nº 11/2025</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/emenda_-_subs_bom_prato_-_jul25_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/emenda_-_subs_bom_prato_-_jul25_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO  SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 03/2025 - INSTITUI O PROGRAMA DO RESTAURANTE POPULAR “SABOR DA VIDA” NO MUNICÍPIO DE PORTO FELIZ, PARA O FORNECIMENTO DE REFEIÇÕES COMPLETAS E SAUDÁVEIS POR UM VALOR ACESSÍVEL AOS MAIS VULNERÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7146/emenda_projeto_-_dinheiro_nas_escolas_-_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7146/emenda_projeto_-_dinheiro_nas_escolas_-_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO AO PROJETO DE LEI Nº 41/2025 - INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7238/emenda_substi_-_dinheiro_nas_escolas_-_nov2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7238/emenda_substi_-_dinheiro_nas_escolas_-_nov2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 41/2025 - INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7165/emendas_2025_finalizada_atual_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7165/emendas_2025_finalizada_atual_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 01/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7166/emenda_impositiva_n_02-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7166/emenda_impositiva_n_02-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 02/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7167/emenda_impositiva_n_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7167/emenda_impositiva_n_03-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 03/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7168/emenda_impositiva_odelio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7168/emenda_impositiva_odelio_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 04/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7169/emenda_impositiva_2025_-_paulo_benedetti_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7169/emenda_impositiva_2025_-_paulo_benedetti_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 05/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7170/emendas_2025_final_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7170/emendas_2025_final_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 06/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7171/emenda_impositiva_-_dr_andre_-_out2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7171/emenda_impositiva_-_dr_andre_-_out2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 07/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7172/emendas_impositivas_pdf_1_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7172/emendas_impositivas_pdf_1_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 08/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7173/emendas_impositivas_teko_2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7173/emendas_impositivas_teko_2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 09/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7174/emendaimpositiva_vermarcelotuani_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7174/emendaimpositiva_vermarcelotuani_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 10/2025 AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6447/parecer_ccj_pr01-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6447/parecer_ccj_pr01-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE RESOLUÇÃO Nº 01/2025</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6448/parecer_ccj_pl02-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6448/parecer_ccj_pl02-2025.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 02/2025</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6482/parecer_ccj_pl_05_25.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6482/parecer_ccj_pl_05_25.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 05/2025</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6483/parecer_ccj_pl_04_25.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6483/parecer_ccj_pl_04_25.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 04/2025</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6509/parecer_ccjr_0625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6509/parecer_ccjr_0625.pdf</t>
   </si>
   <si>
     <t>Parecer contrário ao Projeto de Lei nº 06/2025</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6554/parecer_ccjr_pl0925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6554/parecer_ccjr_pl0925.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 09/2025</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6555/parecer_ccjr_pl1025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6555/parecer_ccjr_pl1025.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 10/2025</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6556/parecer_ccjr_pl1125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6556/parecer_ccjr_pl1125.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 11/2025</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/parecer_ccjr_pl1525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/parecer_ccjr_pl1525.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Lei nº 15/2025</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/parecer_ccjr_emenda1pl1125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/parecer_ccjr_emenda1pl1125.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR à Emenda nº 01 ao Projeto de Lei nº 11/2025</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/parecerccjr_subst1_pl1225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/parecerccjr_subst1_pl1225.pdf</t>
   </si>
   <si>
     <t>Parecer ao Substitutivo nº 1 ao Projeto de Lei nº 12/2025</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/parecerccjr_subst1_pl1325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/parecerccjr_subst1_pl1325.pdf</t>
   </si>
   <si>
     <t>Parecer ao Substitutivo nº 1 ao Projeto de Lei nº 13/2025</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_ccjr_pl20-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_ccjr_pl20-2025.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 20/2025</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6681/enviando_por_email_parecer_ccjr_pr0225_28129_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6681/enviando_por_email_parecer_ccjr_pr0225_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 02/2025.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6698/parecer_ccjr_pl222025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6698/parecer_ccjr_pl222025.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 22/2025 que “Autoriza o Poder Executivo a realizar a abertura de crédito adicional suplementar e especial no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6726/parecerpl2525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6726/parecerpl2525.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 25/2025.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6727/parecerpdl0125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6727/parecerpdl0125.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE DECRETO LEGISLATIVO Nº 01/2025.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_ccj_pl_24x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_ccj_pl_24x2025.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 24/2025.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6729/parecerpl2625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6729/parecerpl2625.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 26/2025</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6751/parecer_ccjr_pl2725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6751/parecer_ccjr_pl2725.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Lei nº 27/2025</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6824/parecerccjrpdl0225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6824/parecerccjrpdl0225.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 02/2025</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6825/pdl0325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6825/pdl0325.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 03/2025</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6827/parecer_ccjr_pdl0425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6827/parecer_ccjr_pdl0425.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 04/2025</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6828/parecer_ccjr_pdl0525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6828/parecer_ccjr_pdl0525.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 05/2025</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_ccjr_pl2925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_ccjr_pl2925.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Lei nº 29/2025</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6842/parecer_ccjr_0625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6842/parecer_ccjr_0625.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 06/2025</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_ccjr_0725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_ccjr_0725.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 07/2025</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_ccjr_0825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_ccjr_0825.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 08/2025</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_ccjr_0925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_ccjr_0925.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 09/2025</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6882/parecer_ccjr_pdl1325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6882/parecer_ccjr_pdl1325.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 13/2025</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6883/parecer_ccjr_pdl1025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6883/parecer_ccjr_pdl1025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 10/2025</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6884/parecer_ccjr_pdl1125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6884/parecer_ccjr_pdl1125.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 11/2025</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6885/parecer_ccjr_pdl1225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6885/parecer_ccjr_pdl1225.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 12/2025</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6886/parecer_ccjr_pdl1425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6886/parecer_ccjr_pdl1425.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 14/2025</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6887/parecer_ccjr_pdl1525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6887/parecer_ccjr_pdl1525.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 15/2025</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6888/parecer_ccjr_pdl1625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6888/parecer_ccjr_pdl1625.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 16/2025</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6889/parecer_ccjr_pdl1725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6889/parecer_ccjr_pdl1725.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 17/2025</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6890/parecer_ccjr_pdl1825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6890/parecer_ccjr_pdl1825.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 18/2025</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6891/parecer_ccjr_pdl1925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6891/parecer_ccjr_pdl1925.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 19/2025</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6892/parecer_ccjr_pdl2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6892/parecer_ccjr_pdl2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 20/2025</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6893/parecer_ccjr_pdl2125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6893/parecer_ccjr_pdl2125.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 21/2025</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6894/parecer_ccjr_pdl2225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6894/parecer_ccjr_pdl2225.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 22/2025</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6895/parecer_ccjr_pdl2325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6895/parecer_ccjr_pdl2325.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 23/2025</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6896/parecer_ccjr_pdl2425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6896/parecer_ccjr_pdl2425.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 24/2025</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6897/parecer_ccjr_pdl2525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6897/parecer_ccjr_pdl2525.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 25/2025</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6898/parecer_ccjr_pdl2625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6898/parecer_ccjr_pdl2625.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 26/2025</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_ccj_-_pdl_27x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_ccj_-_pdl_27x2025.pdf</t>
   </si>
   <si>
     <t>Parecer ref. ao PDL 27X2025</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_ccj_-_pdl_28x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_ccj_-_pdl_28x2025.pdf</t>
   </si>
   <si>
     <t>Parecer ref. ao PDL 28X2025</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_ccj_-_pdl_29x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_ccj_-_pdl_29x2025.pdf</t>
   </si>
   <si>
     <t>Parecer ref. ao PDL 29X2025</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6938/parecer_ccjr_pdl3025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6938/parecer_ccjr_pdl3025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Decreto Legislativo nº 30/2025</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_ccjr_pdl3125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_ccjr_pdl3125.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Decreto Legislativo nº 31/2025</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_ccjr_pdl3225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_ccjr_pdl3225.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Decreto Legislativo nº 32/2025</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_ccjr_pdl3325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_ccjr_pdl3325.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Decreto Legislativo nº 33/2025</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6975/parecer_ccjr_pdl3425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6975/parecer_ccjr_pdl3425.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Decreto Legislativo nº 34/2025</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/parecer_ccjr_pl3025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/parecer_ccjr_pl3025.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 30/2025</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7020/parecer_pl_31_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7020/parecer_pl_31_2025.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 31/2025</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7034/parecer_ccjr_sub1pl3225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7034/parecer_ccjr_sub1pl3225.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Substitutivo nº 01 Projeto de Lei nº 32/2025</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7035/parecer_ccjr_pl3425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7035/parecer_ccjr_pl3425.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação sobre o Projeto de Lei nº 34/2025</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7048/parecerccjr_sub1pl3325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7048/parecerccjr_sub1pl3325.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Substitutivo nº 01 ao Projeto de Lei nº 33/2025</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7049/parecerccjr_pdl3525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7049/parecerccjr_pdl3525.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Decreto Legislativo nº 35/2025</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7077/parecerccj_pl3825_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7077/parecerccj_pl3825_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 38/2025</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7096/parecerccj_pl3725_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7096/parecerccj_pl3725_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao PL nº 37/2025</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7097/parecerccj_plc0325_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7097/parecerccj_plc0325_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PLC nº 03/2025</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7099/parecerccj_plc0425_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7099/parecerccj_plc0425_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao PLC nº 04/2025</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7117/parecerccj_pl3925_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7117/parecerccj_pl3925_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao PL nº 39/2025</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7126/parecerccj_pl4225_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7126/parecerccj_pl4225_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PL nº 42/2025</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7131/parecerccj_pl4025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7131/parecerccj_pl4025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao PL nº 40/2025</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7148/parecerccj_pl4325_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7148/parecerccj_pl4325_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Lei 43/2025</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
-    <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7195/parecer_justica_pdl_36x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7195/parecer_justica_pdl_36x2025.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 36/2025</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7200/parecerccj_pl4625_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7200/parecerccj_pl4625_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei 46/2025</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7232/parecerccj_sub1pl4125_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7232/parecerccj_sub1pl4125_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Substitutivo nº 01 Projeto de Lei 41/2025</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7233/parecerccj_pl4725_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7233/parecerccj_pl4725_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei 47/2025</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7253/parecerccj_pl4825_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7253/parecerccj_pl4825_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PL nº 48/2025</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7283/parecerccj_plc0525_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7283/parecerccj_plc0525_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Lei Complementar nº 05/2025</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7284/parecerccj_rejeicao_emenda01aosub01pl4125_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7284/parecerccj_rejeicao_emenda01aosub01pl4125_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR À EMENDA Nº 1 AO SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 41/2025 - INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7295/parecerccj_pl5025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7295/parecerccj_pl5025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR ao Projeto de Lei nº 50/2025</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7296/parecerccj_pl5325_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7296/parecerccj_pl5325_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 53/2025</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7297/parecerccj_pl5125_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7297/parecerccj_pl5125_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 51/2025</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7298/parecerccj_pl5225_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7298/parecerccj_pl5225_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Projeto de Lei nº 52/2025</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7299/parecerccj_sub1pl5425_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7299/parecerccj_sub1pl5425_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Substitutivo nº 01 ao Projeto de Lei nº 54/2025</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7316/ccjr_-_parecer_ao_plc_06-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7316/ccjr_-_parecer_ao_plc_06-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI COMPLEMENTAR 06/2025</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7321/ccjr_-_parecer_ao_pl_55-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7321/ccjr_-_parecer_ao_pl_55-2025.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 55/2025</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7325/parecerccj_sub01pl4825_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7325/parecerccj_sub01pl4825_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Substitutivo nº 01 Projeto de Lei nº 48/2025</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7328/parecerccj_sub01pdl3725_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7328/parecerccj_sub01pdl3725_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Substitutivo nº 01 ao Projeto de Decreto Legislativo nº 37/2025</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6461/dezembro_vermelho_-_parecer.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6461/dezembro_vermelho_-_parecer.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 04/2025 - "institui e inclui no calendário oficial do município de Porto-Feliz, o “Dezembro Vermelho”: mês de prevenção ao HIV/AIDS e outras infecções sexualmente transmissíveis”, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6476/parecer_02-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6476/parecer_02-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 03/2025</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>CECSDC - COMISSÃO DE EDUCAÇÃO, CULTURA, SAÚDE E DEFESA DA CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6500/parecer_comissao_ed._cult._saude_e_defesa_da_cid..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6500/parecer_comissao_ed._cult._saude_e_defesa_da_cid..pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI N° 06/2025 — DISPÕE SOBRE A DIVULGAÇÃO MENSAL DOS CASOS DE DENGUE CONSTATADOS NO MUNICÍPIO DE PORTOFELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6603/parecer_projeto_queimaduras.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6603/parecer_projeto_queimaduras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 15/2025 - "institui e inclui no calendário oficial do município de Porto-Feliz, o “Dia Municipal de Combate e Prevenção de Queimaduras".</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7004/sabor_da_vida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7004/sabor_da_vida.pdf</t>
   </si>
   <si>
     <t>Parecer sobre a emenda nº 01 ao substitutivo nº 01 ao Projeto de Lei nº 03/2025 - institui o programa do restaurante popular "Sabor da Vida!"</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7210/scan2025-11-10_140808.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7210/scan2025-11-10_140808.pdf</t>
   </si>
   <si>
     <t>PARECER DO SUBSTITUTIVO N° 1 AO PROJETO DE LEI N° 41/2025 - INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7315/parecer_sobre_projeto_de_lei_complementar_n_052025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7315/parecer_sobre_projeto_de_lei_complementar_n_052025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PROJETO DE LEI COMPLEMENTAR N° 05/2025 - DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CARGOS DE PROVI_x0002_MENTO EFETIVO E PARA FUNÇÕES GRATIFICADAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7323/parecer_sobre_o_projeto_de_lei_n__53-2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7323/parecer_sobre_o_projeto_de_lei_n__53-2025_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI N° 53/2025 - ALTERA A LEI N° 4.490 DE 18 DE JULHO DE 2007 QUE DISPÕE SOBRE ESTÁGIO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7327/parecer_sobre_o_projeto_de_lei_n__52-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7327/parecer_sobre_o_projeto_de_lei_n__52-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI N° 52/2025 - PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL N° 5400/2015.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6454/parecer_proj_resolucao_1-2025.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6454/parecer_proj_resolucao_1-2025.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE RESOLUÇÃO Nº 1/2025</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6455/parecer_proj_lei__2-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6455/parecer_proj_lei__2-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 2/2025</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6485/parecer_cfo_pl_no_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6485/parecer_cfo_pl_no_05-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 05/2025</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/cfo_-_projeto_de_lei_n_09-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/cfo_-_projeto_de_lei_n_09-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 09/2025</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6570/cfo_-_projeto_de_lei_n_10-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6570/cfo_-_projeto_de_lei_n_10-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 10/2025</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6571/cfo_-_projeto_de_lei_n_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6571/cfo_-_projeto_de_lei_n_11-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 11/2025</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6572/cfo_-_projeto_de_lei_n_12-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6572/cfo_-_projeto_de_lei_n_12-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 12/2025</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/cfo_-_emenda_1-2025_ao_pl_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/cfo_-_emenda_1-2025_ao_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE A EMENDA Nº 01-2025 AO PL 11-2025</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_projeto_12.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_projeto_12.pdf</t>
   </si>
   <si>
     <t>PARECER REFERENTE AO SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 12/2025 QUE DISPÕE SOBRE DESAFETAÇÃO DE AREA COM REVERSÃO AO PATRIMONIO DO MUNICIPIO, AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_projeto_13.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_projeto_13.pdf</t>
   </si>
   <si>
     <t>PARECER REFERENTE AO SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 13/2025 QUE DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_financas_pl_19.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_financas_pl_19.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao PROJETO DE LEI Nº 19/2025 – “DISPÕE SOBRE DOAÇÃO DE MATERIAL BÉLICO – ARMAS DE FOGO AOS MUNICÍPIOS DE RAFARD/SP, TIETÊ/SP E SALTO DE PIRAPORA/SP”</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6653/parecer_financas_e_orcamento_-_pl_20.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6653/parecer_financas_e_orcamento_-_pl_20.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o PROJETO DE LEI Nº 20/2025 – “INSTITUI O PROJETO GUARDIÃ MARIA DA PENHA NO MUNICÍPIO DE PORTO FELIZ”</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6697/doc-20250508-wa0022.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6697/doc-20250508-wa0022.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento sobre PL 22/2025</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6733/26.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6733/26.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Finanças e Orçamento referente ao PL 26/2025.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6734/1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6734/1.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Finanças e Orçamento referente ao PDL 01/2025.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6755/parecer_comissao_financas_pl_27.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6755/parecer_comissao_financas_pl_27.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento referente ao PL 27.2025</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_comissao_financas_pl_23.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_comissao_financas_pl_23.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento referente ao PL 23/2025.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6819/parecer_financas_pdl_03.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6819/parecer_financas_pdl_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento referente ao PDL 03.2025</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6820/parecer_financas_pdl_02.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6820/parecer_financas_pdl_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento referente ao PDL 02.2025</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_financas_pdl_06.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_financas_pdl_06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO REFERENTE AO PDL 06.2025.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6850/parecer_financas_pdl_04.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6850/parecer_financas_pdl_04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO REFERENTE AO PDL 04.2025.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6851/parecer_financas_pdl_05.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6851/parecer_financas_pdl_05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO REFERENTE AO PDL 05.2025.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6852/parecer_financas_pdl_07.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6852/parecer_financas_pdl_07.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO REFERENTE AO PDL 07.2025.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6853/parecer_financas_pdl_08.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6853/parecer_financas_pdl_08.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO REFERENTE AO PDL 08.2025.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6865/parecer_financas_pl_29.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6865/parecer_financas_pl_29.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento referente ao PL 29/2025.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6906/parecer_financas_pdl_28.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6906/parecer_financas_pdl_28.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 28.2025</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6907/parecer_financas_pdl_09.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6907/parecer_financas_pdl_09.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 09.2025</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6908/parecer_financas_pdl_10.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6908/parecer_financas_pdl_10.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 10.2025</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6909/parecer_financas_pdl_17.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6909/parecer_financas_pdl_17.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 17.2025</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6910/parecer_financas_pdl_19.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6910/parecer_financas_pdl_19.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 19.2025</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6911/parecer_financas_pdl_11.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6911/parecer_financas_pdl_11.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 11.2025</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6912/parecer_financas_pdl_18.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6912/parecer_financas_pdl_18.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 18.2025</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6913/parecer_financas_pdl_20.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6913/parecer_financas_pdl_20.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 20.2025</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6914/parecer_financas_pdl_29.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6914/parecer_financas_pdl_29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 29.2025</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6915/parecer_financas_pdl_12.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6915/parecer_financas_pdl_12.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 12.2025</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6916/parecer_financas_pdl_21.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6916/parecer_financas_pdl_21.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 21.2025</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6917/parecer_financas_pdl_13.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6917/parecer_financas_pdl_13.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 13.2025</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6918/parecer_financas_pdl_22.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6918/parecer_financas_pdl_22.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 22.2025</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6919/parecer_financas_pdl_14.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6919/parecer_financas_pdl_14.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 14.2025</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6920/parecer_financas_pdl_23.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6920/parecer_financas_pdl_23.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 23.2025</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6921/parecer_financas_pdl_24.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6921/parecer_financas_pdl_24.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 24.2025</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6922/parecer_financas_pdl_15.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6922/parecer_financas_pdl_15.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 15.2025</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6923/parecer_financas_pdl_16.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6923/parecer_financas_pdl_16.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 16.2025</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6924/parecer_financas_pdl_25.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6924/parecer_financas_pdl_25.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 25.2025</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6925/parecer_financas_pdl_26.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6925/parecer_financas_pdl_26.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 26.2025</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6926/parecer_financas_pdl_27.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6926/parecer_financas_pdl_27.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 27.2025</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6957/parecer_financas_pdl_30.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6957/parecer_financas_pdl_30.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 30.2025</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6958/parecer_financas_pl_30.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6958/parecer_financas_pl_30.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE AO PL 30/2025.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6959/parecer_financas_pdl_31.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6959/parecer_financas_pdl_31.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 31.2025</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6960/parecer_financas_pdl_32.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6960/parecer_financas_pdl_32.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 32.2025</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/parecer_financas_pdl_33.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/parecer_financas_pdl_33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 33.2025</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/parecer_financas_pdl_34.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/parecer_financas_pdl_34.2025.pdf</t>
   </si>
   <si>
     <t>PARECER FINANÇAS E ORÇAMENTO REFERENTE AO PDL 34.2025</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7014/parecer_financas_pl_31.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7014/parecer_financas_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE AO PL 31/2025.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7015/parecer_financas_pdl_35.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7015/parecer_financas_pdl_35.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE AO PDL 35/2025.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7016/parecer_financas_pl_32.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7016/parecer_financas_pl_32.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE AO PL 32/2025.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7017/parecer_financas_emenda_no_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7017/parecer_financas_emenda_no_1.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE A EMENDA Nº 1 AO SUBSTITUTIVO Nº 1 AO PL 03/2025.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7018/parecer_financas_pl_33.2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7018/parecer_financas_pl_33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER COMISSÃO FINANÇAS E ORÇAMENTO REFERENTE AO PL 33/2025.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7031/cfo_subs_01_pl_32.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7031/cfo_subs_01_pl_32.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo n° 1 do PL 32/2025</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7032/cfo_subs_01_pl_33.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7032/cfo_subs_01_pl_33.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo n° 1 ao PL 33/2025.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7033/cfo_pl_34.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7033/cfo_pl_34.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao PL 34/2025</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7080/parecer_financas_pl_38.2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7080/parecer_financas_pl_38.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao PL 38/2025</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7091/parecer_financas_subst_1_ao_pl_35.2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7091/parecer_financas_subst_1_ao_pl_35.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças referente ao Substitutivo N° 1 ao PL 35/2025</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7095/parecer_financas_pl_37.2025_-_sindrome_pitthopkins_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7095/parecer_financas_pl_37.2025_-_sindrome_pitthopkins_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PL 37/2025</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7098/parecer_financas_plc_04.2025_-_progressao_vertical_gcm_assinado-1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7098/parecer_financas_plc_04.2025_-_progressao_vertical_gcm_assinado-1.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PLC 04/2025</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7100/parecer_financas_plc_03.2025_-_ad._periculosidade_agentes_transito_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7100/parecer_financas_plc_03.2025_-_ad._periculosidade_agentes_transito_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PLC 03/2025</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7118/parecer_comissao_financas_pl_39.2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7118/parecer_comissao_financas_pl_39.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças referente ao PL 39/2025.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7127/parecer_financas_pl_40.2025_-_agosto_branco_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7127/parecer_financas_pl_40.2025_-_agosto_branco_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças referente ao PL 40/2025</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7128/parecer_financas_pl_42.2025_-_abertura_credito_suplementar_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7128/parecer_financas_pl_42.2025_-_abertura_credito_suplementar_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças referente ao PL 42/2025</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7147/parecer_financas_pl_43.2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7147/parecer_financas_pl_43.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças referente ao PL 43/2025.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7225/parecer-substitutivo-1-ao-pl-412025-dinheiro-direto-escolas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7225/parecer-substitutivo-1-ao-pl-412025-dinheiro-direto-escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento Substitutivo nº 1 ao PL 41/2025</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7226/parecer-pl-48.2025-denominacao-via-publica_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7226/parecer-pl-48.2025-denominacao-via-publica_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao PL 48/2025</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7227/parecer-pl-442025-receitas-despesas-e-emendas-impositivas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7227/parecer-pl-442025-receitas-despesas-e-emendas-impositivas_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao PL 44/2025</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7228/parecer_substitutivo_1_ao_pl_36.2025_-plano_plurianual_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7228/parecer_substitutivo_1_ao_pl_36.2025_-plano_plurianual_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento Substitutivo nº 1 ao PL 36/2025</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7237/parecer_pl_47.2025_-_credito_suplementar_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7237/parecer_pl_47.2025_-_credito_suplementar_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente PL 47/2025</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7277/parecer_emenda_1_ao_substitutivo_1_pl_dinheiro_direto_escolas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7277/parecer_emenda_1_ao_substitutivo_1_pl_dinheiro_direto_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente a Emenda n° 1 ao Substitutivo 1 ao PL 41/2025</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7300/parecer_pl_51.2025_-_credito_adicional_especial_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7300/parecer_pl_51.2025_-_credito_adicional_especial_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PL 51/2025</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7301/parecer_pl_53.2025___altera_a_lei_n__4.490_de_18_de_julho_de_2007_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7301/parecer_pl_53.2025___altera_a_lei_n__4.490_de_18_de_julho_de_2007_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PL 53/2025</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7302/parecer_plc_05.2025_-_criacao_cargos_confianca_secretaria_de_educacao_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7302/parecer_plc_05.2025_-_criacao_cargos_confianca_secretaria_de_educacao_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PLC 5/2025</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7303/parecer_plc_06.2025_-_alteracoes_artigos_3_e_4_da_lc_no_260_de_23.10.2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7303/parecer_plc_06.2025_-_alteracoes_artigos_3_e_4_da_lc_no_260_de_23.10.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PLC 06/2025</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7304/parecer_pl_52.2025___prorroga_a_vigencia_do_plano_municipal_de_educacao_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7304/parecer_pl_52.2025___prorroga_a_vigencia_do_plano_municipal_de_educacao_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PL 52/2025</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7305/parecer_substitutivo_1_ao_pl_48.2025_-_denominacao_via_publica_estrada_do_mumu_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7305/parecer_substitutivo_1_ao_pl_48.2025_-_denominacao_via_publica_estrada_do_mumu_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao SUBSTITUTIVO 1 AO PL 48/2025</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7306/parecer_substitutivo_1_ao_pl_54.2025___nome_ruas_portal_ville_cambui_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7306/parecer_substitutivo_1_ao_pl_54.2025___nome_ruas_portal_ville_cambui_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao SUBSTITUTIVO 1 AO PL 54/2025</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7317/cfo_-_parecer_ao_pl_55-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7317/cfo_-_parecer_ao_pl_55-2025.pdf</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7331/parecer_substitutivo_1_ao_pdl_37.2025_-_cidadao_honorario_jose_ricardo_rezek_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7331/parecer_substitutivo_1_ao_pdl_37.2025_-_cidadao_honorario_jose_ricardo_rezek_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao Substitutivo 1 ao PDL 37/2025</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7342/parecer_plc_07.2025_-_alteracoes_na_lei_complementar_no_135_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7342/parecer_plc_07.2025_-_alteracoes_na_lei_complementar_no_135_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças referente ao PLC 07/2025.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão Obras, Serv.Publ., At.Priv. M.Amb</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6474/parecer_comissao_de_obras_-_pl_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6474/parecer_comissao_de_obras_-_pl_05-2025.pdf</t>
   </si>
   <si>
     <t>Parecer COSPAPMA referente ao Projeto de Lei 05/2025.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6553/parecer_comissao_de_obras_-_pl_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6553/parecer_comissao_de_obras_-_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Parecer COSPAPMA referente ao Projeto de Lei 11/2025.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6582/parecer_-_emenda_01-2025_pl11_de_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6582/parecer_-_emenda_01-2025_pl11_de_2025.pdf</t>
   </si>
   <si>
     <t>Parecer COSPAPMA referente a Emenda 01 de 2025 (PL 11 de 2025).</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_pl_20-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_pl_20-2025.pdf</t>
   </si>
   <si>
     <t>Parecer COSPAPMA referente ao Projeto de Lei 20/2025.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6754/parecer_comissao_cospapma_-_pl_27-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6754/parecer_comissao_cospapma_-_pl_27-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Atividade Privada e Meio Ambiente referente ao PL 27-2025.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6823/parecer_comissao_de_obras_-_pl_29-2025_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6823/parecer_comissao_de_obras_-_pl_29-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão COSPAPMA referente ao PL 29/2025.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7029/parecer_obras_34_25_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7029/parecer_obras_34_25_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO A RESPEITO DO PROJETO DE LEI Nº 34/2025</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7326/parecer_obras_05_12_cambui_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7326/parecer_obras_05_12_cambui_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer COSPAPMA referente ao Projeto de Lei 54/2025.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>PROCURADORIA JURÍDICA - PROCJUR</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6420/parecer_juridico_01-2025_pr_01-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6420/parecer_juridico_01-2025_pr_01-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2025 que “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA/LEGISLATIVA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6432/parecer_juridico_no_02_-_servidores_-_camara_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6432/parecer_juridico_no_02_-_servidores_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 02/2025 que dispõe sobre gratificação, titulação e tabela de referencias salariais concedida aos servidores da Câmara Municipal de Porto Feliz, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6439/parecer_juridico_no_03_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6439/parecer_juridico_no_03_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº 04/2025 que "institui e inclui no calendário oficial do Município de Porto Feliz, o Dezembro Vermelho: mês de prevenção ao HIV/AIDS e outras infecções sexualmente transmissíveis.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6471/parecer_juridico_04-2025_-_pl_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6471/parecer_juridico_04-2025_-_pl_05-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025 que “DISPÕE SOBRE A AUTORIZAÇÃO DO DESDOBRO DE LOTES NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6481/parecer_juridico_05-2025_-_subst._01_ao_pl_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6481/parecer_juridico_05-2025_-_subst._01_ao_pl_03-2025.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 03/2025 que “INSTITUI O PROGRAMA DO RESTAURANTE POPULAR “SABOR DA VIDA” NO MUNICÍPIO DE PORTO FELIZ, PARA O FORNECIMENTO DE REFEIÇÕES COMPLETAS E SAUDÁVEIS POR UM VALOR ACESSÍVEL AOS MAIS VULNERÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6497/parecer_juridico_no_06_-_publicidade_-_dengue_-_executivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6497/parecer_juridico_no_06_-_publicidade_-_dengue_-_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 06/2025 que dispõe sobre a divulgação mensal dos casos de dengue constatados no Município de Porto Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6525/parecer_juridico_no_07_-_vicio_de_iniciativa_-_poder_executivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6525/parecer_juridico_no_07_-_vicio_de_iniciativa_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 08/2025 que altera a Lei Municipal nº 5.586, de 21 de novembro de 2017, para incluir o artigo 2-A, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6532/parecer_juridico_08-2025_-_pl_09-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6532/parecer_juridico_08-2025_-_pl_09-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2025 que “DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ADVINDA DO GOVERNO ESTADUAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À CIDADE DOS VELHINHOS DE PORTO FELIZ – PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_juridico_09-2025_-_pl_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_juridico_09-2025_-_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025 que “DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MÉDICO VETERINÁRIO 24 HORAS EM CLÍNICAS VETERINÁRIAS QUE OFERECEM ATENDIMENTO ININTERRUPTO NO MUNICÍPIO DE PORTO FELIZ, DENOMINADA LEI  CRYSTAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6547/parecer_juridico_no_09_-_repasse_-_governo_estadual_-_apae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6547/parecer_juridico_no_09_-_repasse_-_governo_estadual_-_apae.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 10/2025 que dispõe sobre o repasse de subvenção social através de termo de colaboração à associação de pais e amigos dos excepcionais - APAE - para o exercício de 2025, é dá outras providências.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6552/parecer_juridico_11-2025_-_pl_07-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6552/parecer_juridico_11-2025_-_pl_07-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2025 que “DISPÕE SOBRE O ATENDIMENTO HUMANIZADO ÀS PARTURIENTES DE NATIMORTO E ÓBITO FETAL NO MUNICÍPIO DE PORTO FELIZ”.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6566/parecer_juridico_12-2025_-_pl_15-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6566/parecer_juridico_12-2025_-_pl_15-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2025 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O “DIA MUNICIPAL DE COMBATE E PREVENÇÃO DE QUEIMADURAS”, A SER CELEBRADO ANUALMENTE NO DIA 06 DE JUNHO".</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6567/parecer_juridico_13-2025_-_pl_13-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6567/parecer_juridico_13-2025_-_pl_13-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2025 que “DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6573/parecer_juridico_no_14_-_desafetacao_de_viario_-_permuta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6573/parecer_juridico_no_14_-_desafetacao_de_viario_-_permuta.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 12/2025 que dispõe sobre desafetação de área com reversão ao patrimônio do Município, autoriza permuta, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6587/parecer_juridico_15-2025_-_emenda_01_ao_pl_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6587/parecer_juridico_15-2025_-_emenda_01_ao_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 11/2025 que DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MÉDICO VETERINÁRIO 24 HORAS EM CLÍNICAS VETERINÁRIAS QUE OFERECEM ATENDIMENTO ININTERRUPTO NO MUNICÍPIO DE PORTO FELIZ, DENOMINADA LEI CRYSTAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/parecer_juridico_16-2025_-_substitutivo_01_ao_pl_13-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/parecer_juridico_16-2025_-_substitutivo_01_ao_pl_13-2025.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 13/2025 que “DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/parecer_juridico_no_17_-_desafetacao_de_viario_-_permuta_-_substitutivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/parecer_juridico_no_17_-_desafetacao_de_viario_-_permuta_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 12/2025 que dispõe sobre a desafetação de área com a reversão ao patrimônio do Município, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/parecer_juridico_18-2025_-_pl_19-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/parecer_juridico_18-2025_-_pl_19-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2025 que “DISPÕE SOBRE DOAÇÃO DE MATERIAL BÉLICO – ARMAS DE FOGO AOS MUNICÍPIOS DE RAFARD/SP, TIETÊ/SP E SALTO DE PIRAPORA/SP”.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6640/parecer_juridico_no_19_-_guardiao_maria_da_penha_-_iniciativa_-_executivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6640/parecer_juridico_no_19_-_guardiao_maria_da_penha_-_iniciativa_-_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 20/2025 que institui o Projeto Guardiã Maria da Penha no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6660/parecer_juridico_no_20_-_alteracao_-_regimento_interno.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6660/parecer_juridico_no_20_-_alteracao_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Resolução nº 02/2025 que da nova redação aos artigos 195, 197 e 203 da Resolução nº 294, de 21 de novembro de 2012, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6694/parecer_juridico_no_21_-_credito_adicional_-_suplementar_e_especial_-_superavit.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6694/parecer_juridico_no_21_-_credito_adicional_-_suplementar_e_especial_-_superavit.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 22/2025 que autoriza o Poder Executivo a realizar a abertura de Crédito Adicional suplementar e especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6700/parecer_juridico_no_22_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6700/parecer_juridico_no_22_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 24/2025 que institui e inclui no calendário oficial do Município de Porto Feliz o "Dia Municipal de Combate e Prevenção de Queimaduras", a ser celebrado anualmente no dia 06 de Junho.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6702/parecer_juridico_23-2025_-_subst._01_ao_pl_21-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6702/parecer_juridico_23-2025_-_subst._01_ao_pl_21-2025.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 21/2025 que “INSTITUI, NO MUNICÍPIO DE PORTO FELIZ, O BANCO DE RAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6703/parecer_juridico_24-2025_-_pdl_01-2025_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6703/parecer_juridico_24-2025_-_pdl_01-2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 01/2025 que “OUTORGA HONRARIA “TALENTO JOVEM” A ALICE BATISTA”.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6714/parecer_juridico_25-2025_-_pl_25-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6714/parecer_juridico_25-2025_-_pl_25-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2025 que “DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_juridico_no_26_-_denominacao_de_predio_publico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_juridico_no_26_-_denominacao_de_predio_publico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 26/2025 que dispõe sobre denominação de quadra no bairro Vila América, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_juridico_27-2025_-_pl_27-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_juridico_27-2025_-_pl_27-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2025 que “DISPÕE SOBRE AS PENALIDADES PELA PRÁTICA DE ABANDONO, MAUS-TRATOS DE ANIMAIS E CRIA O FUNDO MUNICIPAL DE PROTEÇÃO ANIMAL”.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_juridico_28-2025_-_pl_23-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_juridico_28-2025_-_pl_23-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2025 que “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6773/parecer_juridico_29-2025_-_pdl_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6773/parecer_juridico_29-2025_-_pdl_03-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 03/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR APARÍCIO JOSÉ BANDEIRA”.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6774/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6774/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 02/2025 que dispõe sobre a outorga de honraria "destaque da melhor idade" à Maria de Lourdes de Almeida Trentin Zilli.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6791/parecer_juridico_31-2025_-_pdl_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6791/parecer_juridico_31-2025_-_pdl_05-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 05/2025 que “OUTORGA HONRARIA “TALENTO JOVEM” À PEQUENA MARIA EDUARDA PEROTTI”.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6793/parecer_no_32_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6793/parecer_no_32_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 04/2025 que dispõe sobre a outorga de honraria "Prêmio Cultural Antônio Yamamoto" à Senhora Odila Fernandes.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_juridico_34-2025_-_pdl_09-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_juridico_34-2025_-_pdl_09-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 09/2025 que “OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR JOSIEL GREGÓRIO”.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_no_35_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_no_35_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 08/2025 que dispõe sobre a outorga de honraria "Talento Jovem" à Cauã de Souza Nunes.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_no_36_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_no_36_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 06/2025 que dispõe sobre a outorga de honraria "Prêmio Cultural Antônio Yamamoto" ao Studio Soly'Dance.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_juridico_37-2025_-_pl_29-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_juridico_37-2025_-_pl_29-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2025 que “DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6818/parecer_juridico_no_38_-_programa_de_governo_-_vicio_de_iniciativa_-_poder_executivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6818/parecer_juridico_no_38_-_programa_de_governo_-_vicio_de_iniciativa_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 28/2025 que dispõe sobre o Programa Servidor Amigo do Autista, que trata da capacitação técnica dos servidores da rede municipal de ensino de Porto Feliz, no atendimento às pessoas com o Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6836/parecer_juridico_39-2025_-_pdl_11-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6836/parecer_juridico_39-2025_-_pdl_11-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 11/2025 que “OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR EZEQUIEL PEDROSO LUCIANO”.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6837/parecer_juridico_40-2025_-_pdl_13-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6837/parecer_juridico_40-2025_-_pdl_13-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 13/2025 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO MAESTRO RICARDO DE MACEDO GHIRALDI”.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6838/parecer_juridico_41-2025_-_pdl_15-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6838/parecer_juridico_41-2025_-_pdl_15-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A MARIA ALCIDINA BUENO CORRÊA”.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_no_42_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_no_42_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 12/2025 que outorga a honraria "Talento Jovem" à Samuel Mesquita Carvalho.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_no_43_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_no_43_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 24/2025 que outorga a honraria "Talento Jovem" à Miguel dos Santos de Campos Barros.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_no_44_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_no_44_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 16/2025 que outorga a honraria "Destaque da Melhor Idade" à Senhora Jonadir dos Santos Menegon.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6854/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6854/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 20/2025 que outorga a honraria "Destaque da Melhor Idade" à Senhora Aparecida de Souza Barros.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6855/parecer_no_46_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6855/parecer_no_46_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 14/2025 que outorga o título de cidadão honorário à Senhora Thayana Fernanda Montico Carlos Zanella.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6856/parecer_no_47_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6856/parecer_no_47_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 22/2025 que outorga o título de "Cidadão Portofelicense" ao Senhor Wellington Fernandes.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6857/parecer_no_48_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6857/parecer_no_48_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 18/2025 que outorga a honraria "Talento Jovem" à Maria Clara Lemes Cruz Affonso.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6858/parecer_juridico_49-2025_-_pdl_17-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6858/parecer_juridico_49-2025_-_pdl_17-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17/2025 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A BANDA UNIDOS DA APAE”.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6859/parecer_juridico_50-2025_-_pdl_19-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6859/parecer_juridico_50-2025_-_pdl_19-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 19/2025 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A NILSON TERUEL”.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6860/parecer_juridico_51-2025_-_pdl_21-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6860/parecer_juridico_51-2025_-_pdl_21-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 21/2025 que “OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE À SENHORA SARA PATRÍCIA GODOY MAFFEI”.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6861/parecer_juridico_52-2025-_pdl_23-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6861/parecer_juridico_52-2025-_pdl_23-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 23/2025 que “OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR JOÃO BATISTA DAS NEVES FILHO”.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6862/parecer_juridico_53-2025_-_pdl_25-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6862/parecer_juridico_53-2025_-_pdl_25-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 25/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A DULCE VIEGAS PEREIRA”.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6863/parecer_juridico_54-2025_-_pdl_27-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6863/parecer_juridico_54-2025_-_pdl_27-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 27/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR FRANCISCO JOSÉ VERALDO”.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6864/parecer_juridico_55-2025_-_pdl_29-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6864/parecer_juridico_55-2025_-_pdl_29-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 29/2025 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A ÉRICA CAMILO ROCHA”.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6872/parecer_no_56_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6872/parecer_no_56_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 28/2025 que outorga o título de "Talento Jovem" a Enzo Gabriel Pinheiro Rodrigues.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6873/parecer_no_57_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6873/parecer_no_57_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 26/2025 que outorga a honraria "Prêmio Cultural Antônio Yamamoto" ao Studio Agnos.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6874/parecer_no_58_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6874/parecer_no_58_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 10/2025 que outorga a honraria "Prêmio Cultural Antônio Yamamoto" a Banda Tua Face.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6948/parecer_no_59_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6948/parecer_no_59_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 30/2025 que outorga título de cidadão honorário ao Senhor Ronaldo Pantojo.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6951/parecer_juridico_60-2025_-_pdl_31-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6951/parecer_juridico_60-2025_-_pdl_31-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 31/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” PARA O SENHOR SIDNEI DIAS”</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6952/parecer_juridico_61-2025_-_pdl_33-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6952/parecer_juridico_61-2025_-_pdl_33-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 33/2025 que “OUTORGA HONRARIA “TALENTO JOVEM” A ANA JULIA LUQUES”.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6955/parecer_no_62_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6955/parecer_no_62_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 32/2025 que outorga o título de Cidadã Portofelicense à Senhora Maria Emília Correa Lourenço.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6976/parecer_no_63_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6976/parecer_no_63_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 34/2025 que outorga a honraria "Prêmio Cultural Antônio Yamamoto" à Samanta Holtz.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6988/parecer_juridico_64-2025_-_pl_31-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6988/parecer_juridico_64-2025_-_pl_31-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2025 que “INSTITUI A SEMANA DOS ROMEIROS NO MUNICÍPIO DE PORTO FELIZ, A SER CELEBRADO ANUALMENTE DURANTE A SEMANA SANTA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_juridico_65-2025_-_emenda_01_subst._01_pl_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_juridico_65-2025_-_emenda_01_subst._01_pl_03-2025.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Substitutivo nº 01 ao Projeto de Lei nº 03/2025 que “INSTITUI O PROGRAMA DO RESTAURANTE POPULAR “SABOR DA VIDA” NO MUNICÍPIO DE PORTO FELIZ, PARA O FORNECIMENTO DE REFEIÇÕES COMPLETAS E SAUDÁVEIS POR UM VALOR ACESSÍVEL AOS MAIS VULNERÁVEIS, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7012/parecer_juridico_66-2025_-_pdl_35-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7012/parecer_juridico_66-2025_-_pdl_35-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 35/2025 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR PAULO CESAR GALVÃO”.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_juridico_67-2025_-_subst._01_ao_pl_33-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_juridico_67-2025_-_subst._01_ao_pl_33-2025.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 33/2025 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, A SEMANA MUNICIPAL DE COMBATE A ADULTIZAÇÃO, À EXPLORAÇÃO E À SEXUALIZAÇÃO PRECOCE DE CRIANÇAS E ADOLESCENTES NAS REDES SOCIAIS”.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_juridico_no_68_-_beneficios_eventuais_-_competencia_-_orcamento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_juridico_no_68_-_beneficios_eventuais_-_competencia_-_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 34/2025 que dispõe sobre a concessão de Benefícios Eventuais no âmbito da Assistência Social do Município, institui Benefícios Sociais Complementares, e dá outras providências.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7026/parecer_juridico_no_69_-_credito_adicional_-_suplementar_e_especial.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7026/parecer_juridico_no_69_-_credito_adicional_-_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 32/2025 que autoriza o Poder Executivo a realizar a abertura de crédito adicional suplementar e especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7082/parecer_juridico_70-2025_-_pl_37-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7082/parecer_juridico_70-2025_-_pl_37-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37/2025 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A SÍNDROME DE PITT-HOPKINS, A SER CELEBRADO ANUALMENTE NO DIA 18 DE SETEMBRO”.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7084/parecer_juridico_71-2025_-_pl_39-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7084/parecer_juridico_71-2025_-_pl_39-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2025 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ A “SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE ÓRGÃOS E TECIDOS – SETEMBRO VERDE”, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7090/parecer_juridico_72-2025_-_plc_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7090/parecer_juridico_72-2025_-_plc_03-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 03/2025 que “DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 159 DA LEI COMPLEMENTAR Nº 135, DE 04 DE ABRIL DE 2012, PARA ESTENDER O ADICIONAL DE PERICULOSIDADE AOS AGENTES DE TRÂNSITO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7092/parecer_juridico_no_73_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7092/parecer_juridico_no_73_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 40/2025 que "institui e inclui no calendário oficial do Município de Porto Feliz o Agosto Branco, destinado a conscientizar a população sobre o câncer de pulmão e dá outras providências".</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7111/parecer_juridico_no_74_-_guarda_civil_municipal_-_promocao_-_inconstitucionalidade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7111/parecer_juridico_no_74_-_guarda_civil_municipal_-_promocao_-_inconstitucionalidade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei Complementar nº 04/2025 que dispõe sobre a Progressão Vertical Automática da Guarda Civil Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7130/parecer_juridico_no_75_-_alteracao_-_regimento_interno.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7130/parecer_juridico_no_75_-_alteracao_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Resolução nº 03/2025 que dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Porto Feliz, para modificar a alínea "c", do inciso V, do §1º do artigo 183 e dá outras providências.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7152/parecer_juridico_no_76_-_credito_adicional_-_suplementar_e_especial.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7152/parecer_juridico_no_76_-_credito_adicional_-_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 42/2025 que autoriza o Poder Executivo a realizar a abertura de crédito adicional suplementar e especial no orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7219/parecer_juridico_77-2025_-_pl_47-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7219/parecer_juridico_77-2025_-_pl_47-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2025 que “AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7243/parecer_juridico_78-2025_-_subst._01_pl_41-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7243/parecer_juridico_78-2025_-_subst._01_pl_41-2025.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 41/2025 que “INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ”.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7255/parecer_juridico_79-2025_-_pdl_37-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7255/parecer_juridico_79-2025_-_pdl_37-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 37/2025 que “OUTORGA O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE PORTO FELIZ AO SENHOR JOSÉ RICARDO REZEK”.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7261/parecer_juridico_80-2025_-_emenda_01_ao_subst._01_ao_pl_41-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7261/parecer_juridico_80-2025_-_emenda_01_ao_subst._01_ao_pl_41-2025.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Substitutivo nº 01 ao Projeto de Lei nº 41/2025 que “INSTITUI O PROGRAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ”.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7269/parecer_juridico_no_81_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7269/parecer_juridico_no_81_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 50/2025 que institui no calendário oficial do Município de Porto Feliz o evento "Adora Porto".</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7274/parecer_juridico_82-2025_-_pl_51-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7274/parecer_juridico_82-2025_-_pl_51-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2025 que “AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7275/parecer_juridico_83-2025_-_pl_53-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7275/parecer_juridico_83-2025_-_pl_53-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2025 de que “ALTERA A LEI Nº 4.490 DE 18 DE JULHO DE 2007 QUE DISPÕE SOBRE ESTÁGIO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DIRETA E INDIRETA”.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7278/parecer_juridico_no_84_-_prorrogacao_-_pne.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7278/parecer_juridico_no_84_-_prorrogacao_-_pne.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 52/2025 que prorroga a vigência do Plano Municipal de Educação, aprovado por meio da Lei Municipal nº 5.400/2015.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7279/parecer_juridico_no_85_-_denominacao_de_logradouro_-_nome_de_empresa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7279/parecer_juridico_no_85_-_denominacao_de_logradouro_-_nome_de_empresa.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 48/2025, que dispõe sobre a denominação de via pública, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7280/parecer_juridico_no_86_-_denominacao_de_logradouro_-_executivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7280/parecer_juridico_no_86_-_denominacao_de_logradouro_-_executivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 54/2025, que dispõe sobre a denominação de vias públicas do loteamento Portal Ville Cambuí.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7286/parecer_juridico_87-2025_-_plc_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7286/parecer_juridico_87-2025_-_plc_05-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 05/2025 que “DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CARGOS DE PROVIMENTO EFETIVO E PARA FUNÇÕES GRATIFICADAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7341/parecer_juridico_88-2025_-_plc_07-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7341/parecer_juridico_88-2025_-_plc_07-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 07/2025 que “DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR 135 DE 4 DE ABRIL DE 2012, REVOGA OS ARTIGOS 172 E 173 E A ALÍNEA “A” DO INCISO III DO ARTIGO 149, ACRESCENTA O CAPÍTULO III AO TÍTULO III E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>PCONJ</t>
   </si>
   <si>
     <t>Parecer Comissões Conjuntas</t>
   </si>
   <si>
     <t>CCONJ - COMISSÕES CONJUNTAS</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6528/parecer_conjunto_pl_14x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6528/parecer_conjunto_pl_14x2025.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 14/2025</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_conjunto_subemenda_1_a_emenda_ao_pl_11x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_conjunto_subemenda_1_a_emenda_ao_pl_11x2025.pdf</t>
   </si>
   <si>
     <t>Parecer a Subemenda 1 à Emenda nº 1 ao PL 11/2025</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7150/parecer_conjunto_pl_45x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7150/parecer_conjunto_pl_45x2025.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 45/2025</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7242/parecer_conjunto_pl_49x2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7242/parecer_conjunto_pl_49x2025.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 49/2025</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil</t>
   </si>
   <si>
     <t>ASSESSORIA TÉCNICO CONTÁBIL - ATC</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6425/parecer_contabil_presolucao_01.2025_-_criacao_de_cargos_agente_de_licitacoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6425/parecer_contabil_presolucao_01.2025_-_criacao_de_cargos_agente_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE RESOLUÇÃO Nº 01/2025</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6484/parecer_contabil__03.2025_-_institui_restaurante_popular.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6484/parecer_contabil__03.2025_-_institui_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O SUBSTITUTIVO AO PROJETO DE LEI Nº 03/2025</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6510/parecer_tecnico_-_pl_06_2025divulgacao_casos_de_dengue.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6510/parecer_tecnico_-_pl_06_2025divulgacao_casos_de_dengue.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI 6/2025</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6560/parecer_tecnico_-_pl_11_2025_veterinario_em_clinica_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6560/parecer_tecnico_-_pl_11_2025_veterinario_em_clinica_porto_feliz.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI 11/2025</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6562/parecer_tecnico_-_pl_12_2025_desafeta_area_e_aut_permuta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6562/parecer_tecnico_-_pl_12_2025_desafeta_area_e_aut_permuta.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI 12/2025</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6655/parecer_tecnico_-_pl_19_2025_doacao_material_belico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6655/parecer_tecnico_-_pl_19_2025_doacao_material_belico.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil referente ao PL 19/2025.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6656/parecer_tecnico_-_pl_20_2025_projeto_guardia_maria_da_penha.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6656/parecer_tecnico_-_pl_20_2025_projeto_guardia_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil referente ao PL 20/2025.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_contabil_22-2024_credito_supl_e_especial_27.582.84042.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_contabil_22-2024_credito_supl_e_especial_27.582.84042.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil referente ao PL 22/2025.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6756/parecer_contabil_23-2025_ldo_2026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6756/parecer_contabil_23-2025_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil PL 23-2025 LDO</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_contabil_29-2025_credito_supl_saae_1.310.00000docx.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_contabil_29-2025_credito_supl_saae_1.310.00000docx.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil PL 29/2025</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6879/parecer_tecnico_-_pl_28_2025_programa_amigo_autista.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6879/parecer_tecnico_-_pl_28_2025_programa_amigo_autista.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil referente ao Projeto de Lei 28/2025.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6982/parecer_contabil_30-2025_credito_esp_supl_saae_2.990.00000docx.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6982/parecer_contabil_30-2025_credito_esp_supl_saae_2.990.00000docx.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil PL 30/2025</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7021/parecer_contabil_32-2025_credito_supl_e_especial_50.239.307_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7021/parecer_contabil_32-2025_credito_supl_e_especial_50.239.307_.pdf</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7047/parecer_contabil__34.2025_-_concessao_benficios_eventuais_e_complementares.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7047/parecer_contabil__34.2025_-_concessao_benficios_eventuais_e_complementares.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil do Projeto de Lei nº 34/2025</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7088/parecer_contabil_plc_003.2025_-_adicional_de_periculosidade_transito.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7088/parecer_contabil_plc_003.2025_-_adicional_de_periculosidade_transito.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil - PLC 03/2025</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7089/parecer_contabil_plc_004.2025_-_progressao_vertical.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7089/parecer_contabil_plc_004.2025_-_progressao_vertical.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil - PLC 04/2025</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7112/parecer_contabil_42-2025_credito_supl_e_especial_3.952.000_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7112/parecer_contabil_42-2025_credito_supl_e_especial_3.952.000_.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil referente ao PL 42/2025</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7215/substitutivo_no_01_parecer_contabil_36-25_alter_ppa_2026_2029_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7215/substitutivo_no_01_parecer_contabil_36-25_alter_ppa_2026_2029_2.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O SUBSTITUTIVO Nª 01 AO PROJETO DE LEI Nº 36/2025.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7220/parecer_contabil_43-25_alter_ldo_2026_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7220/parecer_contabil_43-25_alter_ldo_2026_1.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 43/2025.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7221/parecer_contabil_44-2025_loa_2026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7221/parecer_contabil_44-2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 44/2025.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7231/parecer_contabil_47-2025_credito_supl_e_especial_3.000.00000_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7231/parecer_contabil_47-2025_credito_supl_e_especial_3.000.00000_.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 47/2025.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7230/subst_01_parecer_contabil_41-2025_programa_dinheiro_direto_na_escola.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7230/subst_01_parecer_contabil_41-2025_programa_dinheiro_direto_na_escola.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 41/2025.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7291/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_53-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7291/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_53-2025.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 53/2025.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7292/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_51-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7292/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_51-2025.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 51/2025.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7293/parecer_tecnico_contabil_sobre_o_projeto_de_lei_complementar_no_05-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7293/parecer_tecnico_contabil_sobre_o_projeto_de_lei_complementar_no_05-2025.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 05/2025.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6449/emissao_d0eda3cfb6fac258494cba10_proc.-administrativo-2--15.728-2024_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6449/emissao_d0eda3cfb6fac258494cba10_proc.-administrativo-2--15.728-2024_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI N° 032/2024 QUE "DISPÕE SOBRE DESAFETAÇÃO DE VIÁRIO COM RVERSÃO AO PATRIMÔNIO DO MUNICÍPIO, AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6469/68-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6469/68-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE IMPACTO ORÇAMENTÁRIO FINANCEIRO, NOS MOLDES DA LEI DE RESPONSABILIDADE FISCAL - LC 101/2000</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6492/retirada_de_urgencia_sub_1_pl_03-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6492/retirada_de_urgencia_sub_1_pl_03-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA "URGÊNCIA" PARA A TRAMITAÇÃO DA PAUTA RELACIONADA AO SUBSTITUTIVO Nº01 AO PL 03/2025</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6539/ofexe-indicacao_do_lider_de_governo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6539/ofexe-indicacao_do_lider_de_governo.pdf</t>
   </si>
   <si>
     <t>OFEXE - Indicação do Líder de Governo</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6540/ofexe-resposta_ao_requerimento_16-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6540/ofexe-resposta_ao_requerimento_16-2025.pdf</t>
   </si>
   <si>
     <t>OFEXE - Resposta ao Requerimento nº 16/2025</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6565/oficio_substituicao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6565/oficio_substituicao.pdf</t>
   </si>
   <si>
     <t>Substitui Planilha do PLC 2/2025</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6584/resposta_requerimento_no23-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6584/resposta_requerimento_no23-2025.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 23/2025</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6616/balanco_anual.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6616/balanco_anual.pdf</t>
   </si>
   <si>
     <t>BALANÇO ANUAL 2024</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6674/resposta_ao_requerimento_35-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6674/resposta_ao_requerimento_35-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento Nº35/2025</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6765/of_202-2025_-_camara_solicita_retirada_urgencia_especial_pl_19_-_doacao_de_armas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6765/of_202-2025_-_camara_solicita_retirada_urgencia_especial_pl_19_-_doacao_de_armas.pdf</t>
   </si>
   <si>
     <t>Retirada de Urgência PL 19/2025</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6944/of_236-2025_-_retirada_pl_19_-_doacao_de_armas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6944/of_236-2025_-_retirada_pl_19_-_doacao_de_armas.pdf</t>
   </si>
   <si>
     <t>Retirada do PL 19/2025</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7113/of_294-2025_-_camara_solicita_retirada_do_substitutivo_01_ao_pl_35.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7113/of_294-2025_-_camara_solicita_retirada_do_substitutivo_01_ao_pl_35.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando a retirada do Projeto de Lei nº 35/2025.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7189/oficio_318-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7189/oficio_318-2025.pdf</t>
   </si>
   <si>
     <t>Informações complementares ao Projeto de Lei nº 41/2025</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7271/of_339-2025_-_camara_justificativa_pl_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7271/of_339-2025_-_camara_justificativa_pl_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO AO OFÍCIO N° 331/2025 - GP, DATADO DE 25/11/2025, REFERENTE AO PL 54/2025 QUE DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO PORTAL VILLE CAMBUÍ</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6541/ofdvs-associacao_movimento_popular_maria_geruncia_de_jesus.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6541/ofdvs-associacao_movimento_popular_maria_geruncia_de_jesus.pdf</t>
   </si>
   <si>
     <t>OFDV - Associação Movimento Popular Maria Geruncia de Jesus</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6542/ofdvs-santa_casa_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6542/ofdvs-santa_casa_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>OFDV - Santa Casa de Porto Feliz</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>MDB Porto Feliz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6543/ofdvs-indicacao_de_lider_de_bancada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6543/ofdvs-indicacao_de_lider_de_bancada.pdf</t>
   </si>
   <si>
     <t>OFDV - Indicação de Líder de Bancada</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6577/oficio_diverso_comissao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6577/oficio_diverso_comissao.pdf</t>
   </si>
   <si>
     <t>Solicita à presidência da Câmara a convocação de Secretário de Saúde para tratar de assuntos relativos ao PL 11/2025</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/subemenda_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/subemenda_2025.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA N° 01/2025 AO PROJETO DE LEI N° 11/2025, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MÉDICO VETERINÁRIO 24 HORAS EM CLÍNICAS VETERINÁRIAS QUE OFERECEM ATENDIMENTO ININTERRUPTO NO MUNICÍPIO DE PORTO FELIZ, DENOMINADA LEI CRYSTAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6625/redacaofinal_pl1125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6625/redacaofinal_pl1125.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI Nº 11/2025</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7333/redacao_final_pl_44-2025_-_cfo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7333/redacao_final_pl_44-2025_-_cfo.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI Nº 44/2025 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>Eleitor/Munícipe</t>
+  </si>
+  <si>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6971/processo_n01-2025_.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia em face da Vereadora Lúcia de Fátima Caballero.</t>
+  </si>
+  <si>
     <t>6498</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>Voto em separado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6498/voto_em_separado_cfo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6498/voto_em_separado_cfo.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO AO SUBSTITUTIVO N° 01 AO PROJETO DE LEI N° 03/2025</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6645/voto_separado_pl_19-2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6645/voto_separado_pl_19-2025.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO REFERENTE AO PROJETO DE LEI N° 19/2025</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7030/voto_em_separado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7030/voto_em_separado.pdf</t>
   </si>
   <si>
     <t>Voto em separado ao Projeto de Lei nº 34/2025 - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7276/voto_em_separado_emenda_dinheiro_escola_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7276/voto_em_separado_emenda_dinheiro_escola_assinado.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO A EMENDA Nº 4/2025 DO SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 41/2025 QUE "INSTITUI O PROGAMA DINHEIRO DIRETO NAS ESCOLAS MUNICIPAIS DE PORTO FELIZ".</t>
-  </si>
-[...16 lines deleted...]
-    <t>Denúncia em face da Vereadora Lúcia de Fátima Caballero.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -9730,67 +9730,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_-_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6409/manutencao_parquinho_rolando_giuli.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6411/scan2025-01-22_094659.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6412/scan2025-01-22_094723.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6416/scan2025-01-28_115826.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_001-2025_-_melhoria_na_sinalizacao_das_vagas_de_motos..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_002-2025_-_implementacao_de_um_ponto_destinado_a_uma_lanchonete_ou_restaurante_no_parque_das_moncoes..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_003-2025_-_instalacao_de_brinquedos_na_praca_matriz..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_-_1.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6429/ind._isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6430/ind._fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6435/cemiterios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6436/dengue_centro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6438/vila_angelica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6440/indicacao_campinho_de_areia_ou_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6441/caminho_rua_alan_kardec_e_rua_roberval_de_camrgo_moraes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6442/calcamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6443/scan2025-02-06_111307.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6444/scan2025-02-06_111431.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_-_construcao_de_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_004-2025_-_instalacao_de_uma_lombada_na_rua_ulisses_cornelio_vitorino._assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_005-2025_-_instalacao_de_uma_lombada_na_avenida_armando_sales_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_006-2025_-_criacao_de_vagas_exclusivas_para_carga_e_descarga_na_avenida_capitao_joaquim_floriano_de_toledo_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6460/clinica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_009-2025_-_instalacao_de_bancos_na_area_revitalizada_entre_a_avenida_capitao_joaquim_floriano_de_toledo_e_a_rua_joao_angelieri2c_no_centro._assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_007-2025_-_recapeamento_da_rua_luis_tempesta_no_bairro_jardim_esplanada._assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_008-2025_-_estudo_para_melhorias_na_rua_clotilde_russo_ayres2c_no_bairro_jardim_sao_bento._assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_-_vaga_correio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_-_ampliacao_tratamento_tea.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6468/untitled_20250215_013944.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6470/ind._lombada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6473/patucci.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6479/capina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6480/indicacao_postos_de_saude_abertos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6486/quadra_beach_tennis_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6488/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6489/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_camerasmariaodete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_faixaelevadamariaodete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_012-2025_-_lombada_na_rua_francisco_de_souza_moraes_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_010-2025_-_faixa_de_pedestres_ou_uma_lombofaixa_na_rua_conego_belotti_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_011-2025_-_quadra_para_a_pratica_de_esportes_no_final_da_rua_aquiles_jorge_steiner_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6503/indicacao_-_joaomarinonio_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6504/indicacao_-_16_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6505/indicacao_-_xiririca_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6506/indicacao_014-2025_-_faixa_de_pedestres_na_rua_mitre_fiuza_ayres_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6507/indicacao_015-2025_-_quadra_esportiva_e_um_parquinho_no_bairro_rolando_giuli._assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_013-2025_-_farmacia_municipal_no_bairro_vila_america._assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6512/scan2025-03-07_085809.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6513/policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6516/lombada_eletronica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6518/indicacao_arealazerhumbertomartelli.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6529/periculosidade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6530/caic.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6535/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_016-2025_-_finalizacao_do_recapeamento_da_rua_antonio_raposo_tavares_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_017-2025_-_instalacao_da_rede_secundaria_em_toda_a_agrovila_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_018-2025_-_mais_conteineres_de_lixo_no_bairro_vila_progresso_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6549/ind._conselho_mulher.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6557/porta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6559/untitled_20250318_220400.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6561/chips.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_ovosdepascoa_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6583/assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6586/sujeira_expresso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/conego.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_019-2025_-_criacao_de_um_parque_municipal_das_criancas2c_nos_moldes_da_cidade_das_criancas_de_itu_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_020-2025_-_lombada_na_rua_joao_gastardelli._assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_021-2025_-_poda_e_rocada_da_vegetacao_no_terreno_localizado_na_rua_jose_maurino_filho2c_no_bairro_jardim_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6613/assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6619/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6622/altino_arantes_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6623/neuro_pediatra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_024-2025_-_lombada_na_estrada_volta_do_poco_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_022-2025_-_instalacao_de_conteineres_de_lixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6630/indicacao_023-2025_-_lombadas_na_rua_amazonas2c_no_bairro_jardim_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/retorno_pfz_10_estrada_capivari_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6632/indicacao_sarquis_abibe_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/indicacao_empresaamigadamulher_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_027-2025_-_ampliacao_da_quantidade_de_caminhoes_destinados_a_coleta_de_galhos_na_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_025-2025_-_poda_das_arvores_localizadas_ao_redor_da_escola_estadual_professora_esther_maurino_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_026-2025_-_instalacao_de_iluminacao_publica_na_rua_transversal_42c_no_bairro_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6650/terras_de_porto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6662/enviando_por_email_revisao_auxilio_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_-_lombada_km1_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_-_limpeza_estrada_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_030-2025_-_reforco_na_fiscalizacao_de_motocicletas_com_escapamentos_adulterados_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_028-2025_-_ampliacao_da_frota_de_maquinarios_pesados_utilizados_na_manutencao_das_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_029-2025_-_remocao_de_um_tronco_de_coqueiro_seco_localizado_na_rua_genesio_rodrigues2c_nc2ba_2862c_no_bairro_vila_progresso._assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6679/viaturas_cor_de_rosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6685/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6687/praca_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_031-2025_-_lombada_na_estrada_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_032-2025_-_iluminacao_publica_no_trecho_entre_o_cemex_e_a_avenida_dos_trabalhadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_033-2025_-_lombada_e_melhorias_na_sinalizacao_viaria_na_rua_jose_roberto_batistela_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_estrada_bom_retiro_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_higiene_bucal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6693/revitalizacao_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_praca_cidade_jardim_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_-_poda_de_arvore_-_rua_alexandre_bazo_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_manutencaobosquetenda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_pracatenda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6708/indicacao_velocidadetenda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6709/scan2025-05-13_121350.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6713/indicacao_campanhaexpressopf_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6715/indicacao_034-2025_-_conteiner_de_lixo_na_rua_das_violetas_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_035-2025_-_realizacao_de_estudos_e_providencias_para_reorganizacao_do_estacionamento_na_rua_joao_batista_ferraz_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6717/indicacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6720/parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6721/jardim_excelsior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6722/nome_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6723/indicacao_capacitacao_tea.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6730/igreja_congregacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao_-_ponto_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6737/ind._cob._ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6738/melhorias_transito_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6739/limpeza_canteiro_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6740/ind._placa_com_nome.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_-_limpeza_bueiros_-_mai25_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_038-2025_-_medidas_para_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida2c_nas_proximidades_do_numero_1260_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_037-2025_-_conteineres_de_lixo_nas_proximidades_da_portaria_3_da_fazenda_boa_vista._assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_039-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro2c_nas_proximidades_do_numero_1050_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6753/servicos_rurais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_junho_laranja.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao_040-2025_-_poda_e_limpeza_das_areas_verdes_localizadas_na_rua_maestro_manoel_jose_de_calazans_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_041-2025_-_acoes_emergenciais_e_continuas_de_combate_a_escorpioes_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_042-2025_-_medidas_de_reducao_de_velocidade_na_rua_ademar_de_barros_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6768/indicacao_adilson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6771/indicacao_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6772/camscanner_12-06-2025_15.21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao_043-2025_-_realizacao_de_estudos_e_posterior_implantacao_de_uma_praca_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao_044-2025_-_llinhas_de_onibus_nas_ruas_araritaguaba_e_anita_garibaldi_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao_045-2025_-_mudanca_na_rota_das_linhas_de_onibus_no_bairro_olivio_barbosa_e_o_residencial_sao_carlos._assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao_fono_e_to.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao_ia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6789/lombada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6790/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6792/scan2025-06-17_154259.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6794/camara_municipal_de_porto_feliz_9.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6797/ind_clotilde.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6869/indicacao_046-2025_-_ampliacao_do_numero_de_motoristas_e_ambulancias_do_servico_de_resgate_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_047-2025_-_melhorias_na_rotatoria_localizada_na_rua_das_margaridas2c_no_jardim_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_048-2025_-_medidas_de_reducao_de_velocidade_no_inicio_da_estrada_dos_7_fogoes._assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6875/indicacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6877/porto-feliz_fest.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6878/altos_dos_tendas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6881/motoboys.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6899/indicacao_049-2025_-_ampliacao_do_numero_de_dentistas_disponiveis_nas_unidades_basicas_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao_050-2025_-_criacao_de_uma_praca_na_rua_mahatma_gandhi2c_no_bairro_convivio_do_santo_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6901/indicacao_051-2025_-_medidas_para_melhoria_da_seguranca_viaria_nos_arredores_da_escola_antonio_de_padua._assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6933/indicacao_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6936/indicacao_festivaldedanca_ver.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_052-2025_-_medidas_de_reducao_de_velocidade_e_travessia_segura_de_pedestres_na_rua_cardoso_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_053-2025_-_recapeamento_da_rua_joao_diana_sobrinho2c_localizada_no_bairro_jardim_excelsior_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_054-2025_-_vaga_exclusiva_para_carga_e_descarga_na_rua_primo_benvegnu_proximo_ao_nc2ba_1352c_no_bairro_vila_angelica_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6956/documento_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/imagem.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/busto_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_pistaskate.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_simbolo_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_projetootdah_marcelo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6978/indicacao_055-2025_-_instalacao_de_coberturas_externas_em_frente_a_todas_as_unidades_basicas_de_saude_28ubss29_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/indicacao_056-2025_-_melhorias_nas_condicoes_de_seguranca_viaria_no_trecho_logo_apos_a_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_057-2025_-_medidas_de_reducao_de_velocidade_na_rua_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/melhorias_matriz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6984/bicicleta_motorizada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6987/parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6989/scan2025-08-08_121639.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6991/indicacao_058-2025_-_melhorias_na_estacao_das_artes_e_na_concha_acustica_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_060-2025_-_melhoria_no_escoamento_de_aguas_pluviais_na_estrada_de_terra_localizada_nas_proximidades_do_restaurante_rancho_o_celeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_059-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_nc2ba_1806_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6994/agosto_lilas_-_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6998/documento_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao_programaalimenta_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7007/indicacao_061-2025_-_medidas_para_aumentar_a_seguranca_viaria_na_rua_araritaguaba._assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_062-2025_-_medidas_de_reducao_de_velocidade_e_melhorias_de_seguranca_viaria_na_rua_frederico_brand_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_063-2025_-_realocacao_de_um_poste_que_se_encontra_fora_da_calcada2c_na_rua_valderes_pires._assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7023/indicacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7027/servidores_e_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7028/cadastro_unico_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7036/ind._medicamentos_hormonais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_pracarosabarbieriassinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_estacaodasartes_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_plantiocrotalaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_066-2025_-_iluminacao_publica_nas_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_064-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao_065-2025_-_centralizar_a_base_do_resgate_municipal_ou_ampliar_o_numero_de_bases_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7051/indicacao_pneus_usados_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao_praca_madalena_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_araritaguaba_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7058/ind._lombada_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao_-_setembro_amarelo_-_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7060/indicacao_067-2025_-_pavimentacao_das_ruas_dos_loteamentos_santo_augusto_e_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao_068-2025_-_instalacao_de_um_semaforo_no_cruzamento_da_rua_joao_marinonio_de_camargo_proximo_ao_posto_de_saude_da_popular_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao_-_pau_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_auto_escola.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao_-_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao_071-2025_-_medidas_de_seguranca_viaria_no_cruzamento_da_rua_dr._alvim_com_a_rua_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_070-2025_-_melhoria_das_condicoes_de_acesso_na_estrada_do_bairro_faxinal_na_altura_do_km_105_da_rodovia_castelo_branco_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_069-2025_-_implantacao_de_grama_sintetica_na_quadra_da_praca_francisco_rojas_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao_-_pronto_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7104/centro_da_cidade_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7105/ind._remocao_placa_nome_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_ceramica_tome.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_072-2025_-_programa_para_disponibilizar_professores_de_educacao_fisica_nas_quadras_da_cidade_para_realizar_aulas_e_atividades_com_criancas_e_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_073-2025_-_criacao_de_um_espaco_destinado_aos_motoristas_de_aplicativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao_074-2025_-_medidas_de_reducao_de_velocidade_na_rua_cardoso_pimentel_1916_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7122/indicacao_-_redutor_lombada_-_rua_candido_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao_-_area_de_lazer_-_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7124/indicacao_-_regularizacao_-_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_ambulatorio_dor_cronica_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7134/indicacao_adote_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_uniformes_escolas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7143/indicacao_075-2025_-_revitalizacao_da_praca_eduardo_castelucci_localizada_no_bairro_jardim_belo_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7144/indicacao_076-2025_-_medidas_de_reducao_de_velocidade_na_rua_olavo_assumpcao_fleury_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7145/indicacao_077-2025_-_implantacao_de_zona_azul_nos_arredores_do_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_-_conteineres_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7155/telefonia_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_-_braxister_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_078-2025_-_horta_comunitaria_no_bairro_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_079-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_nas_proximidades_da_igreja_adventista_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_080-2025_-_manutencao_e_substituicao_das_placas_de_identificacao_dos_bairros_e_estradas_da_zona_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7160/indicacao_pod_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7163/getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7164/antonio_sardinha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7176/altino_arantes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_081-2025_-_instalacao_de_grades_de_protecao_na_cabeceira_da_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7179/indicacao_082-2025_-_medidas_de_reducao_de_velocidade_na_avenida_silvio_brand_correa_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao_083-2025_-_medidas_de_reducao_de_velocidade_na_rua_suzana_kerche_de_oliveira_no_residencial_terras_do_porto._assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_vaga_secretaria_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7183/indicacao_pontuesim_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7184/indicacao_merendatempointegral_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7185/indicacao_professorportugues_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7188/17_-_lombo-faixa_rua_altino_arantes_287_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7196/getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7197/capivaras_assinada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_084-2025_-_estudo_para_solucionar_os_problemas_viarios_na_rua_jose_batista_giuli_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_086-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_085-2025_-_conteiner_para_coleta_de_lixo_na_rua_benedito_pires_de_arruda_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_lombada_-_rua_jose_atilio_coli_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_-_constatino_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7218/scan2025-11-13_102437.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_-primeiros_socorros_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_087-2025_-_quadra_poliesportiva_na_rua_evair_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7235/indicacao_088-2025_-_vaga_rapida_na_avenida_getulio_vargas_proximo_ao_no_442_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7236/indicacao_089-2025_-_instalacao_de_bracos_de_luz_ao_longo_de_toda_a_extensao_da_rua_sao_paulo_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7244/ind_arrumar_o_cemex_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7245/ind_tercerizacao_castracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7246/parquinho_rolando_giuli_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7247/indicacao_-_area_verde_residencial_porto_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7249/esmedio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7254/indicacao_campinho_de_areia_ou_quadra_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7264/ind_compra_mamografo_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7265/indicacao_museu_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_091-2025_-_iluminacao_publica_na_estrada_do_bairro_faxinal_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_090-2025_-_ampliacao_dos_horarios_noturnos_do_expresso_porto_feliz_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_092-2025_-_ampliacao_dos_horarios_do_expresso_porto_feliz_par_a_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7287/teleferico.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7290/hpv.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7294/redutores_r._prof._julio_soares_dihel_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7307/indicacao_095-2025_-_melhorias_no_bairro_palmital_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7308/a_confeccao_e_instalacao_de_uma_placa_no_portao_da_entrada_do_elevador_do_parque_das_moncoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7309/indicacao_093-2025_-_medidas_de_reducao_de_velocidade_na_rua_lidia_maria_potel_antunes_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7310/indicacao_094-2025_-_manutencao_geral_no_predio_da_biblioteca_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7313/jequitiba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7324/portelaaaaa_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7330/indicacao_-_av_licio_marcondes_amaral_-_dez2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7335/indicacao_098-2025_-_construcao_de_um_teatro_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7336/indicacao_096-2025_-_aquisicao_de_um_veiculo_exclusivo_refrigerado_e_adequado_as_normas_sanitarias_para_uso_da_farmacia_municipal._assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7337/indicacao_097-2025_-_criacao_de_estruturas_de_lazer_e_qualidade_de_vida_no_bairro_altos_do_jequitiba_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_-_conteiner_lixo_cardoso_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/of_038-2025_-_pl_porto_feliz_para_o_mundo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6418/gratificacao_titulacao_e_tabela_de_referencias_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6428/of_061-2025_-_pl_institui_o_programa_do_restaurante_popular_sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6433/dezembro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6453/of_063-2025_-_pl_autoriza_o_desdobro_de_lotes_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6475/pl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6477/assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6478/assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6519/of_108-2025_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6520/of_109-2025_-_camara_encaminha_pl_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6534/of_111-2025_-_camara_encaminha_pl_lei_crystal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6522/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6523/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6524/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6558/prevencao_de_queimaduras.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6574/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6575/scan2025-03-21_153751.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6576/projeto_de_lei_18-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6634/pl_20.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6654/banco_de_racao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6661/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6664/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6680/projeto_-_queimaduras_-_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6704/nomeacao_rua_07_flamboyant_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6712/pl_quadravilaamerica.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6735/of_178-2025_-_pl_lei_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_-_servidor_amigo_autista.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6800/pl_29.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6953/pl_30.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6985/adilson_-_projeto_romeiro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6997/pl_32.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7001/adultizacao_projeto.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7011/emissao_bdf2d2a2e5afb46c953252c0_proc.-administrativo-14--358-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7038/pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7039/pl_36.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7063/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7066/of_269-2025_-_camara_encaminha_pl_abertura_de_credito_suplementar_e_especial_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7083/projeto_de_lei_-_setembro_verde_-_incentivo_a_doacao_de_orgaos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7085/projeto_de_lei_agosto_branco_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7101/of_295-2025_-_camara_encaminha_pl_que_institui_o_programa_dinheiro_direto_nas_escolas_municipais_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7102/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7114/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7115/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7142/of_309-20205_-_camara_pl_desafetacao_area_-_convenio_habitacao_-_nossa_casa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7192/of_319-2025_-_camara_pl_altera_a_lei_3.061_para_inclusao_do_portoprev_-_descontos_folha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7209/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7211/projeto_de_lei_-_estrada_do_mumu_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7240/dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_adora_porto_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7256/of_328-2025_-_abertura_de_credito_adicional_especial_no_orcamento_2025_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7257/of_329-2025_-_camara_projeto_de_lei_prorrogacao_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7258/of_330-2025_-_camara_altera_a_lei_4.490_que_dispoe_sobre_o_estagoi_na_administracao_municipal_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7259/of_331-2025_-_camara_projeto_de_lei_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7314/pl_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6550/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6551/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7078/plc_3_-_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7079/plc_4_-_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7270/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7282/of_343-2025__-_camara_altera_a_lc_260_-_promocao_automatica_gcm.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7322/of_354-2025_-_camara_projeto_de_lei_complementar_diarias_motoristas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6419/estrutura_administrativa-legislativa_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_resolucao_minuto_e_mocao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7093/altera_titulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6684/pdl_talentojovem_alicebatista.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6767/pdl_melhoridade_mariadelourdes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6769/melhor_idade_-_aparicio_jose_bandeira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6781/premio_cultural_-_odila_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6782/talento_jovem_-_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6787/pdl_premioantonioyamamoto_studiosolydance.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6788/pdl_titulocidadao_odairjunior.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6796/caua_de_souza.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6798/titulo_cidadao_-_josiel.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6805/tua_face.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6806/ezequiel_pedroso.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6809/samuel_mesquita.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6810/pdl_-_honraria_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6813/scan2025-06-26_121440.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6814/scan2025-06-26_121408.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6816/pdl_melhor_idade_2025_-_senhora_jonadir_dos_santos_menegon._assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6817/pdl_premio_cultural_2025_-_banda_unidos_da_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6821/pdl_maria_clara.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6822/pdl_premio_antonio_yamamoto_-_nilson_teruel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6826/camara_municipal_de_porto_feliz_10.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6830/patricia_godoy_maffei.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6831/wellington_fernandes_-_premio_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6832/pdl_titulo_cidadao_honorario_2025_-_joao_batista_das_neves_filho_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6833/pdl_-_honraria_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6834/pdl_destaque_melhor_idade_-_dulce_viegas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6835/studio_agnos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6839/pdl_-_destaque_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6840/enzo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6841/erica.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6928/ronaldo_pantojo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/pdl_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6943/untitled_20250721_201143.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6946/pdl_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6949/pdl.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7002/pdl_paulo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7190/pdl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7251/titulo_jose_rezek.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6456/mocao_tm_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6467/mocao_etec.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6581/endriws.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6602/mocao_studiosolydance.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6617/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6618/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6624/mocao_luciano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6627/val_roma.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6633/mocao_-_igreja_betel_20_anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6638/mocao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6644/andrea.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6673/mocao_gian_e_liliana.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6677/mocao_paixaodecristo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6686/mocao_juliana.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6695/mocao_escola_lenita.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_ademarcamara.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_aplausos_voz_da_vilma_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6719/mocao_vilma_e_gislene.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6724/assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6732/mocao_aplausos_basquetefeminio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6736/mocao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6741/mocao_canil.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6743/j._martinez.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6752/lica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6760/mocao_de_aplausos_-_isabella_assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6775/mocao1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6807/sergio_dalmazo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6815/scan2025-06-27_085053.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6902/mocao_01-2025_-_maria_luisa_carriel_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6929/rodrigo_yoshihara.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6930/mocao_aplauso_maschio_guarda_transito.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6931/scan2025-07-11_105905.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6934/rachel_alves_da_cruz_del_rio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6935/mocao_02-2025_-_ulisses_tadeu_goes_e_fernando_patric_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6937/mocao_sargento.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6947/endriws.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6983/bar_do_milton_2.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6986/mocao_-_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_03-2025_-_michele_cristina_das_chagas_de_lima_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7003/whatsapp_scan_2025-08-13_at_15.00.45.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7005/mocao_de_aplausos_-_bar_da_barra.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7006/mocao_aplausos_thevoice_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7010/mocao_gcm_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7044/mocao_fanfarra-assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7050/mocao_radio_clube_fm_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7055/mocao_de_aplausos_-_edson_de_paula_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7057/mocao_aplauso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7064/40_anos_de_guarda.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7075/mocao_aplausos_almfotografia_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7076/mocao_battani_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_saindo_do_conto_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7103/mocao_tenente_leonardo_corpo_de_bombeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7125/mocao_ararita_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7133/mocao_baixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7135/mocao_emef_prof._domingos_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_lurdes_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_aplausos_dr._rodrigo_viana_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_aplausos_sandramaria_fisio_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7154/yara_castardelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7161/mocao_aplausos_suelenemarcia_assinado_251017_162016.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7175/mocao_aplausos_canil_guarda_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7177/mocao_aline_regina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7182/mocao_frangolandia_assinado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7187/mocao_repudio_ensinoinclusivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7199/50_anos_instituto_de_beleza_lisboa_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7201/mocao_maestro_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7202/mocao_aplausos_juaracamargo_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7206/mocao_04-2025_-_wesley_belussi_dos_anjos_assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7208/mocao_ieq_66_anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7213/mocao_tiago_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7214/grupo_de_teatro_ararapuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7222/mocao-raissa-e-pericles_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7223/leonardo_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7250/mocao_de_aplaulo_juliano_e_vinicius.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7260/mocao_dimas_dos_santos_-_novo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7262/mocao_pastor_tiago_duarte_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7263/mocao_maria_e_rute_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7281/mocao_de_aplausos_ao_sr._peterson_gesiel_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7288/mocao_radio_93_fm_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7289/mocao_aplausos_williangaloni_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7311/mocao_bruno_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7312/assinado_-_mocao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7329/mocao_aplausos_jacksoneloisatauan_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7334/mocao_cassianapdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7340/mocao_banda_band_93anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/req_exoneracao_assessor_presidencia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/nomeacao_flavia_tarja.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6399/req_nomeacao_assessor_de_gabinete_jose_renato_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_nomeacao_ass._gab_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/novo_documento6.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/novo_documento7.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/novo_documento8.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/novo_documento9.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/requerimento_minuto_de_silencio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6410/scan2025-01-20_092811.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6415/req._minuto_de_silencio_-_milton_diana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6417/req._minuto_de_silencio_-_fausto_martelini.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6421/minuto_de_silencio_-_jose_schettini_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6427/requerimento_-_1.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6434/sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6437/hiv.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6445/req._minuto_de_silencio_-_jorge_nunes_roque.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6458/req._solicita_minuto_de_silencio_-_benedito_carlos_ramos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6459/requerimento_lucas_zardetto.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6472/joao_tocha.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6499/req._minuto_de_silencio_miguel_gutierrez.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6502/req._sistema_ubs.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6511/req_catarata.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6514/req._minuto_de_silencio_-_leopoldo_dumont.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6515/req._minuto_de_silencio_-_celso_leite.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6517/retirada_projeto_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6527/req_urgencia_especial_pl_14x2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6531/minuto_silencio_rogerio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6544/req._minuto_de_silencio_-_edmilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6546/requerimento.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6548/requerimento_roselene.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6564/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6568/scan2025-03-21_100407.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6585/requerimento_-_abono_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6601/req._patrulhamento.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6604/retirada_projeto_15.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6605/req_-_minuto_de_silencio_-_devanir_almeida.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6606/req_-_minuto_de_silencio_-_benta_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6607/req_-_minuto_de_silencio_-_joao_cruz.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6614/req_urgencia_especial_subemenda_ao_pl_11x2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6620/minuto_de_silencio_-_jucilene_nobre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6621/minuto_de_silencio_-_marcia_bello.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6636/requerimento.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/requerimento_minuto_de_silencio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6646/enviando_por_email_2_josemil_alves_-_buiu_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6651/requerimento_-_minuto_de_silencio_-_albino_bacchi_assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6658/minuto_de_silencio_-_benedita_martins.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6659/minuto_de_silencio_-_miguel_arruda.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6663/requerimento_ausencia_em_sessao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6671/minuto_de_silencio_pai_ciro_valdez.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6675/eliete.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_minutodesilencioanasteiner.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6682/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6696/minuto_silencio_joao_carlos_vieira.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6699/minuto_de_silencio_-_donato_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6710/minuto_de_silencio_-_ricardo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6744/minuto_de_silencio_joao_petrunko.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6750/req_museu.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6758/enviando_por_email_minuto_de_silencio_jucara.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6759/req._trava_na_pauta.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6761/req_-_minuto_de_silencio_-_izidio_assinado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6766/minuto_silencio_ileusa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_minutodesilenciomariadolores.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6786/req_minutosilencio_durval.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6799/requerimento_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6811/req_-_minuto_de_silencio_miguel_sampaio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6866/scan2025-07-03_101636.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6867/scan2025-07-03_101657_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6868/minuto_moacir.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6876/retirada_do_req_69_25.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6927/minuto_de_silencio_silvia_caceres_annunciato.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6932/requerimento_-_retirada_pl_28_de_2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6945/req_nomeacao_murilo_boris_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/whatsapp_scan_2025-07-30_at_15.02.44.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6967/minuto_de_silencio_rosa_york-assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6995/req._minuto_luciene_lopes.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6996/minuto_de_silencio_jorge.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7022/minuto_de_silencio_-_benedicta_alves.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7037/minuto_de_silencio_adriano.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7054/modelo_min_silencio_-_luiza_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7062/modelo_min_silencio_-_jose_carlos_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7070/requerimento.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7081/pai_lucas.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7094/credencial.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7106/min_silencio_pastor_elias_estevam_adriao._assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7137/minuto_de_silencio_bento_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7138/min._silencio_sra._nair_abel_de_almeida_lila_assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7149/requerimento_urgencia_pl_45x25.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7151/jose_calil_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7162/merchiades_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7186/requerimento.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7193/retirada_requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7194/req_urgencia_especial_pdl_36x2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7239/assinado__ze_padeiro.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7241/req_urgencia_especial__pl_49x2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7252/minuto_de_silencio_oliviotrentin_assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7318/req_urgencia_especial_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7319/req_urgencia_especial_plc_05-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7320/req_urgencia_especial_plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7338/req.emenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6457/sub_juntado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6578/substitutivo_1_ao_pl_12_-_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6579/substitutivo_1_ao_pl_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6683/sub_1_ao_pl_21.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7013/substitutivo_projeto_33.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7056/sub_pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7110/substitutivo_ppa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7191/sub_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7272/of_342-2025_-_camara_substitutivo_ao_projeto_de_lei_54_-_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7273/projeto_de_lei_-_estrada_do_mumu_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7285/substitutivo_jose_rezek.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6563/emenda_lei_crystal_assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/emenda_-_subs_bom_prato_-_jul25_assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7146/emenda_projeto_-_dinheiro_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7238/emenda_substi_-_dinheiro_nas_escolas_-_nov2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7165/emendas_2025_finalizada_atual_assinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7166/emenda_impositiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7167/emenda_impositiva_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7168/emenda_impositiva_odelio_assinado.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7169/emenda_impositiva_2025_-_paulo_benedetti_assinado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7170/emendas_2025_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7171/emenda_impositiva_-_dr_andre_-_out2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7172/emendas_impositivas_pdf_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7173/emendas_impositivas_teko_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7174/emendaimpositiva_vermarcelotuani_assinado.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6447/parecer_ccj_pr01-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6448/parecer_ccj_pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6482/parecer_ccj_pl_05_25.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6483/parecer_ccj_pl_04_25.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6509/parecer_ccjr_0625.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6554/parecer_ccjr_pl0925.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6555/parecer_ccjr_pl1025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6556/parecer_ccjr_pl1125.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/parecer_ccjr_pl1525.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/parecer_ccjr_emenda1pl1125.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/parecerccjr_subst1_pl1225.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/parecerccjr_subst1_pl1325.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_ccjr_pl20-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6681/enviando_por_email_parecer_ccjr_pr0225_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6698/parecer_ccjr_pl222025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6726/parecerpl2525.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6727/parecerpdl0125.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_ccj_pl_24x2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6729/parecerpl2625.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6751/parecer_ccjr_pl2725.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6824/parecerccjrpdl0225.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6825/pdl0325.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6827/parecer_ccjr_pdl0425.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6828/parecer_ccjr_pdl0525.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_ccjr_pl2925.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6842/parecer_ccjr_0625.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_ccjr_0725.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_ccjr_0825.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_ccjr_0925.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6882/parecer_ccjr_pdl1325.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6883/parecer_ccjr_pdl1025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6884/parecer_ccjr_pdl1125.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6885/parecer_ccjr_pdl1225.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6886/parecer_ccjr_pdl1425.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6887/parecer_ccjr_pdl1525.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6888/parecer_ccjr_pdl1625.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6889/parecer_ccjr_pdl1725.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6890/parecer_ccjr_pdl1825.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6891/parecer_ccjr_pdl1925.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6892/parecer_ccjr_pdl2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6893/parecer_ccjr_pdl2125.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6894/parecer_ccjr_pdl2225.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6895/parecer_ccjr_pdl2325.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6896/parecer_ccjr_pdl2425.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6897/parecer_ccjr_pdl2525.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6898/parecer_ccjr_pdl2625.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_ccj_-_pdl_27x2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_ccj_-_pdl_28x2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_ccj_-_pdl_29x2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6938/parecer_ccjr_pdl3025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_ccjr_pdl3125.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_ccjr_pdl3225.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_ccjr_pdl3325.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6975/parecer_ccjr_pdl3425.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/parecer_ccjr_pl3025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7020/parecer_pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7034/parecer_ccjr_sub1pl3225.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7035/parecer_ccjr_pl3425.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7048/parecerccjr_sub1pl3325.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7049/parecerccjr_pdl3525.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7077/parecerccj_pl3825_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7096/parecerccj_pl3725_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7097/parecerccj_plc0325_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7099/parecerccj_plc0425_assinado.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7117/parecerccj_pl3925_assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7126/parecerccj_pl4225_assinado.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7131/parecerccj_pl4025_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7148/parecerccj_pl4325_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7195/parecer_justica_pdl_36x2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7200/parecerccj_pl4625_assinado.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7232/parecerccj_sub1pl4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7233/parecerccj_pl4725_assinado.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7253/parecerccj_pl4825_assinado.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7283/parecerccj_plc0525_assinado.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7284/parecerccj_rejeicao_emenda01aosub01pl4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7295/parecerccj_pl5025_assinado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7296/parecerccj_pl5325_assinado.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7297/parecerccj_pl5125_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7298/parecerccj_pl5225_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7299/parecerccj_sub1pl5425_assinado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7316/ccjr_-_parecer_ao_plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7321/ccjr_-_parecer_ao_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7325/parecerccj_sub01pl4825_assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7328/parecerccj_sub01pdl3725_assinado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6461/dezembro_vermelho_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6476/parecer_02-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6500/parecer_comissao_ed._cult._saude_e_defesa_da_cid..pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6603/parecer_projeto_queimaduras.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7004/sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7210/scan2025-11-10_140808.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7315/parecer_sobre_projeto_de_lei_complementar_n_052025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7323/parecer_sobre_o_projeto_de_lei_n__53-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7327/parecer_sobre_o_projeto_de_lei_n__52-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6454/parecer_proj_resolucao_1-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6455/parecer_proj_lei__2-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6485/parecer_cfo_pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/cfo_-_projeto_de_lei_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6570/cfo_-_projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6571/cfo_-_projeto_de_lei_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6572/cfo_-_projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/cfo_-_emenda_1-2025_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_projeto_12.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_projeto_13.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_financas_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6653/parecer_financas_e_orcamento_-_pl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6697/doc-20250508-wa0022.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6733/26.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6734/1.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6755/parecer_comissao_financas_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_comissao_financas_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6819/parecer_financas_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6820/parecer_financas_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_financas_pdl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6850/parecer_financas_pdl_04.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6851/parecer_financas_pdl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6852/parecer_financas_pdl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6853/parecer_financas_pdl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6865/parecer_financas_pl_29.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6906/parecer_financas_pdl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6907/parecer_financas_pdl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6908/parecer_financas_pdl_10.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6909/parecer_financas_pdl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6910/parecer_financas_pdl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6911/parecer_financas_pdl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6912/parecer_financas_pdl_18.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6913/parecer_financas_pdl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6914/parecer_financas_pdl_29.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6915/parecer_financas_pdl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6916/parecer_financas_pdl_21.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6917/parecer_financas_pdl_13.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6918/parecer_financas_pdl_22.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6919/parecer_financas_pdl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6920/parecer_financas_pdl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6921/parecer_financas_pdl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6922/parecer_financas_pdl_15.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6923/parecer_financas_pdl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6924/parecer_financas_pdl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6925/parecer_financas_pdl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6926/parecer_financas_pdl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6957/parecer_financas_pdl_30.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6958/parecer_financas_pl_30.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6959/parecer_financas_pdl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6960/parecer_financas_pdl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/parecer_financas_pdl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/parecer_financas_pdl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7014/parecer_financas_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7015/parecer_financas_pdl_35.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7016/parecer_financas_pl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7017/parecer_financas_emenda_no_1.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7018/parecer_financas_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7031/cfo_subs_01_pl_32.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7032/cfo_subs_01_pl_33.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7033/cfo_pl_34.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7080/parecer_financas_pl_38.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7091/parecer_financas_subst_1_ao_pl_35.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7095/parecer_financas_pl_37.2025_-_sindrome_pitthopkins_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7098/parecer_financas_plc_04.2025_-_progressao_vertical_gcm_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7100/parecer_financas_plc_03.2025_-_ad._periculosidade_agentes_transito_assinado.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7118/parecer_comissao_financas_pl_39.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7127/parecer_financas_pl_40.2025_-_agosto_branco_assinado.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7128/parecer_financas_pl_42.2025_-_abertura_credito_suplementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7147/parecer_financas_pl_43.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7225/parecer-substitutivo-1-ao-pl-412025-dinheiro-direto-escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7226/parecer-pl-48.2025-denominacao-via-publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7227/parecer-pl-442025-receitas-despesas-e-emendas-impositivas_assinado.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7228/parecer_substitutivo_1_ao_pl_36.2025_-plano_plurianual_assinado.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7237/parecer_pl_47.2025_-_credito_suplementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7277/parecer_emenda_1_ao_substitutivo_1_pl_dinheiro_direto_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7300/parecer_pl_51.2025_-_credito_adicional_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7301/parecer_pl_53.2025___altera_a_lei_n__4.490_de_18_de_julho_de_2007_assinado.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7302/parecer_plc_05.2025_-_criacao_cargos_confianca_secretaria_de_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7303/parecer_plc_06.2025_-_alteracoes_artigos_3_e_4_da_lc_no_260_de_23.10.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7304/parecer_pl_52.2025___prorroga_a_vigencia_do_plano_municipal_de_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7305/parecer_substitutivo_1_ao_pl_48.2025_-_denominacao_via_publica_estrada_do_mumu_assinado.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7306/parecer_substitutivo_1_ao_pl_54.2025___nome_ruas_portal_ville_cambui_assinado.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7317/cfo_-_parecer_ao_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7331/parecer_substitutivo_1_ao_pdl_37.2025_-_cidadao_honorario_jose_ricardo_rezek_assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7342/parecer_plc_07.2025_-_alteracoes_na_lei_complementar_no_135_assinado.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6474/parecer_comissao_de_obras_-_pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6553/parecer_comissao_de_obras_-_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6582/parecer_-_emenda_01-2025_pl11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6754/parecer_comissao_cospapma_-_pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6823/parecer_comissao_de_obras_-_pl_29-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7029/parecer_obras_34_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7326/parecer_obras_05_12_cambui_assinado.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6420/parecer_juridico_01-2025_pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6432/parecer_juridico_no_02_-_servidores_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6439/parecer_juridico_no_03_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6471/parecer_juridico_04-2025_-_pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6481/parecer_juridico_05-2025_-_subst._01_ao_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6497/parecer_juridico_no_06_-_publicidade_-_dengue_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6525/parecer_juridico_no_07_-_vicio_de_iniciativa_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6532/parecer_juridico_08-2025_-_pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_juridico_09-2025_-_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6547/parecer_juridico_no_09_-_repasse_-_governo_estadual_-_apae.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6552/parecer_juridico_11-2025_-_pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6566/parecer_juridico_12-2025_-_pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6567/parecer_juridico_13-2025_-_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6573/parecer_juridico_no_14_-_desafetacao_de_viario_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6587/parecer_juridico_15-2025_-_emenda_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/parecer_juridico_16-2025_-_substitutivo_01_ao_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/parecer_juridico_no_17_-_desafetacao_de_viario_-_permuta_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/parecer_juridico_18-2025_-_pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6640/parecer_juridico_no_19_-_guardiao_maria_da_penha_-_iniciativa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6660/parecer_juridico_no_20_-_alteracao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6694/parecer_juridico_no_21_-_credito_adicional_-_suplementar_e_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6700/parecer_juridico_no_22_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6702/parecer_juridico_23-2025_-_subst._01_ao_pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6703/parecer_juridico_24-2025_-_pdl_01-2025_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6714/parecer_juridico_25-2025_-_pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_juridico_no_26_-_denominacao_de_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_juridico_27-2025_-_pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_juridico_28-2025_-_pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6773/parecer_juridico_29-2025_-_pdl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6774/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6791/parecer_juridico_31-2025_-_pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6793/parecer_no_32_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_juridico_34-2025_-_pdl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_no_35_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_no_36_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_juridico_37-2025_-_pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6818/parecer_juridico_no_38_-_programa_de_governo_-_vicio_de_iniciativa_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6836/parecer_juridico_39-2025_-_pdl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6837/parecer_juridico_40-2025_-_pdl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6838/parecer_juridico_41-2025_-_pdl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_no_42_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_no_43_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_no_44_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6854/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6855/parecer_no_46_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6856/parecer_no_47_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6857/parecer_no_48_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6858/parecer_juridico_49-2025_-_pdl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6859/parecer_juridico_50-2025_-_pdl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6860/parecer_juridico_51-2025_-_pdl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6861/parecer_juridico_52-2025-_pdl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6862/parecer_juridico_53-2025_-_pdl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6863/parecer_juridico_54-2025_-_pdl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6864/parecer_juridico_55-2025_-_pdl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6872/parecer_no_56_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6873/parecer_no_57_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6874/parecer_no_58_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6948/parecer_no_59_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6951/parecer_juridico_60-2025_-_pdl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6952/parecer_juridico_61-2025_-_pdl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6955/parecer_no_62_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6976/parecer_no_63_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6988/parecer_juridico_64-2025_-_pl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_juridico_65-2025_-_emenda_01_subst._01_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7012/parecer_juridico_66-2025_-_pdl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_juridico_67-2025_-_subst._01_ao_pl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_juridico_no_68_-_beneficios_eventuais_-_competencia_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7026/parecer_juridico_no_69_-_credito_adicional_-_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7082/parecer_juridico_70-2025_-_pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7084/parecer_juridico_71-2025_-_pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7090/parecer_juridico_72-2025_-_plc_03-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7092/parecer_juridico_no_73_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7111/parecer_juridico_no_74_-_guarda_civil_municipal_-_promocao_-_inconstitucionalidade.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7130/parecer_juridico_no_75_-_alteracao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7152/parecer_juridico_no_76_-_credito_adicional_-_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7219/parecer_juridico_77-2025_-_pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7243/parecer_juridico_78-2025_-_subst._01_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7255/parecer_juridico_79-2025_-_pdl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7261/parecer_juridico_80-2025_-_emenda_01_ao_subst._01_ao_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7269/parecer_juridico_no_81_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7274/parecer_juridico_82-2025_-_pl_51-2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7275/parecer_juridico_83-2025_-_pl_53-2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7278/parecer_juridico_no_84_-_prorrogacao_-_pne.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7279/parecer_juridico_no_85_-_denominacao_de_logradouro_-_nome_de_empresa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7280/parecer_juridico_no_86_-_denominacao_de_logradouro_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7286/parecer_juridico_87-2025_-_plc_05-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7341/parecer_juridico_88-2025_-_plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6528/parecer_conjunto_pl_14x2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_conjunto_subemenda_1_a_emenda_ao_pl_11x2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7150/parecer_conjunto_pl_45x2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7242/parecer_conjunto_pl_49x2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6425/parecer_contabil_presolucao_01.2025_-_criacao_de_cargos_agente_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6484/parecer_contabil__03.2025_-_institui_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6510/parecer_tecnico_-_pl_06_2025divulgacao_casos_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6560/parecer_tecnico_-_pl_11_2025_veterinario_em_clinica_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6562/parecer_tecnico_-_pl_12_2025_desafeta_area_e_aut_permuta.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6655/parecer_tecnico_-_pl_19_2025_doacao_material_belico.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6656/parecer_tecnico_-_pl_20_2025_projeto_guardia_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_contabil_22-2024_credito_supl_e_especial_27.582.84042.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6756/parecer_contabil_23-2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_contabil_29-2025_credito_supl_saae_1.310.00000docx.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6879/parecer_tecnico_-_pl_28_2025_programa_amigo_autista.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6982/parecer_contabil_30-2025_credito_esp_supl_saae_2.990.00000docx.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7021/parecer_contabil_32-2025_credito_supl_e_especial_50.239.307_.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7047/parecer_contabil__34.2025_-_concessao_benficios_eventuais_e_complementares.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7088/parecer_contabil_plc_003.2025_-_adicional_de_periculosidade_transito.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7089/parecer_contabil_plc_004.2025_-_progressao_vertical.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7112/parecer_contabil_42-2025_credito_supl_e_especial_3.952.000_.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7215/substitutivo_no_01_parecer_contabil_36-25_alter_ppa_2026_2029_2.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7220/parecer_contabil_43-25_alter_ldo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7221/parecer_contabil_44-2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7231/parecer_contabil_47-2025_credito_supl_e_especial_3.000.00000_.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7230/subst_01_parecer_contabil_41-2025_programa_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7291/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7292/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7293/parecer_tecnico_contabil_sobre_o_projeto_de_lei_complementar_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6449/emissao_d0eda3cfb6fac258494cba10_proc.-administrativo-2--15.728-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6469/68-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6492/retirada_de_urgencia_sub_1_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6539/ofexe-indicacao_do_lider_de_governo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6540/ofexe-resposta_ao_requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6565/oficio_substituicao.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6584/resposta_requerimento_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6616/balanco_anual.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6674/resposta_ao_requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6765/of_202-2025_-_camara_solicita_retirada_urgencia_especial_pl_19_-_doacao_de_armas.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6944/of_236-2025_-_retirada_pl_19_-_doacao_de_armas.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7113/of_294-2025_-_camara_solicita_retirada_do_substitutivo_01_ao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7189/oficio_318-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7271/of_339-2025_-_camara_justificativa_pl_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6541/ofdvs-associacao_movimento_popular_maria_geruncia_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6542/ofdvs-santa_casa_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6543/ofdvs-indicacao_de_lider_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6577/oficio_diverso_comissao.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/subemenda_2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6625/redacaofinal_pl1125.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7333/redacao_final_pl_44-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6498/voto_em_separado_cfo.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6645/voto_separado_pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7030/voto_em_separado.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7276/voto_em_separado_emenda_dinheiro_escola_assinado.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6971/processo_n01-2025_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_-_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6409/manutencao_parquinho_rolando_giuli.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6411/scan2025-01-22_094659.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6412/scan2025-01-22_094723.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6416/scan2025-01-28_115826.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_001-2025_-_melhoria_na_sinalizacao_das_vagas_de_motos..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_002-2025_-_implementacao_de_um_ponto_destinado_a_uma_lanchonete_ou_restaurante_no_parque_das_moncoes..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_003-2025_-_instalacao_de_brinquedos_na_praca_matriz..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_-_1.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6429/ind._isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6430/ind._fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6435/cemiterios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6436/dengue_centro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6438/vila_angelica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6440/indicacao_campinho_de_areia_ou_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6441/caminho_rua_alan_kardec_e_rua_roberval_de_camrgo_moraes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6442/calcamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6443/scan2025-02-06_111307.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6444/scan2025-02-06_111431.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_-_construcao_de_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_004-2025_-_instalacao_de_uma_lombada_na_rua_ulisses_cornelio_vitorino._assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_005-2025_-_instalacao_de_uma_lombada_na_avenida_armando_sales_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_006-2025_-_criacao_de_vagas_exclusivas_para_carga_e_descarga_na_avenida_capitao_joaquim_floriano_de_toledo_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6460/clinica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_009-2025_-_instalacao_de_bancos_na_area_revitalizada_entre_a_avenida_capitao_joaquim_floriano_de_toledo_e_a_rua_joao_angelieri2c_no_centro._assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_007-2025_-_recapeamento_da_rua_luis_tempesta_no_bairro_jardim_esplanada._assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_008-2025_-_estudo_para_melhorias_na_rua_clotilde_russo_ayres2c_no_bairro_jardim_sao_bento._assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_-_vaga_correio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_-_ampliacao_tratamento_tea.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6468/untitled_20250215_013944.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6470/ind._lombada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6473/patucci.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6479/capina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6480/indicacao_postos_de_saude_abertos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6486/quadra_beach_tennis_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6488/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6489/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_camerasmariaodete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_faixaelevadamariaodete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_012-2025_-_lombada_na_rua_francisco_de_souza_moraes_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_010-2025_-_faixa_de_pedestres_ou_uma_lombofaixa_na_rua_conego_belotti_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_011-2025_-_quadra_para_a_pratica_de_esportes_no_final_da_rua_aquiles_jorge_steiner_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6503/indicacao_-_joaomarinonio_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6504/indicacao_-_16_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6505/indicacao_-_xiririca_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6506/indicacao_014-2025_-_faixa_de_pedestres_na_rua_mitre_fiuza_ayres_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6507/indicacao_015-2025_-_quadra_esportiva_e_um_parquinho_no_bairro_rolando_giuli._assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_013-2025_-_farmacia_municipal_no_bairro_vila_america._assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6512/scan2025-03-07_085809.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6513/policia_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6516/lombada_eletronica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6518/indicacao_arealazerhumbertomartelli.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6529/periculosidade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6530/caic.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6535/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_016-2025_-_finalizacao_do_recapeamento_da_rua_antonio_raposo_tavares_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_017-2025_-_instalacao_da_rede_secundaria_em_toda_a_agrovila_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_018-2025_-_mais_conteineres_de_lixo_no_bairro_vila_progresso_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6549/ind._conselho_mulher.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6557/porta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6559/untitled_20250318_220400.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6561/chips.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_ovosdepascoa_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6583/assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6586/sujeira_expresso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/conego.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_019-2025_-_criacao_de_um_parque_municipal_das_criancas2c_nos_moldes_da_cidade_das_criancas_de_itu_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_020-2025_-_lombada_na_rua_joao_gastardelli._assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_021-2025_-_poda_e_rocada_da_vegetacao_no_terreno_localizado_na_rua_jose_maurino_filho2c_no_bairro_jardim_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6613/assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6619/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6622/altino_arantes_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6623/neuro_pediatra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6628/indicacao_024-2025_-_lombada_na_estrada_volta_do_poco_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6629/indicacao_022-2025_-_instalacao_de_conteineres_de_lixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6630/indicacao_023-2025_-_lombadas_na_rua_amazonas2c_no_bairro_jardim_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/retorno_pfz_10_estrada_capivari_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6632/indicacao_sarquis_abibe_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/indicacao_empresaamigadamulher_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6641/indicacao_027-2025_-_ampliacao_da_quantidade_de_caminhoes_destinados_a_coleta_de_galhos_na_cidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6642/indicacao_025-2025_-_poda_das_arvores_localizadas_ao_redor_da_escola_estadual_professora_esther_maurino_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6643/indicacao_026-2025_-_instalacao_de_iluminacao_publica_na_rua_transversal_42c_no_bairro_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6650/terras_de_porto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6662/enviando_por_email_revisao_auxilio_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_-_lombada_km1_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_-_limpeza_estrada_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_030-2025_-_reforco_na_fiscalizacao_de_motocicletas_com_escapamentos_adulterados_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_028-2025_-_ampliacao_da_frota_de_maquinarios_pesados_utilizados_na_manutencao_das_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_029-2025_-_remocao_de_um_tronco_de_coqueiro_seco_localizado_na_rua_genesio_rodrigues2c_nc2ba_2862c_no_bairro_vila_progresso._assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6679/viaturas_cor_de_rosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6685/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6687/praca_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_031-2025_-_lombada_na_estrada_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_032-2025_-_iluminacao_publica_no_trecho_entre_o_cemex_e_a_avenida_dos_trabalhadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_033-2025_-_lombada_e_melhorias_na_sinalizacao_viaria_na_rua_jose_roberto_batistela_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_estrada_bom_retiro_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_higiene_bucal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6693/revitalizacao_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_praca_cidade_jardim_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_-_poda_de_arvore_-_rua_alexandre_bazo_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_manutencaobosquetenda.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6707/indicacao_pracatenda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6708/indicacao_velocidadetenda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6709/scan2025-05-13_121350.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6713/indicacao_campanhaexpressopf_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6715/indicacao_034-2025_-_conteiner_de_lixo_na_rua_das_violetas_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6716/indicacao_035-2025_-_realizacao_de_estudos_e_providencias_para_reorganizacao_do_estacionamento_na_rua_joao_batista_ferraz_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6717/indicacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6720/parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6721/jardim_excelsior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6722/nome_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6723/indicacao_capacitacao_tea.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6730/igreja_congregacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6731/indicacao_-_ponto_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6737/ind._cob._ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6738/melhorias_transito_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6739/limpeza_canteiro_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6740/ind._placa_com_nome.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_-_limpeza_bueiros_-_mai25_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_038-2025_-_medidas_para_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida2c_nas_proximidades_do_numero_1260_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_037-2025_-_conteineres_de_lixo_nas_proximidades_da_portaria_3_da_fazenda_boa_vista._assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_039-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro2c_nas_proximidades_do_numero_1050_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6753/servicos_rurais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_junho_laranja.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6762/indicacao_040-2025_-_poda_e_limpeza_das_areas_verdes_localizadas_na_rua_maestro_manoel_jose_de_calazans_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6763/indicacao_041-2025_-_acoes_emergenciais_e_continuas_de_combate_a_escorpioes_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6764/indicacao_042-2025_-_medidas_de_reducao_de_velocidade_na_rua_ademar_de_barros_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6768/indicacao_adilson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6771/indicacao_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6772/camscanner_12-06-2025_15.21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6776/indicacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6777/indicacao_043-2025_-_realizacao_de_estudos_e_posterior_implantacao_de_uma_praca_no_bairro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6778/indicacao_044-2025_-_llinhas_de_onibus_nas_ruas_araritaguaba_e_anita_garibaldi_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6779/indicacao_045-2025_-_mudanca_na_rota_das_linhas_de_onibus_no_bairro_olivio_barbosa_e_o_residencial_sao_carlos._assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6783/indicacao_fono_e_to.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6785/indicacao_ia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6789/lombada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6790/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6792/scan2025-06-17_154259.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6794/camara_municipal_de_porto_feliz_9.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6797/ind_clotilde.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6869/indicacao_046-2025_-_ampliacao_do_numero_de_motoristas_e_ambulancias_do_servico_de_resgate_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6870/indicacao_047-2025_-_melhorias_na_rotatoria_localizada_na_rua_das_margaridas2c_no_jardim_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6871/indicacao_048-2025_-_medidas_de_reducao_de_velocidade_no_inicio_da_estrada_dos_7_fogoes._assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6875/indicacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6877/porto-feliz_fest.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6878/altos_dos_tendas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6881/motoboys.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6899/indicacao_049-2025_-_ampliacao_do_numero_de_dentistas_disponiveis_nas_unidades_basicas_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6900/indicacao_050-2025_-_criacao_de_uma_praca_na_rua_mahatma_gandhi2c_no_bairro_convivio_do_santo_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6901/indicacao_051-2025_-_medidas_para_melhoria_da_seguranca_viaria_nos_arredores_da_escola_antonio_de_padua._assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6933/indicacao_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6936/indicacao_festivaldedanca_ver.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6939/indicacao_052-2025_-_medidas_de_reducao_de_velocidade_e_travessia_segura_de_pedestres_na_rua_cardoso_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6940/indicacao_053-2025_-_recapeamento_da_rua_joao_diana_sobrinho2c_localizada_no_bairro_jardim_excelsior_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6941/indicacao_054-2025_-_vaga_exclusiva_para_carga_e_descarga_na_rua_primo_benvegnu_proximo_ao_nc2ba_1352c_no_bairro_vila_angelica_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6956/documento_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/imagem.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/busto_bandeirantes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/indicacao_pistaskate.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6973/indicacao_simbolo_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/indicacao_projetootdah_marcelo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6978/indicacao_055-2025_-_instalacao_de_coberturas_externas_em_frente_a_todas_as_unidades_basicas_de_saude_28ubss29_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/indicacao_056-2025_-_melhorias_nas_condicoes_de_seguranca_viaria_no_trecho_logo_apos_a_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6980/indicacao_057-2025_-_medidas_de_reducao_de_velocidade_na_rua_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/melhorias_matriz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6984/bicicleta_motorizada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6987/parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6989/scan2025-08-08_121639.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6991/indicacao_058-2025_-_melhorias_na_estacao_das_artes_e_na_concha_acustica_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6992/indicacao_060-2025_-_melhoria_no_escoamento_de_aguas_pluviais_na_estrada_de_terra_localizada_nas_proximidades_do_restaurante_rancho_o_celeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6993/indicacao_059-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_nc2ba_1806_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6994/agosto_lilas_-_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6998/documento_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7000/indicacao_programaalimenta_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7007/indicacao_061-2025_-_medidas_para_aumentar_a_seguranca_viaria_na_rua_araritaguaba._assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7008/indicacao_062-2025_-_medidas_de_reducao_de_velocidade_e_melhorias_de_seguranca_viaria_na_rua_frederico_brand_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7009/indicacao_063-2025_-_realocacao_de_um_poste_que_se_encontra_fora_da_calcada2c_na_rua_valderes_pires._assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7023/indicacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7027/servidores_e_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7028/cadastro_unico_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7036/ind._medicamentos_hormonais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7040/indicacao_pracarosabarbieriassinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7041/indicacao_estacaodasartes_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7042/indicacao_plantiocrotalaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7043/indicacao_066-2025_-_iluminacao_publica_nas_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7045/indicacao_064-2025_-_medidas_de_reducao_de_velocidade_na_avenida_dr._antonio_pires_de_almeida_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7046/indicacao_065-2025_-_centralizar_a_base_do_resgate_municipal_ou_ampliar_o_numero_de_bases_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7051/indicacao_pneus_usados_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7052/indicacao_praca_madalena_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7053/indicacao_araritaguaba_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7058/ind._lombada_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7059/indicacao_-_setembro_amarelo_-_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7060/indicacao_067-2025_-_pavimentacao_das_ruas_dos_loteamentos_santo_augusto_e_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7061/indicacao_068-2025_-_instalacao_de_um_semaforo_no_cruzamento_da_rua_joao_marinonio_de_camargo_proximo_ao_posto_de_saude_da_popular_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7067/indicacao_-_pau_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7068/indicacao_auto_escola.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7069/indicacao_-_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7071/indicacao_071-2025_-_medidas_de_seguranca_viaria_no_cruzamento_da_rua_dr._alvim_com_a_rua_arcilio_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7073/indicacao_070-2025_-_melhoria_das_condicoes_de_acesso_na_estrada_do_bairro_faxinal_na_altura_do_km_105_da_rodovia_castelo_branco_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7074/indicacao_069-2025_-_implantacao_de_grama_sintetica_na_quadra_da_praca_francisco_rojas_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7086/indicacao_-_pronto_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7104/centro_da_cidade_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7105/ind._remocao_placa_nome_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7116/indicacao_ceramica_tome.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7119/indicacao_072-2025_-_programa_para_disponibilizar_professores_de_educacao_fisica_nas_quadras_da_cidade_para_realizar_aulas_e_atividades_com_criancas_e_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7120/indicacao_073-2025_-_criacao_de_um_espaco_destinado_aos_motoristas_de_aplicativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7121/indicacao_074-2025_-_medidas_de_reducao_de_velocidade_na_rua_cardoso_pimentel_1916_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7122/indicacao_-_redutor_lombada_-_rua_candido_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7123/indicacao_-_area_de_lazer_-_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7124/indicacao_-_regularizacao_-_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7132/indicacao_ambulatorio_dor_cronica_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7134/indicacao_adote_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7136/indicacao_uniformes_escolas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7143/indicacao_075-2025_-_revitalizacao_da_praca_eduardo_castelucci_localizada_no_bairro_jardim_belo_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7144/indicacao_076-2025_-_medidas_de_reducao_de_velocidade_na_rua_olavo_assumpcao_fleury_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7145/indicacao_077-2025_-_implantacao_de_zona_azul_nos_arredores_do_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7153/indicacao_-_conteineres_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7155/telefonia_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7156/indicacao_-_braxister_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7157/indicacao_078-2025_-_horta_comunitaria_no_bairro_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7158/indicacao_079-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_nas_proximidades_da_igreja_adventista_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7159/indicacao_080-2025_-_manutencao_e_substituicao_das_placas_de_identificacao_dos_bairros_e_estradas_da_zona_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7160/indicacao_pod_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7163/getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7164/antonio_sardinha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7176/altino_arantes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7178/indicacao_081-2025_-_instalacao_de_grades_de_protecao_na_cabeceira_da_ponte_da_estacao_de_captacao_de_agua_do_avecuia_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7179/indicacao_082-2025_-_medidas_de_reducao_de_velocidade_na_avenida_silvio_brand_correa_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7180/indicacao_083-2025_-_medidas_de_reducao_de_velocidade_na_rua_suzana_kerche_de_oliveira_no_residencial_terras_do_porto._assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7181/indicacao_vaga_secretaria_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7183/indicacao_pontuesim_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7184/indicacao_merendatempointegral_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7185/indicacao_professorportugues_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7188/17_-_lombo-faixa_rua_altino_arantes_287_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7196/getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7197/capivaras_assinada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7198/indicacao_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7203/indicacao_084-2025_-_estudo_para_solucionar_os_problemas_viarios_na_rua_jose_batista_giuli_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7204/indicacao_086-2025_-_medidas_de_reducao_de_velocidade_na_estrada_do_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7205/indicacao_085-2025_-_conteiner_para_coleta_de_lixo_na_rua_benedito_pires_de_arruda_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7207/indicacao_lombada_-_rua_jose_atilio_coli_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7212/indicacao_-_constatino_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7218/scan2025-11-13_102437.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7224/indicacao_-primeiros_socorros_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7234/indicacao_087-2025_-_quadra_poliesportiva_na_rua_evair_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7235/indicacao_088-2025_-_vaga_rapida_na_avenida_getulio_vargas_proximo_ao_no_442_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7236/indicacao_089-2025_-_instalacao_de_bracos_de_luz_ao_longo_de_toda_a_extensao_da_rua_sao_paulo_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7244/ind_arrumar_o_cemex_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7245/ind_tercerizacao_castracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7246/parquinho_rolando_giuli_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7247/indicacao_-_area_verde_residencial_porto_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7249/esmedio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7254/indicacao_campinho_de_areia_ou_quadra_altos_do_jequitiba_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7264/ind_compra_mamografo_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7265/indicacao_museu_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7266/indicacao_091-2025_-_iluminacao_publica_na_estrada_do_bairro_faxinal_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7267/indicacao_090-2025_-_ampliacao_dos_horarios_noturnos_do_expresso_porto_feliz_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7268/indicacao_092-2025_-_ampliacao_dos_horarios_do_expresso_porto_feliz_par_a_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7287/teleferico.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7290/hpv.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7294/redutores_r._prof._julio_soares_dihel_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7307/indicacao_095-2025_-_melhorias_no_bairro_palmital_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7308/a_confeccao_e_instalacao_de_uma_placa_no_portao_da_entrada_do_elevador_do_parque_das_moncoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7309/indicacao_093-2025_-_medidas_de_reducao_de_velocidade_na_rua_lidia_maria_potel_antunes_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7310/indicacao_094-2025_-_manutencao_geral_no_predio_da_biblioteca_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7313/jequitiba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7324/portelaaaaa_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7330/indicacao_-_av_licio_marcondes_amaral_-_dez2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7335/indicacao_098-2025_-_construcao_de_um_teatro_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7336/indicacao_096-2025_-_aquisicao_de_um_veiculo_exclusivo_refrigerado_e_adequado_as_normas_sanitarias_para_uso_da_farmacia_municipal._assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7337/indicacao_097-2025_-_criacao_de_estruturas_de_lazer_e_qualidade_de_vida_no_bairro_altos_do_jequitiba_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7339/indicacao_-_conteiner_lixo_cardoso_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/of_038-2025_-_pl_porto_feliz_para_o_mundo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6418/gratificacao_titulacao_e_tabela_de_referencias_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6428/of_061-2025_-_pl_institui_o_programa_do_restaurante_popular_sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6433/dezembro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6453/of_063-2025_-_pl_autoriza_o_desdobro_de_lotes_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6475/pl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6477/assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6478/assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6519/of_108-2025_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6520/of_109-2025_-_camara_encaminha_pl_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6534/of_111-2025_-_camara_encaminha_pl_lei_crystal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6522/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6523/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6524/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6558/prevencao_de_queimaduras.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6574/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6575/scan2025-03-21_153751.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6576/projeto_de_lei_18-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6634/pl_20.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6654/banco_de_racao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6661/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6664/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6680/projeto_-_queimaduras_-_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6704/nomeacao_rua_07_flamboyant_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6712/pl_quadravilaamerica.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6735/of_178-2025_-_pl_lei_de_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_-_servidor_amigo_autista.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6800/pl_29.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6953/pl_30.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6985/adilson_-_projeto_romeiro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6997/pl_32.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7001/adultizacao_projeto.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7011/emissao_bdf2d2a2e5afb46c953252c0_proc.-administrativo-14--358-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7038/pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7039/pl_36.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7063/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7066/of_269-2025_-_camara_encaminha_pl_abertura_de_credito_suplementar_e_especial_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7083/projeto_de_lei_-_setembro_verde_-_incentivo_a_doacao_de_orgaos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7085/projeto_de_lei_agosto_branco_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7101/of_295-2025_-_camara_encaminha_pl_que_institui_o_programa_dinheiro_direto_nas_escolas_municipais_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7102/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7114/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7115/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7142/of_309-20205_-_camara_pl_desafetacao_area_-_convenio_habitacao_-_nossa_casa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7192/of_319-2025_-_camara_pl_altera_a_lei_3.061_para_inclusao_do_portoprev_-_descontos_folha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7209/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7211/projeto_de_lei_-_estrada_do_mumu_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7240/dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7248/projeto_de_lei_adora_porto_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7256/of_328-2025_-_abertura_de_credito_adicional_especial_no_orcamento_2025_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7257/of_329-2025_-_camara_projeto_de_lei_prorrogacao_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7258/of_330-2025_-_camara_altera_a_lei_4.490_que_dispoe_sobre_o_estagoi_na_administracao_municipal_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7259/of_331-2025_-_camara_projeto_de_lei_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7314/pl_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6550/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6551/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7078/plc_3_-_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7079/plc_4_-_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7270/projeto_juntado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7282/of_343-2025__-_camara_altera_a_lc_260_-_promocao_automatica_gcm.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7322/of_354-2025_-_camara_projeto_de_lei_complementar_diarias_motoristas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6419/estrutura_administrativa-legislativa_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6657/projeto_resolucao_minuto_e_mocao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7093/altera_titulo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6684/pdl_talentojovem_alicebatista.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6767/pdl_melhoridade_mariadelourdes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6769/melhor_idade_-_aparicio_jose_bandeira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6781/premio_cultural_-_odila_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6782/talento_jovem_-_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6787/pdl_premioantonioyamamoto_studiosolydance.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6788/pdl_titulocidadao_odairjunior.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6796/caua_de_souza.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6798/titulo_cidadao_-_josiel.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6805/tua_face.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6806/ezequiel_pedroso.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6809/samuel_mesquita.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6810/pdl_-_honraria_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6813/scan2025-06-26_121440.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6814/scan2025-06-26_121408.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6816/pdl_melhor_idade_2025_-_senhora_jonadir_dos_santos_menegon._assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6817/pdl_premio_cultural_2025_-_banda_unidos_da_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6821/pdl_maria_clara.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6822/pdl_premio_antonio_yamamoto_-_nilson_teruel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6826/camara_municipal_de_porto_feliz_10.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6830/patricia_godoy_maffei.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6831/wellington_fernandes_-_premio_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6832/pdl_titulo_cidadao_honorario_2025_-_joao_batista_das_neves_filho_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6833/pdl_-_honraria_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6834/pdl_destaque_melhor_idade_-_dulce_viegas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6835/studio_agnos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6839/pdl_-_destaque_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6840/enzo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6841/erica.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6928/ronaldo_pantojo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/pdl_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6943/untitled_20250721_201143.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6946/pdl_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6949/pdl.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7002/pdl_paulo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7190/pdl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7251/titulo_jose_rezek.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6456/mocao_tm_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6467/mocao_etec.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6581/endriws.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6602/mocao_studiosolydance.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6617/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6618/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6624/mocao_luciano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6627/val_roma.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6633/mocao_-_igreja_betel_20_anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6638/mocao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6644/andrea.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6673/mocao_gian_e_liliana.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6677/mocao_paixaodecristo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6686/mocao_juliana.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6695/mocao_escola_lenita.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_ademarcamara.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_aplausos_voz_da_vilma_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6719/mocao_vilma_e_gislene.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6724/assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6732/mocao_aplausos_basquetefeminio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6736/mocao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6741/mocao_canil.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6743/j._martinez.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6752/lica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6760/mocao_de_aplausos_-_isabella_assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6775/mocao1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6807/sergio_dalmazo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6815/scan2025-06-27_085053.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6880/mocao_assinada.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6902/mocao_01-2025_-_maria_luisa_carriel_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6929/rodrigo_yoshihara.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6930/mocao_aplauso_maschio_guarda_transito.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6931/scan2025-07-11_105905.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6934/rachel_alves_da_cruz_del_rio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6935/mocao_02-2025_-_ulisses_tadeu_goes_e_fernando_patric_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6937/mocao_sargento.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6947/endriws.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6950/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6983/bar_do_milton_2.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6986/mocao_-_dia_dos_advogados.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6990/mocao_03-2025_-_michele_cristina_das_chagas_de_lima_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7003/whatsapp_scan_2025-08-13_at_15.00.45.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7005/mocao_de_aplausos_-_bar_da_barra.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7006/mocao_aplausos_thevoice_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7010/mocao_gcm_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7044/mocao_fanfarra-assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7050/mocao_radio_clube_fm_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7055/mocao_de_aplausos_-_edson_de_paula_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7057/mocao_aplauso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7064/40_anos_de_guarda.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7075/mocao_aplausos_almfotografia_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7076/mocao_battani_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7087/mocao_saindo_do_conto_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7103/mocao_tenente_leonardo_corpo_de_bombeiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7125/mocao_ararita_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7133/mocao_baixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7135/mocao_emef_prof._domingos_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7139/mocao_lurdes_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7140/mocao_aplausos_dr._rodrigo_viana_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7141/mocao_aplausos_sandramaria_fisio_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7154/yara_castardelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7161/mocao_aplausos_suelenemarcia_assinado_251017_162016.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7175/mocao_aplausos_canil_guarda_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7177/mocao_aline_regina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7182/mocao_frangolandia_assinado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7187/mocao_repudio_ensinoinclusivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7199/50_anos_instituto_de_beleza_lisboa_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7201/mocao_maestro_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7202/mocao_aplausos_juaracamargo_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7206/mocao_04-2025_-_wesley_belussi_dos_anjos_assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7208/mocao_ieq_66_anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7213/mocao_tiago_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7214/grupo_de_teatro_ararapuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7222/mocao-raissa-e-pericles_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7223/leonardo_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7250/mocao_de_aplaulo_juliano_e_vinicius.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7260/mocao_dimas_dos_santos_-_novo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7262/mocao_pastor_tiago_duarte_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7263/mocao_maria_e_rute_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7281/mocao_de_aplausos_ao_sr._peterson_gesiel_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7288/mocao_radio_93_fm_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7289/mocao_aplausos_williangaloni_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7311/mocao_bruno_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7312/assinado_-_mocao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7329/mocao_aplausos_jacksoneloisatauan_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7334/mocao_cassianapdf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7340/mocao_banda_band_93anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/req_exoneracao_assessor_presidencia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/nomeacao_flavia_tarja.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6399/req_nomeacao_assessor_de_gabinete_jose_renato_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_nomeacao_ass._gab_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/novo_documento6.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/novo_documento7.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/novo_documento8.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/novo_documento9.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/requerimento_minuto_de_silencio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6410/scan2025-01-20_092811.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6415/req._minuto_de_silencio_-_milton_diana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6417/req._minuto_de_silencio_-_fausto_martelini.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6421/minuto_de_silencio_-_jose_schettini_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6427/requerimento_-_1.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6434/sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6437/hiv.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6445/req._minuto_de_silencio_-_jorge_nunes_roque.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6458/req._solicita_minuto_de_silencio_-_benedito_carlos_ramos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6459/requerimento_lucas_zardetto.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6472/joao_tocha.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6499/req._minuto_de_silencio_miguel_gutierrez.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6502/req._sistema_ubs.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6511/req_catarata.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6514/req._minuto_de_silencio_-_leopoldo_dumont.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6515/req._minuto_de_silencio_-_celso_leite.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6517/retirada_projeto_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6527/req_urgencia_especial_pl_14x2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6531/minuto_silencio_rogerio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6544/req._minuto_de_silencio_-_edmilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6546/requerimento.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6548/requerimento_roselene.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6564/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6568/scan2025-03-21_100407.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6585/requerimento_-_abono_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6601/req._patrulhamento.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6604/retirada_projeto_15.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6605/req_-_minuto_de_silencio_-_devanir_almeida.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6606/req_-_minuto_de_silencio_-_benta_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6607/req_-_minuto_de_silencio_-_joao_cruz.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6614/req_urgencia_especial_subemenda_ao_pl_11x2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6620/minuto_de_silencio_-_jucilene_nobre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6621/minuto_de_silencio_-_marcia_bello.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6636/requerimento.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/requerimento_minuto_de_silencio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6646/enviando_por_email_2_josemil_alves_-_buiu_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6651/requerimento_-_minuto_de_silencio_-_albino_bacchi_assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6658/minuto_de_silencio_-_benedita_martins.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6659/minuto_de_silencio_-_miguel_arruda.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6663/requerimento_ausencia_em_sessao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6671/minuto_de_silencio_pai_ciro_valdez.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6675/eliete.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6676/requerimento_minutodesilencioanasteiner.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6682/requerimento_001-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6696/minuto_silencio_joao_carlos_vieira.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6699/minuto_de_silencio_-_donato_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6710/minuto_de_silencio_-_ricardo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6744/minuto_de_silencio_joao_petrunko.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6750/req_museu.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6758/enviando_por_email_minuto_de_silencio_jucara.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6759/req._trava_na_pauta.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6761/req_-_minuto_de_silencio_-_izidio_assinado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6766/minuto_silencio_ileusa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6780/requerimento_minutodesilenciomariadolores.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6786/req_minutosilencio_durval.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6799/requerimento_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6811/req_-_minuto_de_silencio_miguel_sampaio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6866/scan2025-07-03_101636.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6867/scan2025-07-03_101657_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6868/minuto_moacir.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6876/retirada_do_req_69_25.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6927/minuto_de_silencio_silvia_caceres_annunciato.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6932/requerimento_-_retirada_pl_28_de_2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6945/req_nomeacao_murilo_boris_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/whatsapp_scan_2025-07-30_at_15.02.44.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6967/minuto_de_silencio_rosa_york-assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6995/req._minuto_luciene_lopes.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6996/minuto_de_silencio_jorge.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7022/minuto_de_silencio_-_benedicta_alves.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7037/minuto_de_silencio_adriano.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7054/modelo_min_silencio_-_luiza_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7062/modelo_min_silencio_-_jose_carlos_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7070/requerimento.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7081/pai_lucas.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7094/credencial.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7106/min_silencio_pastor_elias_estevam_adriao._assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7137/minuto_de_silencio_bento_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7138/min._silencio_sra._nair_abel_de_almeida_lila_assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7149/requerimento_urgencia_pl_45x25.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7151/jose_calil_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7162/merchiades_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7186/requerimento.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7193/retirada_requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7194/req_urgencia_especial_pdl_36x2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7239/assinado__ze_padeiro.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7241/req_urgencia_especial__pl_49x2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7252/minuto_de_silencio_oliviotrentin_assinado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7318/req_urgencia_especial_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7319/req_urgencia_especial_plc_05-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7320/req_urgencia_especial_plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7338/req.emenda_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6457/sub_juntado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6578/substitutivo_1_ao_pl_12_-_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6579/substitutivo_1_ao_pl_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6683/sub_1_ao_pl_21.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7013/substitutivo_projeto_33.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7056/sub_pl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7110/substitutivo_ppa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7191/sub_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7272/of_342-2025_-_camara_substitutivo_ao_projeto_de_lei_54_-_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7273/projeto_de_lei_-_estrada_do_mumu_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7285/substitutivo_jose_rezek.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6563/emenda_lei_crystal_assinado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/emenda_-_subs_bom_prato_-_jul25_assinado.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7146/emenda_projeto_-_dinheiro_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7238/emenda_substi_-_dinheiro_nas_escolas_-_nov2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7165/emendas_2025_finalizada_atual_assinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7166/emenda_impositiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7167/emenda_impositiva_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7168/emenda_impositiva_odelio_assinado.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7169/emenda_impositiva_2025_-_paulo_benedetti_assinado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7170/emendas_2025_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7171/emenda_impositiva_-_dr_andre_-_out2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7172/emendas_impositivas_pdf_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7173/emendas_impositivas_teko_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7174/emendaimpositiva_vermarcelotuani_assinado.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6447/parecer_ccj_pr01-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6448/parecer_ccj_pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6482/parecer_ccj_pl_05_25.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6483/parecer_ccj_pl_04_25.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6509/parecer_ccjr_0625.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6554/parecer_ccjr_pl0925.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6555/parecer_ccjr_pl1025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6556/parecer_ccjr_pl1125.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/parecer_ccjr_pl1525.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/parecer_ccjr_emenda1pl1125.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/parecerccjr_subst1_pl1225.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/parecerccjr_subst1_pl1325.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6648/parecer_ccjr_pl20-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6681/enviando_por_email_parecer_ccjr_pr0225_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6698/parecer_ccjr_pl222025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6726/parecerpl2525.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6727/parecerpdl0125.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6728/parecer_ccj_pl_24x2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6729/parecerpl2625.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6751/parecer_ccjr_pl2725.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6824/parecerccjrpdl0225.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6825/pdl0325.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6827/parecer_ccjr_pdl0425.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6828/parecer_ccjr_pdl0525.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6829/parecer_ccjr_pl2925.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6842/parecer_ccjr_0625.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6843/parecer_ccjr_0725.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6844/parecer_ccjr_0825.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6845/parecer_ccjr_0925.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6882/parecer_ccjr_pdl1325.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6883/parecer_ccjr_pdl1025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6884/parecer_ccjr_pdl1125.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6885/parecer_ccjr_pdl1225.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6886/parecer_ccjr_pdl1425.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6887/parecer_ccjr_pdl1525.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6888/parecer_ccjr_pdl1625.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6889/parecer_ccjr_pdl1725.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6890/parecer_ccjr_pdl1825.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6891/parecer_ccjr_pdl1925.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6892/parecer_ccjr_pdl2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6893/parecer_ccjr_pdl2125.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6894/parecer_ccjr_pdl2225.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6895/parecer_ccjr_pdl2325.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6896/parecer_ccjr_pdl2425.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6897/parecer_ccjr_pdl2525.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6898/parecer_ccjr_pdl2625.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6903/parecer_ccj_-_pdl_27x2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6904/parecer_ccj_-_pdl_28x2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6905/parecer_ccj_-_pdl_29x2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6938/parecer_ccjr_pdl3025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/parecer_ccjr_pdl3125.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/parecer_ccjr_pdl3225.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/parecer_ccjr_pdl3325.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6975/parecer_ccjr_pdl3425.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/parecer_ccjr_pl3025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7020/parecer_pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7034/parecer_ccjr_sub1pl3225.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7035/parecer_ccjr_pl3425.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7048/parecerccjr_sub1pl3325.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7049/parecerccjr_pdl3525.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7077/parecerccj_pl3825_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7096/parecerccj_pl3725_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7097/parecerccj_plc0325_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7099/parecerccj_plc0425_assinado.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7117/parecerccj_pl3925_assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7126/parecerccj_pl4225_assinado.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7131/parecerccj_pl4025_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7148/parecerccj_pl4325_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7195/parecer_justica_pdl_36x2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7200/parecerccj_pl4625_assinado.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7232/parecerccj_sub1pl4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7233/parecerccj_pl4725_assinado.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7253/parecerccj_pl4825_assinado.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7283/parecerccj_plc0525_assinado.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7284/parecerccj_rejeicao_emenda01aosub01pl4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7295/parecerccj_pl5025_assinado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7296/parecerccj_pl5325_assinado.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7297/parecerccj_pl5125_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7298/parecerccj_pl5225_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7299/parecerccj_sub1pl5425_assinado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7316/ccjr_-_parecer_ao_plc_06-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7321/ccjr_-_parecer_ao_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7325/parecerccj_sub01pl4825_assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7328/parecerccj_sub01pdl3725_assinado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6461/dezembro_vermelho_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6476/parecer_02-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6500/parecer_comissao_ed._cult._saude_e_defesa_da_cid..pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6603/parecer_projeto_queimaduras.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7004/sabor_da_vida.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7210/scan2025-11-10_140808.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7315/parecer_sobre_projeto_de_lei_complementar_n_052025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7323/parecer_sobre_o_projeto_de_lei_n__53-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7327/parecer_sobre_o_projeto_de_lei_n__52-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6454/parecer_proj_resolucao_1-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6455/parecer_proj_lei__2-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6485/parecer_cfo_pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/cfo_-_projeto_de_lei_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6570/cfo_-_projeto_de_lei_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6571/cfo_-_projeto_de_lei_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6572/cfo_-_projeto_de_lei_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/cfo_-_emenda_1-2025_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6611/parecer_projeto_12.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6612/parecer_projeto_13.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6647/parecer_financas_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6653/parecer_financas_e_orcamento_-_pl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6697/doc-20250508-wa0022.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6733/26.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6734/1.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6755/parecer_comissao_financas_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6784/parecer_comissao_financas_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6819/parecer_financas_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6820/parecer_financas_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6849/parecer_financas_pdl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6850/parecer_financas_pdl_04.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6851/parecer_financas_pdl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6852/parecer_financas_pdl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6853/parecer_financas_pdl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6865/parecer_financas_pl_29.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6906/parecer_financas_pdl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6907/parecer_financas_pdl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6908/parecer_financas_pdl_10.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6909/parecer_financas_pdl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6910/parecer_financas_pdl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6911/parecer_financas_pdl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6912/parecer_financas_pdl_18.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6913/parecer_financas_pdl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6914/parecer_financas_pdl_29.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6915/parecer_financas_pdl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6916/parecer_financas_pdl_21.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6917/parecer_financas_pdl_13.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6918/parecer_financas_pdl_22.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6919/parecer_financas_pdl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6920/parecer_financas_pdl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6921/parecer_financas_pdl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6922/parecer_financas_pdl_15.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6923/parecer_financas_pdl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6924/parecer_financas_pdl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6925/parecer_financas_pdl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6926/parecer_financas_pdl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6957/parecer_financas_pdl_30.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6958/parecer_financas_pl_30.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6959/parecer_financas_pdl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6960/parecer_financas_pdl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/parecer_financas_pdl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/parecer_financas_pdl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7014/parecer_financas_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7015/parecer_financas_pdl_35.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7016/parecer_financas_pl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7017/parecer_financas_emenda_no_1.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7018/parecer_financas_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7031/cfo_subs_01_pl_32.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7032/cfo_subs_01_pl_33.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7033/cfo_pl_34.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7080/parecer_financas_pl_38.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7091/parecer_financas_subst_1_ao_pl_35.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7095/parecer_financas_pl_37.2025_-_sindrome_pitthopkins_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7098/parecer_financas_plc_04.2025_-_progressao_vertical_gcm_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7100/parecer_financas_plc_03.2025_-_ad._periculosidade_agentes_transito_assinado.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7118/parecer_comissao_financas_pl_39.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7127/parecer_financas_pl_40.2025_-_agosto_branco_assinado.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7128/parecer_financas_pl_42.2025_-_abertura_credito_suplementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7147/parecer_financas_pl_43.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7225/parecer-substitutivo-1-ao-pl-412025-dinheiro-direto-escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7226/parecer-pl-48.2025-denominacao-via-publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7227/parecer-pl-442025-receitas-despesas-e-emendas-impositivas_assinado.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7228/parecer_substitutivo_1_ao_pl_36.2025_-plano_plurianual_assinado.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7237/parecer_pl_47.2025_-_credito_suplementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7277/parecer_emenda_1_ao_substitutivo_1_pl_dinheiro_direto_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7300/parecer_pl_51.2025_-_credito_adicional_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7301/parecer_pl_53.2025___altera_a_lei_n__4.490_de_18_de_julho_de_2007_assinado.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7302/parecer_plc_05.2025_-_criacao_cargos_confianca_secretaria_de_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7303/parecer_plc_06.2025_-_alteracoes_artigos_3_e_4_da_lc_no_260_de_23.10.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7304/parecer_pl_52.2025___prorroga_a_vigencia_do_plano_municipal_de_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7305/parecer_substitutivo_1_ao_pl_48.2025_-_denominacao_via_publica_estrada_do_mumu_assinado.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7306/parecer_substitutivo_1_ao_pl_54.2025___nome_ruas_portal_ville_cambui_assinado.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7317/cfo_-_parecer_ao_pl_55-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7331/parecer_substitutivo_1_ao_pdl_37.2025_-_cidadao_honorario_jose_ricardo_rezek_assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7342/parecer_plc_07.2025_-_alteracoes_na_lei_complementar_no_135_assinado.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6474/parecer_comissao_de_obras_-_pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6553/parecer_comissao_de_obras_-_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6582/parecer_-_emenda_01-2025_pl11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6649/parecer_pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6754/parecer_comissao_cospapma_-_pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6823/parecer_comissao_de_obras_-_pl_29-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7029/parecer_obras_34_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7326/parecer_obras_05_12_cambui_assinado.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6420/parecer_juridico_01-2025_pr_01-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6432/parecer_juridico_no_02_-_servidores_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6439/parecer_juridico_no_03_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6471/parecer_juridico_04-2025_-_pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6481/parecer_juridico_05-2025_-_subst._01_ao_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6497/parecer_juridico_no_06_-_publicidade_-_dengue_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6525/parecer_juridico_no_07_-_vicio_de_iniciativa_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6532/parecer_juridico_08-2025_-_pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6533/parecer_juridico_09-2025_-_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6547/parecer_juridico_no_09_-_repasse_-_governo_estadual_-_apae.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6552/parecer_juridico_11-2025_-_pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6566/parecer_juridico_12-2025_-_pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6567/parecer_juridico_13-2025_-_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6573/parecer_juridico_no_14_-_desafetacao_de_viario_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6587/parecer_juridico_15-2025_-_emenda_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/parecer_juridico_16-2025_-_substitutivo_01_ao_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/parecer_juridico_no_17_-_desafetacao_de_viario_-_permuta_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/parecer_juridico_18-2025_-_pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6640/parecer_juridico_no_19_-_guardiao_maria_da_penha_-_iniciativa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6660/parecer_juridico_no_20_-_alteracao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6694/parecer_juridico_no_21_-_credito_adicional_-_suplementar_e_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6700/parecer_juridico_no_22_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6702/parecer_juridico_23-2025_-_subst._01_ao_pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6703/parecer_juridico_24-2025_-_pdl_01-2025_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6714/parecer_juridico_25-2025_-_pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6725/parecer_juridico_no_26_-_denominacao_de_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6742/parecer_juridico_27-2025_-_pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6770/parecer_juridico_28-2025_-_pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6773/parecer_juridico_29-2025_-_pdl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6774/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6791/parecer_juridico_31-2025_-_pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6793/parecer_no_32_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6802/parecer_juridico_34-2025_-_pdl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6803/parecer_no_35_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6804/parecer_no_36_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6812/parecer_juridico_37-2025_-_pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6818/parecer_juridico_no_38_-_programa_de_governo_-_vicio_de_iniciativa_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6836/parecer_juridico_39-2025_-_pdl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6837/parecer_juridico_40-2025_-_pdl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6838/parecer_juridico_41-2025_-_pdl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6846/parecer_no_42_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6847/parecer_no_43_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6848/parecer_no_44_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6854/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6855/parecer_no_46_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6856/parecer_no_47_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6857/parecer_no_48_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6858/parecer_juridico_49-2025_-_pdl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6859/parecer_juridico_50-2025_-_pdl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6860/parecer_juridico_51-2025_-_pdl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6861/parecer_juridico_52-2025-_pdl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6862/parecer_juridico_53-2025_-_pdl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6863/parecer_juridico_54-2025_-_pdl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6864/parecer_juridico_55-2025_-_pdl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6872/parecer_no_56_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6873/parecer_no_57_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6874/parecer_no_58_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto_-_agente_cultural.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6948/parecer_no_59_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6951/parecer_juridico_60-2025_-_pdl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6952/parecer_juridico_61-2025_-_pdl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6955/parecer_no_62_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6976/parecer_no_63_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6988/parecer_juridico_64-2025_-_pl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6999/parecer_juridico_65-2025_-_emenda_01_subst._01_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7012/parecer_juridico_66-2025_-_pdl_35-2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7024/parecer_juridico_67-2025_-_subst._01_ao_pl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7025/parecer_juridico_no_68_-_beneficios_eventuais_-_competencia_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7026/parecer_juridico_no_69_-_credito_adicional_-_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7082/parecer_juridico_70-2025_-_pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7084/parecer_juridico_71-2025_-_pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7090/parecer_juridico_72-2025_-_plc_03-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7092/parecer_juridico_no_73_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7111/parecer_juridico_no_74_-_guarda_civil_municipal_-_promocao_-_inconstitucionalidade.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7130/parecer_juridico_no_75_-_alteracao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7152/parecer_juridico_no_76_-_credito_adicional_-_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7219/parecer_juridico_77-2025_-_pl_47-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7243/parecer_juridico_78-2025_-_subst._01_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7255/parecer_juridico_79-2025_-_pdl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7261/parecer_juridico_80-2025_-_emenda_01_ao_subst._01_ao_pl_41-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7269/parecer_juridico_no_81_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7274/parecer_juridico_82-2025_-_pl_51-2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7275/parecer_juridico_83-2025_-_pl_53-2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7278/parecer_juridico_no_84_-_prorrogacao_-_pne.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7279/parecer_juridico_no_85_-_denominacao_de_logradouro_-_nome_de_empresa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7280/parecer_juridico_no_86_-_denominacao_de_logradouro_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7286/parecer_juridico_87-2025_-_plc_05-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7341/parecer_juridico_88-2025_-_plc_07-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6528/parecer_conjunto_pl_14x2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6615/parecer_conjunto_subemenda_1_a_emenda_ao_pl_11x2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7150/parecer_conjunto_pl_45x2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7242/parecer_conjunto_pl_49x2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6425/parecer_contabil_presolucao_01.2025_-_criacao_de_cargos_agente_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6484/parecer_contabil__03.2025_-_institui_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6510/parecer_tecnico_-_pl_06_2025divulgacao_casos_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6560/parecer_tecnico_-_pl_11_2025_veterinario_em_clinica_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6562/parecer_tecnico_-_pl_12_2025_desafeta_area_e_aut_permuta.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6655/parecer_tecnico_-_pl_19_2025_doacao_material_belico.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6656/parecer_tecnico_-_pl_20_2025_projeto_guardia_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6672/parecer_contabil_22-2024_credito_supl_e_especial_27.582.84042.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6756/parecer_contabil_23-2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6808/parecer_contabil_29-2025_credito_supl_saae_1.310.00000docx.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6879/parecer_tecnico_-_pl_28_2025_programa_amigo_autista.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6982/parecer_contabil_30-2025_credito_esp_supl_saae_2.990.00000docx.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7021/parecer_contabil_32-2025_credito_supl_e_especial_50.239.307_.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7047/parecer_contabil__34.2025_-_concessao_benficios_eventuais_e_complementares.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7088/parecer_contabil_plc_003.2025_-_adicional_de_periculosidade_transito.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7089/parecer_contabil_plc_004.2025_-_progressao_vertical.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7112/parecer_contabil_42-2025_credito_supl_e_especial_3.952.000_.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7215/substitutivo_no_01_parecer_contabil_36-25_alter_ppa_2026_2029_2.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7220/parecer_contabil_43-25_alter_ldo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7221/parecer_contabil_44-2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7231/parecer_contabil_47-2025_credito_supl_e_especial_3.000.00000_.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7230/subst_01_parecer_contabil_41-2025_programa_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7291/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7292/parecer_tecnico_contabil_sobre_o_projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7293/parecer_tecnico_contabil_sobre_o_projeto_de_lei_complementar_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6449/emissao_d0eda3cfb6fac258494cba10_proc.-administrativo-2--15.728-2024_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6469/68-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6492/retirada_de_urgencia_sub_1_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6539/ofexe-indicacao_do_lider_de_governo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6540/ofexe-resposta_ao_requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6565/oficio_substituicao.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6584/resposta_requerimento_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6616/balanco_anual.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6674/resposta_ao_requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6765/of_202-2025_-_camara_solicita_retirada_urgencia_especial_pl_19_-_doacao_de_armas.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6944/of_236-2025_-_retirada_pl_19_-_doacao_de_armas.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7113/of_294-2025_-_camara_solicita_retirada_do_substitutivo_01_ao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7189/oficio_318-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7271/of_339-2025_-_camara_justificativa_pl_denominacao_de_vias_publicas_-_loteamento_portal_ville_cambui.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6541/ofdvs-associacao_movimento_popular_maria_geruncia_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6542/ofdvs-santa_casa_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6543/ofdvs-indicacao_de_lider_de_bancada.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6577/oficio_diverso_comissao.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/subemenda_2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6625/redacaofinal_pl1125.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7333/redacao_final_pl_44-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6971/processo_n01-2025_.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6498/voto_em_separado_cfo.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/6645/voto_separado_pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7030/voto_em_separado.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2025/7276/voto_em_separado_emenda_dinheiro_escola_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H926"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -18893,8628 +18893,8628 @@
       </c>
       <c r="G351" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="H351" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1360</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>26</v>
       </c>
       <c r="D352" t="s">
         <v>1350</v>
       </c>
       <c r="E352" t="s">
         <v>1351</v>
       </c>
       <c r="F352" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H352" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>30</v>
       </c>
       <c r="D353" t="s">
         <v>1350</v>
       </c>
       <c r="E353" t="s">
         <v>1351</v>
       </c>
       <c r="F353" t="s">
         <v>137</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H353" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>35</v>
       </c>
       <c r="D354" t="s">
         <v>1350</v>
       </c>
       <c r="E354" t="s">
         <v>1351</v>
       </c>
       <c r="F354" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="H354" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>39</v>
       </c>
       <c r="D355" t="s">
         <v>1350</v>
       </c>
       <c r="E355" t="s">
         <v>1351</v>
       </c>
       <c r="F355" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H355" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>43</v>
       </c>
       <c r="D356" t="s">
         <v>1350</v>
       </c>
       <c r="E356" t="s">
         <v>1351</v>
       </c>
       <c r="F356" t="s">
         <v>62</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="H356" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>48</v>
       </c>
       <c r="D357" t="s">
         <v>1350</v>
       </c>
       <c r="E357" t="s">
         <v>1351</v>
       </c>
       <c r="F357" t="s">
         <v>137</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="H357" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>52</v>
       </c>
       <c r="D358" t="s">
         <v>1350</v>
       </c>
       <c r="E358" t="s">
         <v>1351</v>
       </c>
       <c r="F358" t="s">
         <v>71</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H358" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>56</v>
       </c>
       <c r="D359" t="s">
         <v>1350</v>
       </c>
       <c r="E359" t="s">
         <v>1351</v>
       </c>
       <c r="F359" t="s">
         <v>71</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="H359" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>61</v>
       </c>
       <c r="D360" t="s">
         <v>1350</v>
       </c>
       <c r="E360" t="s">
         <v>1351</v>
       </c>
       <c r="F360" t="s">
         <v>71</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H360" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>66</v>
       </c>
       <c r="D361" t="s">
         <v>1350</v>
       </c>
       <c r="E361" t="s">
         <v>1351</v>
       </c>
       <c r="F361" t="s">
         <v>104</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H361" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>70</v>
       </c>
       <c r="D362" t="s">
         <v>1350</v>
       </c>
       <c r="E362" t="s">
         <v>1351</v>
       </c>
       <c r="F362" t="s">
         <v>18</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="H362" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>75</v>
       </c>
       <c r="D363" t="s">
         <v>1350</v>
       </c>
       <c r="E363" t="s">
         <v>1351</v>
       </c>
       <c r="F363" t="s">
         <v>18</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="H363" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>79</v>
       </c>
       <c r="D364" t="s">
         <v>1350</v>
       </c>
       <c r="E364" t="s">
         <v>1351</v>
       </c>
       <c r="F364" t="s">
         <v>44</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="H364" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>83</v>
       </c>
       <c r="D365" t="s">
         <v>1350</v>
       </c>
       <c r="E365" t="s">
         <v>1351</v>
       </c>
       <c r="F365" t="s">
         <v>44</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="H365" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>87</v>
       </c>
       <c r="D366" t="s">
         <v>1350</v>
       </c>
       <c r="E366" t="s">
         <v>1351</v>
       </c>
       <c r="F366" t="s">
         <v>471</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H366" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>91</v>
       </c>
       <c r="D367" t="s">
         <v>1350</v>
       </c>
       <c r="E367" t="s">
         <v>1351</v>
       </c>
       <c r="F367" t="s">
         <v>471</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="H367" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>95</v>
       </c>
       <c r="D368" t="s">
         <v>1350</v>
       </c>
       <c r="E368" t="s">
         <v>1351</v>
       </c>
       <c r="F368" t="s">
         <v>71</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="H368" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>99</v>
       </c>
       <c r="D369" t="s">
         <v>1350</v>
       </c>
       <c r="E369" t="s">
         <v>1351</v>
       </c>
       <c r="F369" t="s">
         <v>62</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H369" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>103</v>
       </c>
       <c r="D370" t="s">
         <v>1350</v>
       </c>
       <c r="E370" t="s">
         <v>1351</v>
       </c>
       <c r="F370" t="s">
         <v>471</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="H370" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>108</v>
       </c>
       <c r="D371" t="s">
         <v>1350</v>
       </c>
       <c r="E371" t="s">
         <v>1351</v>
       </c>
       <c r="F371" t="s">
         <v>44</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="H371" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>112</v>
       </c>
       <c r="D372" t="s">
         <v>1350</v>
       </c>
       <c r="E372" t="s">
         <v>1351</v>
       </c>
       <c r="F372" t="s">
         <v>104</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="H372" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>116</v>
       </c>
       <c r="D373" t="s">
         <v>1350</v>
       </c>
       <c r="E373" t="s">
         <v>1351</v>
       </c>
       <c r="F373" t="s">
         <v>471</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="H373" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>120</v>
       </c>
       <c r="D374" t="s">
         <v>1350</v>
       </c>
       <c r="E374" t="s">
         <v>1351</v>
       </c>
       <c r="F374" t="s">
         <v>62</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="H374" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>124</v>
       </c>
       <c r="D375" t="s">
         <v>1350</v>
       </c>
       <c r="E375" t="s">
         <v>1351</v>
       </c>
       <c r="F375" t="s">
         <v>104</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="H375" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>128</v>
       </c>
       <c r="D376" t="s">
         <v>1350</v>
       </c>
       <c r="E376" t="s">
         <v>1351</v>
       </c>
       <c r="F376" t="s">
         <v>18</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="H376" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>132</v>
       </c>
       <c r="D377" t="s">
         <v>1350</v>
       </c>
       <c r="E377" t="s">
         <v>1351</v>
       </c>
       <c r="F377" t="s">
         <v>18</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="H377" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>136</v>
       </c>
       <c r="D378" t="s">
         <v>1350</v>
       </c>
       <c r="E378" t="s">
         <v>1351</v>
       </c>
       <c r="F378" t="s">
         <v>378</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="H378" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>141</v>
       </c>
       <c r="D379" t="s">
         <v>1350</v>
       </c>
       <c r="E379" t="s">
         <v>1351</v>
       </c>
       <c r="F379" t="s">
         <v>57</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="H379" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>145</v>
       </c>
       <c r="D380" t="s">
         <v>1350</v>
       </c>
       <c r="E380" t="s">
         <v>1351</v>
       </c>
       <c r="F380" t="s">
         <v>57</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="H380" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>149</v>
       </c>
       <c r="D381" t="s">
         <v>1350</v>
       </c>
       <c r="E381" t="s">
         <v>1351</v>
       </c>
       <c r="F381" t="s">
         <v>57</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H381" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>153</v>
       </c>
       <c r="D382" t="s">
         <v>1350</v>
       </c>
       <c r="E382" t="s">
         <v>1351</v>
       </c>
       <c r="F382" t="s">
         <v>57</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="H382" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>157</v>
       </c>
       <c r="D383" t="s">
         <v>1350</v>
       </c>
       <c r="E383" t="s">
         <v>1351</v>
       </c>
       <c r="F383" t="s">
         <v>62</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="H383" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>161</v>
       </c>
       <c r="D384" t="s">
         <v>1350</v>
       </c>
       <c r="E384" t="s">
         <v>1351</v>
       </c>
       <c r="F384" t="s">
         <v>1157</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H384" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>165</v>
       </c>
       <c r="D385" t="s">
         <v>1350</v>
       </c>
       <c r="E385" t="s">
         <v>1351</v>
       </c>
       <c r="F385" t="s">
         <v>378</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H385" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>10</v>
       </c>
       <c r="D386" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E386" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F386" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H386" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>17</v>
       </c>
       <c r="D387" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E387" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F387" t="s">
         <v>18</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="H387" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>22</v>
       </c>
       <c r="D388" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E388" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F388" t="s">
         <v>71</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="H388" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>26</v>
       </c>
       <c r="D389" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E389" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F389" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="H389" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>30</v>
       </c>
       <c r="D390" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E390" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F390" t="s">
         <v>31</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H390" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>35</v>
       </c>
       <c r="D391" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E391" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F391" t="s">
         <v>31</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="H391" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>39</v>
       </c>
       <c r="D392" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E392" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F392" t="s">
         <v>71</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="H392" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>43</v>
       </c>
       <c r="D393" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E393" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F393" t="s">
         <v>71</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="H393" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>48</v>
       </c>
       <c r="D394" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E394" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F394" t="s">
         <v>137</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H394" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>52</v>
       </c>
       <c r="D395" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E395" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F395" t="s">
         <v>104</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H395" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>56</v>
       </c>
       <c r="D396" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E396" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F396" t="s">
         <v>62</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="H396" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>61</v>
       </c>
       <c r="D397" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E397" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F397" t="s">
         <v>62</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="H397" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>66</v>
       </c>
       <c r="D398" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E398" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F398" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="H398" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>70</v>
       </c>
       <c r="D399" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E399" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F399" t="s">
         <v>71</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H399" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>75</v>
       </c>
       <c r="D400" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E400" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F400" t="s">
         <v>71</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="H400" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>79</v>
       </c>
       <c r="D401" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E401" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F401" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H401" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>83</v>
       </c>
       <c r="D402" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E402" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F402" t="s">
         <v>471</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H402" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>87</v>
       </c>
       <c r="D403" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E403" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F403" t="s">
         <v>71</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H403" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>91</v>
       </c>
       <c r="D404" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E404" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F404" t="s">
         <v>137</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H404" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>95</v>
       </c>
       <c r="D405" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E405" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F405" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H405" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>99</v>
       </c>
       <c r="D406" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E406" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F406" t="s">
         <v>18</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="H406" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>103</v>
       </c>
       <c r="D407" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E407" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="H407" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>108</v>
       </c>
       <c r="D408" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E408" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F408" t="s">
         <v>71</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="H408" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>112</v>
       </c>
       <c r="D409" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E409" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F409" t="s">
         <v>71</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H409" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>116</v>
       </c>
       <c r="D410" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E410" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F410" t="s">
         <v>104</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="H410" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>120</v>
       </c>
       <c r="D411" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E411" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F411" t="s">
         <v>18</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H411" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>124</v>
       </c>
       <c r="D412" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E412" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F412" t="s">
         <v>71</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="H412" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>128</v>
       </c>
       <c r="D413" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E413" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F413" t="s">
         <v>18</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H413" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>132</v>
       </c>
       <c r="D414" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E414" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F414" t="s">
         <v>104</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="H414" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>136</v>
       </c>
       <c r="D415" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E415" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F415" t="s">
         <v>44</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H415" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>141</v>
       </c>
       <c r="D416" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E416" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F416" t="s">
         <v>71</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H416" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>145</v>
       </c>
       <c r="D417" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E417" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F417" t="s">
         <v>378</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H417" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>149</v>
       </c>
       <c r="D418" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E418" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F418" t="s">
         <v>18</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="H418" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>153</v>
       </c>
       <c r="D419" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E419" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F419" t="s">
         <v>62</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="H419" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>157</v>
       </c>
       <c r="D420" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E420" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F420" t="s">
         <v>44</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="H420" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>161</v>
       </c>
       <c r="D421" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E421" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F421" t="s">
         <v>71</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H421" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>165</v>
       </c>
       <c r="D422" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E422" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F422" t="s">
         <v>62</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="H422" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>169</v>
       </c>
       <c r="D423" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E423" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F423" t="s">
         <v>104</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="H423" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>173</v>
       </c>
       <c r="D424" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E424" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F424" t="s">
         <v>71</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="H424" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>177</v>
       </c>
       <c r="D425" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E425" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F425" t="s">
         <v>137</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="H425" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>181</v>
       </c>
       <c r="D426" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E426" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F426" t="s">
         <v>44</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H426" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>185</v>
       </c>
       <c r="D427" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E427" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F427" t="s">
         <v>104</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="H427" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>189</v>
       </c>
       <c r="D428" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E428" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F428" t="s">
         <v>71</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H428" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>193</v>
       </c>
       <c r="D429" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E429" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F429" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="H429" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>197</v>
       </c>
       <c r="D430" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E430" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F430" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="H430" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>201</v>
       </c>
       <c r="D431" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E431" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F431" t="s">
         <v>137</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H431" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>205</v>
       </c>
       <c r="D432" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E432" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F432" t="s">
         <v>71</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="H432" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>209</v>
       </c>
       <c r="D433" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E433" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F433" t="s">
         <v>18</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="H433" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>213</v>
       </c>
       <c r="D434" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E434" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F434" t="s">
         <v>57</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="H434" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>217</v>
       </c>
       <c r="D435" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E435" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F435" t="s">
         <v>378</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H435" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>221</v>
       </c>
       <c r="D436" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E436" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F436" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="H436" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>225</v>
       </c>
       <c r="D437" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E437" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F437" t="s">
         <v>71</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="H437" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>229</v>
       </c>
       <c r="D438" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E438" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F438" t="s">
         <v>62</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="H438" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>233</v>
       </c>
       <c r="D439" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E439" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F439" t="s">
         <v>71</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H439" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>237</v>
       </c>
       <c r="D440" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E440" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F440" t="s">
         <v>104</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="H440" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>241</v>
       </c>
       <c r="D441" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E441" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F441" t="s">
         <v>71</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="H441" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>245</v>
       </c>
       <c r="D442" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E442" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F442" t="s">
         <v>62</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="H442" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>249</v>
       </c>
       <c r="D443" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E443" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F443" t="s">
         <v>18</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="H443" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>253</v>
       </c>
       <c r="D444" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E444" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F444" t="s">
         <v>471</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="H444" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>257</v>
       </c>
       <c r="D445" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E445" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F445" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H445" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>261</v>
       </c>
       <c r="D446" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E446" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F446" t="s">
         <v>71</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="H446" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>265</v>
       </c>
       <c r="D447" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E447" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F447" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="H447" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>269</v>
       </c>
       <c r="D448" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E448" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F448" t="s">
         <v>471</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="H448" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>273</v>
       </c>
       <c r="D449" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E449" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F449" t="s">
         <v>18</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="H449" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>277</v>
       </c>
       <c r="D450" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E450" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F450" t="s">
         <v>71</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="H450" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>281</v>
       </c>
       <c r="D451" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E451" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F451" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="H451" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>285</v>
       </c>
       <c r="D452" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E452" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F452" t="s">
         <v>137</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H452" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>289</v>
       </c>
       <c r="D453" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E453" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F453" t="s">
         <v>71</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="H453" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>293</v>
       </c>
       <c r="D454" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E454" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F454" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="H454" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>297</v>
       </c>
       <c r="D455" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E455" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F455" t="s">
         <v>44</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="H455" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>301</v>
       </c>
       <c r="D456" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E456" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F456" t="s">
         <v>18</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="H456" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>305</v>
       </c>
       <c r="D457" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E457" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F457" t="s">
         <v>137</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="H457" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>309</v>
       </c>
       <c r="D458" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E458" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F458" t="s">
         <v>137</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H458" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>313</v>
       </c>
       <c r="D459" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E459" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F459" t="s">
         <v>62</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="H459" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>317</v>
       </c>
       <c r="D460" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E460" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F460" t="s">
         <v>71</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="H460" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>321</v>
       </c>
       <c r="D461" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E461" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F461" t="s">
         <v>378</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="H461" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>325</v>
       </c>
       <c r="D462" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E462" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F462" t="s">
         <v>71</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="H462" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>329</v>
       </c>
       <c r="D463" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E463" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F463" t="s">
         <v>18</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="H463" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>333</v>
       </c>
       <c r="D464" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E464" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F464" t="s">
         <v>62</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="H464" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>337</v>
       </c>
       <c r="D465" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E465" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F465" t="s">
         <v>18</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H465" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>341</v>
       </c>
       <c r="D466" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E466" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F466" t="s">
         <v>137</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H466" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>345</v>
       </c>
       <c r="D467" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E467" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F467" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="H467" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>349</v>
       </c>
       <c r="D468" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E468" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F468" t="s">
         <v>62</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="H468" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>353</v>
       </c>
       <c r="D469" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E469" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F469" t="s">
         <v>71</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="H469" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>357</v>
       </c>
       <c r="D470" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E470" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F470" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="H470" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>361</v>
       </c>
       <c r="D471" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E471" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F471" t="s">
         <v>71</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="H471" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>365</v>
       </c>
       <c r="D472" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E472" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F472" t="s">
         <v>104</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="H472" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E473" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F473" t="s">
         <v>18</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="H473" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>17</v>
       </c>
       <c r="D474" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E474" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F474" t="s">
         <v>18</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="H474" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>22</v>
       </c>
       <c r="D475" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E475" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F475" t="s">
         <v>57</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="H475" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>26</v>
       </c>
       <c r="D476" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E476" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F476" t="s">
         <v>18</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H476" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>30</v>
       </c>
       <c r="D477" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E477" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F477" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H477" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>35</v>
       </c>
       <c r="D478" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E478" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F478" t="s">
         <v>378</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="H478" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>39</v>
       </c>
       <c r="D479" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E479" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F479" t="s">
         <v>31</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H479" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>43</v>
       </c>
       <c r="D480" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E480" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F480" t="s">
         <v>471</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="H480" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>48</v>
       </c>
       <c r="D481" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E481" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F481" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="H481" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>52</v>
       </c>
       <c r="D482" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E482" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F482" t="s">
         <v>18</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="H482" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>56</v>
       </c>
       <c r="D483" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E483" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F483" t="s">
         <v>104</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="H483" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>61</v>
       </c>
       <c r="D484" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E484" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F484" t="s">
         <v>104</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="H484" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>66</v>
       </c>
       <c r="D485" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E485" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F485" t="s">
         <v>137</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="H485" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>70</v>
       </c>
       <c r="D486" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E486" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F486" t="s">
         <v>57</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H486" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>75</v>
       </c>
       <c r="D487" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E487" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F487" t="s">
         <v>71</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="H487" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>79</v>
       </c>
       <c r="D488" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E488" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F488" t="s">
         <v>71</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="H488" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>83</v>
       </c>
       <c r="D489" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E489" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F489" t="s">
         <v>104</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H489" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>87</v>
       </c>
       <c r="D490" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E490" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F490" t="s">
         <v>104</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="H490" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>91</v>
       </c>
       <c r="D491" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E491" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F491" t="s">
         <v>18</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="H491" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>95</v>
       </c>
       <c r="D492" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E492" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F492" t="s">
         <v>71</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H492" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>99</v>
       </c>
       <c r="D493" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E493" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F493" t="s">
         <v>104</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H493" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>103</v>
       </c>
       <c r="D494" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E494" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F494" t="s">
         <v>62</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="H494" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>108</v>
       </c>
       <c r="D495" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E495" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F495" t="s">
         <v>62</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="H495" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>112</v>
       </c>
       <c r="D496" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E496" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F496" t="s">
         <v>104</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="H496" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>116</v>
       </c>
       <c r="D497" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E497" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F497" t="s">
         <v>104</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H497" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>120</v>
       </c>
       <c r="D498" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E498" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F498" t="s">
         <v>57</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="H498" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>124</v>
       </c>
       <c r="D499" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E499" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F499" t="s">
         <v>44</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="H499" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>128</v>
       </c>
       <c r="D500" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E500" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F500" t="s">
         <v>62</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="H500" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>132</v>
       </c>
       <c r="D501" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E501" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F501" t="s">
         <v>104</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="H501" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>136</v>
       </c>
       <c r="D502" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E502" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F502" t="s">
         <v>71</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="H502" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>141</v>
       </c>
       <c r="D503" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E503" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F503" t="s">
         <v>18</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="H503" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>145</v>
       </c>
       <c r="D504" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E504" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F504" t="s">
         <v>31</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H504" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>149</v>
       </c>
       <c r="D505" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E505" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F505" t="s">
         <v>18</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H505" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>153</v>
       </c>
       <c r="D506" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E506" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F506" t="s">
         <v>57</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="H506" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>157</v>
       </c>
       <c r="D507" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E507" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F507" t="s">
         <v>62</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="H507" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>161</v>
       </c>
       <c r="D508" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E508" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F508" t="s">
         <v>71</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="H508" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>165</v>
       </c>
       <c r="D509" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E509" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F509" t="s">
         <v>104</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="H509" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>169</v>
       </c>
       <c r="D510" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E510" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F510" t="s">
         <v>104</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="H510" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>173</v>
       </c>
       <c r="D511" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E511" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F511" t="s">
         <v>104</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="H511" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>177</v>
       </c>
       <c r="D512" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E512" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F512" t="s">
         <v>471</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="H512" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>181</v>
       </c>
       <c r="D513" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E513" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F513" t="s">
         <v>104</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="H513" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>185</v>
       </c>
       <c r="D514" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E514" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F514" t="s">
         <v>104</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="H514" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>189</v>
       </c>
       <c r="D515" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E515" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F515" t="s">
         <v>18</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H515" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>193</v>
       </c>
       <c r="D516" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E516" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F516" t="s">
         <v>18</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="H516" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>197</v>
       </c>
       <c r="D517" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E517" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F517" t="s">
         <v>137</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H517" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>201</v>
       </c>
       <c r="D518" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E518" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F518" t="s">
         <v>57</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="H518" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>205</v>
       </c>
       <c r="D519" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E519" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F519" t="s">
         <v>104</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="H519" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>209</v>
       </c>
       <c r="D520" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E520" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F520" t="s">
         <v>104</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="H520" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>213</v>
       </c>
       <c r="D521" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E521" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F521" t="s">
         <v>18</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="H521" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>217</v>
       </c>
       <c r="D522" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E522" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F522" t="s">
         <v>378</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="H522" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>221</v>
       </c>
       <c r="D523" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E523" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F523" t="s">
         <v>71</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="H523" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>225</v>
       </c>
       <c r="D524" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E524" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F524" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="H524" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>229</v>
       </c>
       <c r="D525" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E525" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F525" t="s">
         <v>44</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="H525" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>233</v>
       </c>
       <c r="D526" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E526" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F526" t="s">
         <v>378</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H526" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>237</v>
       </c>
       <c r="D527" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E527" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F527" t="s">
         <v>104</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="H527" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>241</v>
       </c>
       <c r="D528" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E528" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F528" t="s">
         <v>44</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H528" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>245</v>
       </c>
       <c r="D529" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E529" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F529" t="s">
         <v>104</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="H529" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>249</v>
       </c>
       <c r="D530" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E530" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F530" t="s">
         <v>62</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="H530" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>253</v>
       </c>
       <c r="D531" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E531" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F531" t="s">
         <v>137</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="H531" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>257</v>
       </c>
       <c r="D532" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E532" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F532" t="s">
         <v>62</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="H532" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>261</v>
       </c>
       <c r="D533" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E533" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F533" t="s">
         <v>104</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="H533" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>265</v>
       </c>
       <c r="D534" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E534" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F534" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="H534" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>269</v>
       </c>
       <c r="D535" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E535" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F535" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H535" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>273</v>
       </c>
       <c r="D536" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E536" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F536" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="H536" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>277</v>
       </c>
       <c r="D537" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E537" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F537" t="s">
         <v>18</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H537" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>281</v>
       </c>
       <c r="D538" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E538" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F538" t="s">
         <v>104</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="H538" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>285</v>
       </c>
       <c r="D539" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E539" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F539" t="s">
         <v>18</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="H539" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>289</v>
       </c>
       <c r="D540" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E540" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F540" t="s">
         <v>18</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="H540" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>293</v>
       </c>
       <c r="D541" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E541" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F541" t="s">
         <v>62</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="H541" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>297</v>
       </c>
       <c r="D542" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E542" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F542" t="s">
         <v>62</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="H542" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>301</v>
       </c>
       <c r="D543" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E543" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F543" t="s">
         <v>378</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="H543" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>305</v>
       </c>
       <c r="D544" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E544" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F544" t="s">
         <v>137</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="H544" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>309</v>
       </c>
       <c r="D545" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E545" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="H545" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>313</v>
       </c>
       <c r="D546" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E546" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F546" t="s">
         <v>104</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="H546" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>317</v>
       </c>
       <c r="D547" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E547" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F547" t="s">
         <v>137</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="H547" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>321</v>
       </c>
       <c r="D548" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E548" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F548" t="s">
         <v>62</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="H548" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>325</v>
       </c>
       <c r="D549" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E549" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F549" t="s">
         <v>378</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="H549" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>329</v>
       </c>
       <c r="D550" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E550" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F550" t="s">
         <v>137</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="H550" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>333</v>
       </c>
       <c r="D551" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E551" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F551" t="s">
         <v>62</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="H551" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>337</v>
       </c>
       <c r="D552" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E552" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F552" t="s">
         <v>18</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="H552" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>341</v>
       </c>
       <c r="D553" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E553" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F553" t="s">
         <v>18</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="H553" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>345</v>
       </c>
       <c r="D554" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E554" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F554" t="s">
         <v>378</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="H554" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>349</v>
       </c>
       <c r="D555" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E555" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F555" t="s">
         <v>378</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="H555" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>353</v>
       </c>
       <c r="D556" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E556" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F556" t="s">
         <v>378</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="H556" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>357</v>
       </c>
       <c r="D557" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E557" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F557" t="s">
         <v>18</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="H557" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>361</v>
       </c>
       <c r="D558" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E558" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F558" t="s">
         <v>104</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="H558" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>365</v>
       </c>
       <c r="D559" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E559" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F559" t="s">
         <v>18</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="H559" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>369</v>
       </c>
       <c r="D560" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E560" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F560" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="H560" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>373</v>
       </c>
       <c r="D561" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E561" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F561" t="s">
         <v>71</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="H561" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>377</v>
       </c>
       <c r="D562" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E562" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F562" t="s">
         <v>137</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="H562" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>382</v>
       </c>
       <c r="D563" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E563" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F563" t="s">
         <v>378</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="H563" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>386</v>
       </c>
       <c r="D564" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E564" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F564" t="s">
         <v>378</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="H564" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>390</v>
       </c>
       <c r="D565" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E565" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F565" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H565" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>394</v>
       </c>
       <c r="D566" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E566" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F566" t="s">
         <v>71</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="H566" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>398</v>
       </c>
       <c r="D567" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E567" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F567" t="s">
         <v>378</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="H567" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>402</v>
       </c>
       <c r="D568" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E568" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F568" t="s">
         <v>104</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="H568" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>406</v>
       </c>
       <c r="D569" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E569" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F569" t="s">
         <v>471</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H569" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>410</v>
       </c>
       <c r="D570" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E570" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F570" t="s">
         <v>471</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="H570" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>414</v>
       </c>
       <c r="D571" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E571" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F571" t="s">
         <v>471</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H571" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>418</v>
       </c>
       <c r="D572" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E572" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F572" t="s">
         <v>62</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H572" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>10</v>
       </c>
       <c r="D573" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E573" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F573" t="s">
         <v>1153</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H573" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>17</v>
       </c>
       <c r="D574" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E574" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F574" t="s">
         <v>1153</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="H574" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>22</v>
       </c>
       <c r="D575" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E575" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F575" t="s">
         <v>1153</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="H575" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>26</v>
       </c>
       <c r="D576" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E576" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F576" t="s">
         <v>62</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="H576" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>30</v>
       </c>
       <c r="D577" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E577" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F577" t="s">
         <v>71</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="H577" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>35</v>
       </c>
       <c r="D578" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E578" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F578" t="s">
         <v>1153</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="H578" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>39</v>
       </c>
       <c r="D579" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E579" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F579" t="s">
         <v>1153</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="H579" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>43</v>
       </c>
       <c r="D580" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E580" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F580" t="s">
         <v>1153</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="H580" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>48</v>
       </c>
       <c r="D581" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E581" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F581" t="s">
         <v>1153</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="H581" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>52</v>
       </c>
       <c r="D582" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E582" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F582" t="s">
         <v>1312</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="H582" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>56</v>
       </c>
       <c r="D583" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E583" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F583" t="s">
         <v>31</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="H583" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>61</v>
       </c>
       <c r="D584" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E584" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F584" t="s">
         <v>378</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="H584" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>10</v>
       </c>
       <c r="D585" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="E585" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="F585" t="s">
         <v>471</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="H585" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>17</v>
       </c>
       <c r="D586" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="E586" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="F586" t="s">
         <v>57</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="H586" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>22</v>
       </c>
       <c r="D587" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="E587" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="F587" t="s">
         <v>57</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="H587" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>26</v>
       </c>
       <c r="D588" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="E588" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="F588" t="s">
         <v>57</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="H588" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>10</v>
       </c>
       <c r="D589" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E589" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F589" t="s">
         <v>71</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="H589" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>17</v>
       </c>
       <c r="D590" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E590" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F590" t="s">
         <v>62</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="H590" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>22</v>
       </c>
       <c r="D591" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E591" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F591" t="s">
         <v>471</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="H591" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>26</v>
       </c>
       <c r="D592" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E592" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F592" t="s">
         <v>31</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="H592" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>30</v>
       </c>
       <c r="D593" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E593" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F593" t="s">
         <v>44</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="H593" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>35</v>
       </c>
       <c r="D594" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E594" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F594" t="s">
         <v>137</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="H594" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>39</v>
       </c>
       <c r="D595" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E595" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F595" t="s">
         <v>57</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="H595" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>43</v>
       </c>
       <c r="D596" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E596" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F596" t="s">
         <v>18</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="H596" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>48</v>
       </c>
       <c r="D597" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E597" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F597" t="s">
         <v>104</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="H597" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>52</v>
       </c>
       <c r="D598" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E598" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="F598" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="H598" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>10</v>
       </c>
       <c r="D599" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E599" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F599" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="H599" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>17</v>
       </c>
       <c r="D600" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E600" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F600" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="H600" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>22</v>
       </c>
       <c r="D601" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E601" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F601" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="H601" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>26</v>
       </c>
       <c r="D602" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E602" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F602" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="H602" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>30</v>
       </c>
       <c r="D603" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E603" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F603" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="H603" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>35</v>
       </c>
       <c r="D604" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E604" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F604" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="H604" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>39</v>
       </c>
       <c r="D605" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E605" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F605" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="H605" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>43</v>
       </c>
       <c r="D606" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E606" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F606" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="H606" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>48</v>
       </c>
       <c r="D607" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E607" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="H607" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>52</v>
       </c>
       <c r="D608" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E608" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F608" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="H608" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>56</v>
       </c>
       <c r="D609" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E609" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F609" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="H609" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>61</v>
       </c>
       <c r="D610" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E610" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F610" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="H610" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>66</v>
       </c>
       <c r="D611" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E611" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F611" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="H611" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>70</v>
       </c>
       <c r="D612" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E612" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F612" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="H612" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>75</v>
       </c>
       <c r="D613" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E613" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F613" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="H613" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>79</v>
       </c>
       <c r="D614" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E614" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F614" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="H614" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>83</v>
       </c>
       <c r="D615" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E615" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F615" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="H615" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>87</v>
       </c>
       <c r="D616" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E616" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F616" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="H616" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>91</v>
       </c>
       <c r="D617" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E617" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F617" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="H617" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>95</v>
       </c>
       <c r="D618" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E618" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F618" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="H618" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>99</v>
       </c>
       <c r="D619" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E619" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F619" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="H619" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>103</v>
       </c>
       <c r="D620" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E620" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F620" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="H620" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>108</v>
       </c>
       <c r="D621" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E621" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F621" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="H621" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>112</v>
       </c>
       <c r="D622" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E622" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F622" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="H622" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>116</v>
       </c>
       <c r="D623" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E623" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F623" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="H623" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>120</v>
       </c>
       <c r="D624" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E624" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F624" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="H624" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>124</v>
       </c>
       <c r="D625" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E625" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F625" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="H625" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>128</v>
       </c>
       <c r="D626" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E626" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F626" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="H626" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>132</v>
       </c>
       <c r="D627" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E627" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F627" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="H627" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>136</v>
       </c>
       <c r="D628" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E628" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F628" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="H628" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>141</v>
       </c>
       <c r="D629" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E629" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F629" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="H629" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>145</v>
       </c>
       <c r="D630" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E630" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F630" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H630" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>149</v>
       </c>
       <c r="D631" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E631" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F631" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="H631" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>153</v>
       </c>
       <c r="D632" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E632" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F632" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="H632" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>157</v>
       </c>
       <c r="D633" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E633" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F633" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="H633" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>161</v>
       </c>
       <c r="D634" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E634" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F634" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H634" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>165</v>
       </c>
       <c r="D635" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E635" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F635" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="H635" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>169</v>
       </c>
       <c r="D636" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E636" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F636" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="H636" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>173</v>
       </c>
       <c r="D637" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E637" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F637" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="H637" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>177</v>
       </c>
       <c r="D638" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E638" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F638" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="H638" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>181</v>
       </c>
       <c r="D639" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E639" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F639" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="H639" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>185</v>
       </c>
       <c r="D640" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E640" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F640" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="H640" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>189</v>
       </c>
       <c r="D641" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E641" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F641" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="H641" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>193</v>
       </c>
       <c r="D642" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E642" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F642" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="H642" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>197</v>
       </c>
       <c r="D643" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E643" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F643" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="H643" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>201</v>
       </c>
       <c r="D644" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E644" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F644" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="H644" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>205</v>
       </c>
       <c r="D645" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E645" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F645" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="H645" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>209</v>
       </c>
       <c r="D646" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E646" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F646" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="H646" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>213</v>
       </c>
       <c r="D647" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E647" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F647" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="H647" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>217</v>
       </c>
       <c r="D648" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E648" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F648" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="H648" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>221</v>
       </c>
       <c r="D649" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E649" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F649" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="H649" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>225</v>
       </c>
       <c r="D650" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E650" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F650" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="H650" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>229</v>
       </c>
       <c r="D651" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E651" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F651" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="H651" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>233</v>
       </c>
       <c r="D652" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E652" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F652" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="H652" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>237</v>
       </c>
       <c r="D653" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E653" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F653" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="H653" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>241</v>
       </c>
       <c r="D654" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E654" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F654" t="s">
-        <v>137</v>
+        <v>1361</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="H654" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>245</v>
       </c>
       <c r="D655" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E655" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F655" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="H655" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>249</v>
       </c>
       <c r="D656" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E656" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F656" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="H656" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>253</v>
       </c>
       <c r="D657" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E657" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F657" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="H657" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>257</v>
       </c>
       <c r="D658" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E658" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F658" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="H658" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>261</v>
       </c>
       <c r="D659" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E659" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F659" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="H659" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>265</v>
       </c>
       <c r="D660" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E660" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F660" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="H660" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>269</v>
       </c>
       <c r="D661" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E661" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F661" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="H661" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>273</v>
       </c>
       <c r="D662" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E662" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F662" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="H662" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>277</v>
       </c>
       <c r="D663" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E663" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F663" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="H663" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>281</v>
       </c>
       <c r="D664" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E664" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F664" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="H664" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>285</v>
       </c>
       <c r="D665" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E665" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F665" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="H665" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>289</v>
       </c>
       <c r="D666" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E666" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F666" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="H666" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>293</v>
       </c>
       <c r="D667" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E667" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F667" t="s">
-        <v>2314</v>
+        <v>1361</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="H667" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2317</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>297</v>
       </c>
       <c r="D668" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E668" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F668" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="H668" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2320</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>301</v>
       </c>
       <c r="D669" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E669" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F669" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="H669" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>2323</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>305</v>
       </c>
       <c r="D670" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E670" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F670" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="H670" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2326</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>309</v>
       </c>
       <c r="D671" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E671" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F671" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="H671" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2329</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>313</v>
       </c>
       <c r="D672" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E672" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F672" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="H672" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2332</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>317</v>
       </c>
       <c r="D673" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E673" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F673" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="H673" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2335</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>321</v>
       </c>
       <c r="D674" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E674" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F674" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="H674" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2338</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>325</v>
       </c>
       <c r="D675" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E675" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F675" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="H675" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2341</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>329</v>
       </c>
       <c r="D676" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E676" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F676" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="H676" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>2344</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>333</v>
       </c>
       <c r="D677" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E677" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F677" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="H677" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>2347</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>337</v>
       </c>
       <c r="D678" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E678" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F678" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="H678" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>2350</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>341</v>
       </c>
       <c r="D679" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E679" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F679" t="s">
-        <v>2314</v>
+        <v>1361</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="H679" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>2353</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>345</v>
       </c>
       <c r="D680" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E680" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F680" t="s">
-        <v>2314</v>
+        <v>1361</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="H680" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>2356</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>349</v>
       </c>
       <c r="D681" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E681" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F681" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="H681" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>2359</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>353</v>
       </c>
       <c r="D682" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E682" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F682" t="s">
-        <v>13</v>
+        <v>1361</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="H682" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>2362</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>10</v>
       </c>
       <c r="D683" t="s">
         <v>2363</v>
       </c>
       <c r="E683" t="s">
         <v>2364</v>
       </c>
       <c r="F683" t="s">
@@ -27730,831 +27730,831 @@
       </c>
       <c r="G691" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="H691" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2392</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>10</v>
       </c>
       <c r="D692" t="s">
         <v>2393</v>
       </c>
       <c r="E692" t="s">
         <v>2394</v>
       </c>
       <c r="F692" t="s">
-        <v>2314</v>
+        <v>2395</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="H692" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>17</v>
       </c>
       <c r="D693" t="s">
         <v>2393</v>
       </c>
       <c r="E693" t="s">
         <v>2394</v>
       </c>
       <c r="F693" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="H693" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2401</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>22</v>
       </c>
       <c r="D694" t="s">
         <v>2393</v>
       </c>
       <c r="E694" t="s">
         <v>2394</v>
       </c>
       <c r="F694" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="H694" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
         <v>2404</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>26</v>
       </c>
       <c r="D695" t="s">
         <v>2393</v>
       </c>
       <c r="E695" t="s">
         <v>2394</v>
       </c>
       <c r="F695" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="H695" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>2407</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>30</v>
       </c>
       <c r="D696" t="s">
         <v>2393</v>
       </c>
       <c r="E696" t="s">
         <v>2394</v>
       </c>
       <c r="F696" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="H696" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>2410</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>35</v>
       </c>
       <c r="D697" t="s">
         <v>2393</v>
       </c>
       <c r="E697" t="s">
         <v>2394</v>
       </c>
       <c r="F697" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="H697" t="s">
         <v>2412</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>2413</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>39</v>
       </c>
       <c r="D698" t="s">
         <v>2393</v>
       </c>
       <c r="E698" t="s">
         <v>2394</v>
       </c>
       <c r="F698" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="H698" t="s">
         <v>2415</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>2416</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>43</v>
       </c>
       <c r="D699" t="s">
         <v>2393</v>
       </c>
       <c r="E699" t="s">
         <v>2394</v>
       </c>
       <c r="F699" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="H699" t="s">
         <v>2418</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>2419</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>48</v>
       </c>
       <c r="D700" t="s">
         <v>2393</v>
       </c>
       <c r="E700" t="s">
         <v>2394</v>
       </c>
       <c r="F700" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="H700" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2422</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>52</v>
       </c>
       <c r="D701" t="s">
         <v>2393</v>
       </c>
       <c r="E701" t="s">
         <v>2394</v>
       </c>
       <c r="F701" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="H701" t="s">
         <v>2424</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2425</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>56</v>
       </c>
       <c r="D702" t="s">
         <v>2393</v>
       </c>
       <c r="E702" t="s">
         <v>2394</v>
       </c>
       <c r="F702" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="H702" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>2428</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>61</v>
       </c>
       <c r="D703" t="s">
         <v>2393</v>
       </c>
       <c r="E703" t="s">
         <v>2394</v>
       </c>
       <c r="F703" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="H703" t="s">
         <v>2430</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>2431</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>66</v>
       </c>
       <c r="D704" t="s">
         <v>2393</v>
       </c>
       <c r="E704" t="s">
         <v>2394</v>
       </c>
       <c r="F704" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="H704" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2434</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>70</v>
       </c>
       <c r="D705" t="s">
         <v>2393</v>
       </c>
       <c r="E705" t="s">
         <v>2394</v>
       </c>
       <c r="F705" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="H705" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2437</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>75</v>
       </c>
       <c r="D706" t="s">
         <v>2393</v>
       </c>
       <c r="E706" t="s">
         <v>2394</v>
       </c>
       <c r="F706" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="H706" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>2440</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>79</v>
       </c>
       <c r="D707" t="s">
         <v>2393</v>
       </c>
       <c r="E707" t="s">
         <v>2394</v>
       </c>
       <c r="F707" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="H707" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2443</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>83</v>
       </c>
       <c r="D708" t="s">
         <v>2393</v>
       </c>
       <c r="E708" t="s">
         <v>2394</v>
       </c>
       <c r="F708" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="H708" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2446</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>87</v>
       </c>
       <c r="D709" t="s">
         <v>2393</v>
       </c>
       <c r="E709" t="s">
         <v>2394</v>
       </c>
       <c r="F709" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2447</v>
       </c>
       <c r="H709" t="s">
         <v>2448</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2449</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>91</v>
       </c>
       <c r="D710" t="s">
         <v>2393</v>
       </c>
       <c r="E710" t="s">
         <v>2394</v>
       </c>
       <c r="F710" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="H710" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2452</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>95</v>
       </c>
       <c r="D711" t="s">
         <v>2393</v>
       </c>
       <c r="E711" t="s">
         <v>2394</v>
       </c>
       <c r="F711" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="H711" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2455</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>99</v>
       </c>
       <c r="D712" t="s">
         <v>2393</v>
       </c>
       <c r="E712" t="s">
         <v>2394</v>
       </c>
       <c r="F712" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="H712" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2458</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>103</v>
       </c>
       <c r="D713" t="s">
         <v>2393</v>
       </c>
       <c r="E713" t="s">
         <v>2394</v>
       </c>
       <c r="F713" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2459</v>
       </c>
       <c r="H713" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2461</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>108</v>
       </c>
       <c r="D714" t="s">
         <v>2393</v>
       </c>
       <c r="E714" t="s">
         <v>2394</v>
       </c>
       <c r="F714" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="H714" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>2464</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>112</v>
       </c>
       <c r="D715" t="s">
         <v>2393</v>
       </c>
       <c r="E715" t="s">
         <v>2394</v>
       </c>
       <c r="F715" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="H715" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2467</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>116</v>
       </c>
       <c r="D716" t="s">
         <v>2393</v>
       </c>
       <c r="E716" t="s">
         <v>2394</v>
       </c>
       <c r="F716" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="H716" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2470</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>120</v>
       </c>
       <c r="D717" t="s">
         <v>2393</v>
       </c>
       <c r="E717" t="s">
         <v>2394</v>
       </c>
       <c r="F717" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2471</v>
       </c>
       <c r="H717" t="s">
         <v>2472</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2473</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>124</v>
       </c>
       <c r="D718" t="s">
         <v>2393</v>
       </c>
       <c r="E718" t="s">
         <v>2394</v>
       </c>
       <c r="F718" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="H718" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2476</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>128</v>
       </c>
       <c r="D719" t="s">
         <v>2393</v>
       </c>
       <c r="E719" t="s">
         <v>2394</v>
       </c>
       <c r="F719" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="H719" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2479</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>132</v>
       </c>
       <c r="D720" t="s">
         <v>2393</v>
       </c>
       <c r="E720" t="s">
         <v>2394</v>
       </c>
       <c r="F720" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="H720" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2482</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>136</v>
       </c>
       <c r="D721" t="s">
         <v>2393</v>
       </c>
       <c r="E721" t="s">
         <v>2394</v>
       </c>
       <c r="F721" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="H721" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2485</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>141</v>
       </c>
       <c r="D722" t="s">
         <v>2393</v>
       </c>
       <c r="E722" t="s">
         <v>2394</v>
       </c>
       <c r="F722" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="H722" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2488</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>145</v>
       </c>
       <c r="D723" t="s">
         <v>2393</v>
       </c>
       <c r="E723" t="s">
         <v>2394</v>
       </c>
       <c r="F723" t="s">
@@ -29862,51 +29862,51 @@
       </c>
       <c r="G773" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="H773" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>2641</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>349</v>
       </c>
       <c r="D774" t="s">
         <v>2393</v>
       </c>
       <c r="E774" t="s">
         <v>2394</v>
       </c>
       <c r="F774" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="H774" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>2643</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>353</v>
       </c>
       <c r="D775" t="s">
         <v>2393</v>
       </c>
       <c r="E775" t="s">
         <v>2394</v>
       </c>
       <c r="F775" t="s">
@@ -29914,51 +29914,51 @@
       </c>
       <c r="G775" s="1" t="s">
         <v>2644</v>
       </c>
       <c r="H775" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>2646</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>357</v>
       </c>
       <c r="D776" t="s">
         <v>2393</v>
       </c>
       <c r="E776" t="s">
         <v>2394</v>
       </c>
       <c r="F776" t="s">
-        <v>471</v>
+        <v>2395</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="H776" t="s">
         <v>2648</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
         <v>2649</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>10</v>
       </c>
       <c r="D777" t="s">
         <v>2650</v>
       </c>
       <c r="E777" t="s">
         <v>2651</v>
       </c>
       <c r="F777" t="s">
@@ -33610,207 +33610,207 @@
       </c>
       <c r="G919" s="1" t="s">
         <v>3093</v>
       </c>
       <c r="H919" t="s">
         <v>3094</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
         <v>3095</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
         <v>10</v>
       </c>
       <c r="D920" t="s">
         <v>3096</v>
       </c>
       <c r="E920" t="s">
         <v>3097</v>
       </c>
       <c r="F920" t="s">
-        <v>2314</v>
+        <v>1361</v>
       </c>
       <c r="G920" s="1" t="s">
         <v>3098</v>
       </c>
       <c r="H920" t="s">
         <v>3099</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
         <v>3100</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
         <v>17</v>
       </c>
       <c r="D921" t="s">
         <v>3096</v>
       </c>
       <c r="E921" t="s">
         <v>3097</v>
       </c>
       <c r="F921" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="G921" s="1" t="s">
         <v>3101</v>
       </c>
       <c r="H921" t="s">
         <v>3102</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
         <v>3103</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
         <v>10</v>
       </c>
       <c r="D922" t="s">
         <v>3104</v>
       </c>
       <c r="E922" t="s">
         <v>3105</v>
       </c>
       <c r="F922" t="s">
-        <v>31</v>
+        <v>3106</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="H922" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D923" t="s">
-        <v>3104</v>
+        <v>3110</v>
       </c>
       <c r="E923" t="s">
-        <v>3105</v>
+        <v>3111</v>
       </c>
       <c r="F923" t="s">
         <v>31</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
       <c r="H923" t="s">
-        <v>3110</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>17</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E924" t="s">
         <v>3111</v>
-      </c>
-[...10 lines deleted...]
-        <v>3105</v>
       </c>
       <c r="F924" t="s">
         <v>31</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>3112</v>
+        <v>3115</v>
       </c>
       <c r="H924" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D925" t="s">
-        <v>3104</v>
+        <v>3110</v>
       </c>
       <c r="E925" t="s">
-        <v>3105</v>
+        <v>3111</v>
       </c>
       <c r="F925" t="s">
         <v>31</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
       <c r="H925" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D926" t="s">
-        <v>3118</v>
+        <v>3110</v>
       </c>
       <c r="E926" t="s">
-        <v>3119</v>
+        <v>3111</v>
       </c>
       <c r="F926" t="s">
-        <v>3120</v>
+        <v>31</v>
       </c>
       <c r="G926" s="1" t="s">
         <v>3121</v>
       </c>
       <c r="H926" t="s">
         <v>3122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>