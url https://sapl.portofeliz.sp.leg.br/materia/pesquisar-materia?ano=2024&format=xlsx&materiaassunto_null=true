--- v0 (2025-12-04)
+++ v1 (2026-05-14)
@@ -54,8200 +54,8200 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roselene Maria de Souza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_espaco_lazer_pet_13_de_maio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_espaco_lazer_pet_13_de_maio.pdf</t>
   </si>
   <si>
     <t>Instalação de um Espaço Lazer Pet na Praça 13 de Maio (Jardim Excelsior)</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/untitled_20240117_220235.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/untitled_20240117_220235.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE ÁREA DE LAZER E RECREAÇÃO NO BAIRRO BRASIL I</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/untitled_20240117_234613.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/untitled_20240117_234613.pdf</t>
   </si>
   <si>
     <t>Instalação de Lixeiras na Avenida Licio Marcondes do Amaral - Vila Angelica</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ciro Valdez dos Santos (Ciro Valdez)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/ind_estudo_tenico_para_inversao_de_preferencial.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/ind_estudo_tenico_para_inversao_de_preferencial.doc</t>
   </si>
   <si>
     <t>Indica estudo técnico para inversão de preferencial de via pública.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Adilson de Jesus Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_transporte_universitarios.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_transporte_universitarios.pdf</t>
   </si>
   <si>
     <t>Indicação sobre conceder descontos nos subsídios das passagens aos universitários</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_vante.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_vante.pdf</t>
   </si>
   <si>
     <t>Indicação sobre implantação no Bairro Vante</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_jequitiba.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_jequitiba.pdf</t>
   </si>
   <si>
     <t>Indicação sobre implantação da Casa de Amigos no Jequitibá.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Augusto Fávero (Dr João Fávero)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/indicacao_01_-_desdobro_de_lotes1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/indicacao_01_-_desdobro_de_lotes1.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que seja criado um Projeto de Lei para apreciação desta casa de leis, com o seguinte conteúdo: a Concessão de Desdobro de Lote Edificado Para Fins de Regulamentação de Situação.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/067-2023_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/067-2023_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de uma tabela de basquete na Praça Bairro Belo Alto, Porto Feliz-SP.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1096/065-2023_indicacao_0.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1096/065-2023_indicacao_0.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade, lombada, na Rua Olinto Batistela, no Bairro Jardim Porungal, Porto Feliz - Sp.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1097/066-2023_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1097/066-2023_indicacao.doc</t>
   </si>
   <si>
     <t>Readequação no cronograma de rota e horário dos ônibus, para que passe pelo Bairro Cruz das Almas, Porto Feliz-SP.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lúcia de Fátima Caballero</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_-_iluminacao_praca.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_-_iluminacao_praca.docx</t>
   </si>
   <si>
     <t>Indico para que seja solicitada ao setor competente iluminação na Praça Vicente Palma localizada na Rua Otoni Joaquim de Souza.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_rua_giacomelli.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_rua_giacomelli.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito que verifique os questionamentos dos moradores da Rua José Antônio Giacomelli: container, numeração das residências e limpeza da área pública.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1103/indicacao_paco.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1103/indicacao_paco.pdf</t>
   </si>
   <si>
     <t>Melhorias nas dependências do Paço Municipal.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_escola.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_escola.pdf</t>
   </si>
   <si>
     <t>Melhorias na Emef Luiza de Carvalho Pires.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_lombofaixas_rua_altino_arantes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_lombofaixas_rua_altino_arantes.pdf</t>
   </si>
   <si>
     <t>Indico para que sejam implantadas Lombofaixas ou Redutores de velocidade na Rua Altino Arantes – próximo ao nº277 – Centro</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1109/untitled_20240208_214927.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1109/untitled_20240208_214927.pdf</t>
   </si>
   <si>
     <t>Indicação de Manutenção dos Equipamentos da academia ao ar livre e a instalação de um parquinho para as crianças  no espaço que está localizado na Rua Aquiles Jorge Steiner Amaral - Jardim Ivone</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/ind_reforco_sinalizacao_viaria.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/ind_reforco_sinalizacao_viaria.doc</t>
   </si>
   <si>
     <t>Indica reforço na sinalização viária na rotatória em frente o Posto Beira Rio.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/068-2023_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/068-2023_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção e restauração do trecho de travessia do Bairro Jequitibá, Rua B para o Jardim Vante, na Rua Domingos Tomé, sentido Escola Vilma Fernandes Antônio.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/070-2023_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/070-2023_indicacao.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade horizontal, lombada, na Rua Alzira Previtali - Jardim Excelsior, Porto Feliz-SP.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1113/069-2023_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1113/069-2023_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de aparelhos de academia ao ar livre, no Bairro Jardim Brasil, Porto Feliz-SP.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_recanto_moncoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_recanto_moncoes.pdf</t>
   </si>
   <si>
     <t>Asfaltamento no bairro Recanto das Monções</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1122/ind_iluminacao_rua_aristides_candido.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1122/ind_iluminacao_rua_aristides_candido.doc</t>
   </si>
   <si>
     <t>Iluminação na rua Aristides Candido da Silva</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/ind_iluminacao_na_rua_domingos_tome.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/ind_iluminacao_na_rua_domingos_tome.doc</t>
   </si>
   <si>
     <t>Iluminação na Rua Domingos Tomé</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_professor_coam.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_professor_coam.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja denominada uma Creche ou Escola Municipal, com o nome do Professor Mauro Coam”.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/untitled_20240221_220749.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/untitled_20240221_220749.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito a necessidade de um estudo no trânsito entre a Rua Draco de Albuquerque e a Rua Bandeirantes que este localizado no Centro em Porto Feliz – SP.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_cardoso_pimentel.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_cardoso_pimentel.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para um local apropriado para carga e descarga de mercadorias dos estabelecimentos comerciais na Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/lombo-faixas_cidade_jardim.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/lombo-faixas_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para a implantação de redutores de velocidade ou lombo-faixas na rua Otávio de Moraes, altura do nº 29 – Cidade Jardim.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/untitled_20240223_212605.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/untitled_20240223_212605.pdf</t>
   </si>
   <si>
     <t>Indicação para a manutenção da Rua Roque Vieira da Cruz no bairro Rafael Alcalá.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/untitled_20240223_212636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/untitled_20240223_212636.pdf</t>
   </si>
   <si>
     <t>Indicação de um estudo para que seja feitas mais bocas de lobo (bueiros) para escoamento das águas da chuva na Rua Daniel de Camargo Taborda n bairro Água Branca.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/inidicacao_candido_mota_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/inidicacao_candido_mota_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de lombofaixa e/ou redutores de velocidade no cruzamento das Ruas Cândido Mota e Joaquim Agostinho Tôrres - Centro.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cássio Rodrigues Batista (Cássio Carlota)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_cassio_carlota.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_cassio_carlota.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO E VAGAS DE ESTACIONAMENTO DE MOTOS, NA RUA DR ALVIM.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_poda_de_arvore.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PEDINDO A REALIZAÇÃO DE PODA DE ÁRVORE, SITUADA NA RUA ASSALIM ZAURO, 101</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_instalacao_de_placas_de_travessia_de_pedestre.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_instalacao_de_placas_de_travessia_de_pedestre.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PEDINDO PINTURA DE FAIXA DE PEDESTRES, E INSTALAÇÃO DE PLACAS DE TRAVESSIA DE PEDESTRES NA IGREJA NOSSA SENHORA DE APARECIDA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/ind_faixa_elevada_e_pintura_silvio_brand.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/ind_faixa_elevada_e_pintura_silvio_brand.doc</t>
   </si>
   <si>
     <t>Indica pintura na faixa de pedestre elevada na avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/ind_lombada_silvio_brand.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/ind_lombada_silvio_brand.doc</t>
   </si>
   <si>
     <t>Indica construção de lombada Avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/inidicacao_drone.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/inidicacao_drone.pdf</t>
   </si>
   <si>
     <t>Considerando a urgência e importância do combate à proliferação da dengue em nosso município, indico ao Sr. Prefeito a implantação e utilização de Drones agrícolas no combate ao mosquito da dengue (Aedes aegypti).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_avenida_dr._antonio_pires.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_avenida_dr._antonio_pires.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de contêineres de lixo na avenida Dr. Antônio Pires de Almeida.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_jose_maurino.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_jose_maurino.pdf</t>
   </si>
   <si>
     <t>Indicação para local apropriado para carga e descarga na avenida José Maurino, centro.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/lombo_faixas_otavio_de_moraes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/lombo_faixas_otavio_de_moraes.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de redutores de velocidade na Rua Otávio de Moraes.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/untitled_20240305_224026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/untitled_20240305_224026.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na boca de lobo (bueiros) na Luís Carlos Lisboa n 250 - Residencial Portal Ville Ipê Porto Feliz – SP.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/untitled_20240305_224056.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/untitled_20240305_224056.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na boca de lobo (bueiros) na Avenida Mario Covas nas proximidades da rotatória Wilson Angelieri no bairro São Marcos - Porto Feliz – SP.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/007-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/007-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na sinalização e realização de estudo de possível redutor de velocidade horizontal, lombada, na interseção da Rua Virgílio Rosa Pimenta com a Rua Luis G. Martelli, no bairro Ponte Grande em Porto Feliz.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/008-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/008-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Implementação de um canal de comunicação entre a população e a Secretaria da Saúde.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/009-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/009-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção das vias e a roçada da vegetação na Vila Capoava, Porto Feliz–SP.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_02_-_manutencao_asfaltica_rua_joao_batista_mantovani1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_02_-_manutencao_asfaltica_rua_joao_batista_mantovani1.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que seja encaminhada ao setor responsável, _x000D_
 manutenção asfáltica da Rua João Batista Mantovani, bairro Jardim Vante.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_03_-_faixa_de_pedrestre_rua_cardoso_pimentel1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_03_-_faixa_de_pedrestre_rua_cardoso_pimentel1.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que seja encaminhada para o setor _x000D_
 responsável, a confecção de uma nova faixa de pedestres na Rua Cardoso _x000D_
 Pimentel, altura do nº 736.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_05_-saae_calcada_cardoso_pimentel_7461.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_05_-saae_calcada_cardoso_pimentel_7461.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que seja encaminhado para a autarquia _x000D_
 SAAE, em nome de seu superintendente Gustavo Interlick, manutenção e estudo _x000D_
 técnico nas galerias que se encontram na Rua Cardoso Pimentel, altura do nº _x000D_
 746.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_04_-_faixa_de_pedrestre_rua_da_santa_casa1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_04_-_faixa_de_pedrestre_rua_da_santa_casa1.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que seja encaminhada para o setor _x000D_
 responsável, manutenção na faixa de perdestes no início da Rua Olavo _x000D_
 Assumpção Fleury, esquina com a Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_29_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_29_assinado.pdf</t>
   </si>
   <si>
     <t>Revitalização da quadra poliesportiva localizada na Rua Flávia Sampaio Bello.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/010-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/010-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização de um estudo e implementação de uma rotatória na interseção das ruas Professora Cezaltina Sacramento Perpétuo e Gabriel Antônio de Carvalho com a Rua Santa Cruz, bairro Vila Alcalá.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/011-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/011-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Readequação na rota do ônibus escolar que passa pela Rua Cantinho, no bairro Cantinho.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/012-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/012-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Readequação no cronograma de rota e horário dos ônibus, para passar até mais próximo do limite do município pela Rodovia Marechal Rondon sentido Tietê.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_coquinho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_coquinho.pdf</t>
   </si>
   <si>
     <t>Indicação para denominar o nome de José Antônio Queiroz da Rocha, o Coquinho.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_pavimentacao_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_pavimentacao_.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, QUE APÓS O TÉRMINO DAS OBRAS DA ESTRADA DO SETE FOGÕES, SEJA REALIZADA A IMPLANTAÇÃO DE LOMBADAS E PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/ar_condiciondo_posto_vila_manduquinha_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/ar_condiciondo_posto_vila_manduquinha_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelhos de ar condicionado e/ou ventiladores, nas dependências do Posto de Saúde da Vila Manduquinha (PSF Dr. Francisco Moreira Junior).</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/lombofaixa_r._henrique_dias_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/lombofaixa_r._henrique_dias_assinado.pdf</t>
   </si>
   <si>
     <t>Colocação de lombofaixa e/ou redutores de velocidade na Rua Henrique Dias, no Bairro Vila Angélica</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/carga_e_descarga_av._monsenhor_seckler._assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/carga_e_descarga_av._monsenhor_seckler._assinado.pdf</t>
   </si>
   <si>
     <t>Implementar vagas de carga e descarga e lombo-faixas no perímetro da Av. Monsenhor Seckler</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/013-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/013-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Corte da vegetação paralela às calçadas e a manutenção dos bueiros na Rua Amélio Barnabé, bairro Jardim Excelsior.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/014-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/014-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realizar a manutenção das estradas e vias do bairro São Francisco em sua totalidade.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/015-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/015-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um contêiner de lixo nas proximidades da entrada do Hélio Ribeiro, Alameda do Lago, bairro Recanto dos Bandeirantes.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_moncoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_moncoes.pdf</t>
   </si>
   <si>
     <t>Indicação pedindo implantação de contêineres de lixo próximo a gruta.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/ind._conego_bellotti.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/ind._conego_bellotti.pdf</t>
   </si>
   <si>
     <t>Indico para que seja solicitado ao setor competente estudo para tornar a Rua Cônego Bellotti via de mão única.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/ind_rocada_bairro_bom_retiro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/ind_rocada_bairro_bom_retiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, PARA QUE SEJA EFETUADA A ROÇADA NA ESTRADA BAIRRO RETIRO, PORTO FELIZ SOROCABA</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçagem do mato na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/018-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/018-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de pelo menos 2 postes para iluminação da rua e também da pracinha na altura do número 20 da Rua Lafaiete Martins Sampaio, Jardim Borba Gato.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/016-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/016-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um contêiner de lixo na praça da entrada principal do Parque das Monções, Centro.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/017-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/017-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Correção e nivelamento do asfalto da Nova Ponte do Jardim Vante.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_estrada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias no acostamento da saída de Porto-Feliz à Capivari.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/corte_mato_r._maestro_manoel_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/corte_mato_r._maestro_manoel_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçagem de mato e revitalização dos brinquedos do parquinho localizado na Rua Maestro Manoel José de Calazans.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_ponto_de_onibus_estacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_ponto_de_onibus_estacao.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de ponto de ônibus na Estação das Artes</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_feira.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_feira.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para implantação de feira aos domingos na avenida Antônio Pires de Almeida.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/untitled_20240412_230622.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/untitled_20240412_230622.pdf</t>
   </si>
   <si>
     <t>Indicação manutenção manutenção da academia ao ar livre - instalação de parquinho  - Jardim Ivone</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/019-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/019-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção das grades dos bueiros da Rua Lafaiete Martins Sampaio, bairro Jardim Borba Gato. As mesmas se encontram soltas e se deslocando, trazendo riscos a população.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/021-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/021-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização da roçada e limpeza da área verde na Rua Alfeu Trombini, bairro Residencial Porto Feliz. A área se encontra tomada pela vegetação que além de riscos a segurança, está trazendo riscos a saúde dos munícipes que ali próximo residem.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/020-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/020-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção da Estrada do Porungal, que sai da Estrada Bairro Palmital e vai até a Estrada da Glória. A mesma encontra-se deteriorada pelos recentes períodos de chuvas, sendo necessária a manutenção da mesma para a segurança dos munícipes que por lá necessitam passar.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/praca_13_de_maio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/praca_13_de_maio.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realiza feiras às sextas - feiras na Praça 13 de Maio.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_anita_garibaldi.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_anita_garibaldi.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja alterada a via na rua Anita Garibaldi</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/vigilancia_saniteria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/vigilancia_saniteria.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocados telefones na Vigilância Sanitária</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/022-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/022-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização da roçada e a manutenção dos bancos na Pracinha do Lajado, bairro Vila Progresso.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/023-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/023-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de postes para iluminação no parquinho do Residencial Madalena.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/024-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/024-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de ao menos 2 postes de luz na Estrada Manga Verde</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_-_iluminacao.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_-_iluminacao.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito para que verifique a iluminação na rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_-_rocagem.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_-_rocagem.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito que verifique a possibilidade de roçagem na praça Terras do Porto.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_lombada_-_cardoso_pimentel.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_lombada_-_cardoso_pimentel.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito que verifique a possibilidade de incluir uma lombada estendida na Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_muro_creche.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_muro_creche.pdf</t>
   </si>
   <si>
     <t>Reforma dos muros da Creche Jandita Diez Alcalá.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_quadra_zilda_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_quadra_zilda_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza da cobertura da quadra poliesportiva da ESCOLA ZILDA TOME DE MORAES.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_crotalaria_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_crotalaria_assinado.pdf</t>
   </si>
   <si>
     <t>Promova junto as escolas a campanha "Plante uma Crotalária”, para o combate ao mosquito da dengue.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/untitled_20240504_001847.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/untitled_20240504_001847.pdf</t>
   </si>
   <si>
     <t>Indicação de manutenção na sinalização viária na avenida Stemmann</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/untitled_20240504_001830.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/untitled_20240504_001830.pdf</t>
   </si>
   <si>
     <t>Indicação de manutenção de asfalto avenida stemmann</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Marcelo Tuani</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/indicacao_cameras_creche.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/indicacao_cameras_creche.doc</t>
   </si>
   <si>
     <t>Câmeras de monitoramento nas creches áreas internas e externas</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/poupatempo_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/poupatempo_assinado.pdf</t>
   </si>
   <si>
     <t>Manutenções nos aparelhos de ar condicionado e colocação de ventiladores nas dependências da unidade do Poupatempo de Porto _x000D_
 Feliz.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_virgilino_rosa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_virgilino_rosa.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de lombadas nas Ruas Geraldo Luiz Marteli e Virgilino Rosa Pimenta.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/joao_marinonio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/joao_marinonio.pdf</t>
   </si>
   <si>
     <t>Indicação por melhorias na Rua João Marinonio de Camargo, Vila Marteli.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/indicacao_-_lombadas_rua_diniz_domingues.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/indicacao_-_lombadas_rua_diniz_domingues.docx</t>
   </si>
   <si>
     <t>Indicação de inclusão de lombada na rua Diniz Domingues, Terras do Porto.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/indicacao_-_manutencao_da_praca.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/indicacao_-_manutencao_da_praca.docx</t>
   </si>
   <si>
     <t>Indicação de manutenção da Praça Diniz Domingues Filho, Terras do Porto.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_-_inclusao_de_placas_nas_vias.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_-_inclusao_de_placas_nas_vias.docx</t>
   </si>
   <si>
     <t>Indicação de inclusão de placas com a denominação das vias no Terras do Porto.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/025-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/025-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realizar um estudo e a implementação de um redutor de velocidade na Rua Conselheiro Manoel Dias de Toledo, próximo ao número 300, Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/026-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/026-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de ao menos 2 postes de Luz na estrada Rancho Pereira no Bairro Bom Retiro (Localização em anexo).</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/027-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/027-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de ao menos 1 poste de luz na Estrada do Segato (localização em anexo).</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_rotatoria_da_avenida_mario_covas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_rotatoria_da_avenida_mario_covas.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos na trafegabilidade da avenida Mário Covas</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/untitled_20240511_001757.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/untitled_20240511_001757.pdf</t>
   </si>
   <si>
     <t>Indicação para alargamento do leito carroçável da estrada rural do Borsato</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/untitled_20240511_001737.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/untitled_20240511_001737.pdf</t>
   </si>
   <si>
     <t>Indicação de alargamento do leito carroçável da estrada rural do Caliman</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/untitled_20240511_001814.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/untitled_20240511_001814.pdf</t>
   </si>
   <si>
     <t>Indicação de substituição da iluminação publica convencional por Iluminação de LED na gleba 2</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/028-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/028-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Reforma e adequação do ponto de ônibus (localização e foto em anexo), na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/029-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/029-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na iluminação e segurança das quadras, academias e parquinhos que foram construídos nas diversas áreas da cidade.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_cemiterio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocados asfaltos nos cemitérios</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/030-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/030-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade horizontal, lombada, na Rua Silvio Pelegrini, altura do número 217, no Conjunto Habitacional Agostinho Alcalá.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_borba_gato.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_borba_gato.pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias no Bairro Borba Gato</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/elevatoria_cinco.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/elevatoria_cinco.pdf</t>
   </si>
   <si>
     <t>Indicação para a retirada da "Elevatória Cinco" do Bairro Cambuí.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_-_faixa_elevada_rua_araritag.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_-_faixa_elevada_rua_araritag.pdf</t>
   </si>
   <si>
     <t>Indicação de construção de faixa elevada (lombo-faixa) _x000D_
 na esquina da Rua Araritaguaba com a Rua Altino Arantes.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_-_rotatoria_bairro_cambui_mario_cocas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_-_rotatoria_bairro_cambui_mario_cocas.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Dr. Antônio Cássio Habice Prado, que seja encaminhado ao setor responsável, que na Perimetral Governador Mário Covas, altura do nº 1491 (foto aérea anexa), sejam tomadas providencias em relação ao elevado fluxo de veículos em alta velocidade, com melhorias nas sinalizações de trânsito.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_lombada_silvio_pelegrini.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_lombada_silvio_pelegrini.doc</t>
   </si>
   <si>
     <t>Indicação para construção de uma lombada na Rua Silvio Pelegrini, no Jardim Excelsior.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Dr. Antônio Cássio Habice Prado, que seja encaminhado ao setor responsável, que na Rua Antônio Silvio Cunha Bueno, bairro Jardim Julita, seja realizado estudo em relação a melhorias na situação viária local. Seja através de sinalização, faixa elevada ou meio que o setor encontrar viável.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_carros_abandonados.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_carros_abandonados.pdf</t>
   </si>
   <si>
     <t>Indicação que solicita ao executivo para que sejam notificados proprietários de veículos abandonados nas vias públicas do município.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1390/indicacao_projeto_de_diabeticos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1390/indicacao_projeto_de_diabeticos.pdf</t>
   </si>
   <si>
     <t>Indicação ao executivo sobre Projeto de Lei que prioriza atendimentos aos portadores (as) de diabetes em laboratórios da rede pública ou privada.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1391/031-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1391/031-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Recapeamento das ruas do bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1392/032-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1392/032-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre e mais postes de luz na Praça das Flores, no bairro Residencial Bepim.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1393/033-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1393/033-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos do parquinho, a adequação e proteção do quadro de energia e a ampliação das grades da quadra da Praça Odair Ferraz de Oliveira no bairro Jardim Excelsior.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_-_araritaguaba.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_-_araritaguaba.pdf</t>
   </si>
   <si>
     <t>Indico para que seja solicitado ao setor competente estudo para implantação de radar de velocidade na Rua Araritaguaba na altura do número 166.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1400/inidicacao_av._mario_covas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1400/inidicacao_av._mario_covas_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias na Av. Mário Covas, próximo ao nº 1330, com a posterior colocação de lombofaixa e/ou redutores de velocidade.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_cemiterio_velho_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_cemiterio_velho_assinado.pdf</t>
   </si>
   <si>
     <t>Sejam implementadas medidas de acessibilidade na entrada do Cemitério Municipal (Cemitério Velho).</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_av._cel_horacio_boson_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_av._cel_horacio_boson_assinado.pdf</t>
   </si>
   <si>
     <t>Seja realizado estudo viário acerta do asfaltamento e aprimoramento na  sinalização/segurança na Av. Cel Horacio Boson - Colônia Rodrigo e Silva.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1413/conteineres.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1413/conteineres.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocados contêineres de lixo na Rua Maestro José de Calzans, no Jardim Excelsior,</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1417/036-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1417/036-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização de um estudo para melhoria do escoamento das águas pluviais na Rua Manuel Itatiba de Almeida, próximo ao número 228, Bairro Vila Manduquinha.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1418/034-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1418/034-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um poste de iluminação próximo ao sítio Santo Antônio no Bairro Gramado.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1419/035-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1419/035-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação na Rua Aristides Candido Silva (Estr. Engenho d’Água) nas proximidades da interseção da com a Av. Gov. Mário Covas, no Bairro Altos do Jequitibá.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1427/inidicacao_redutores_-_r._joao_brasilio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1427/inidicacao_redutores_-_r._joao_brasilio_assinado.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança na Rua João Brasilio da Silva com a colocação de lombo-faixa / redutores de velocidade</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1441/037-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1441/037-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade horizontal, lombada, na Rua Henrique Wandeveld, no Bairro Residencial São Francisco.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1442/038-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1442/038-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um contêiner de lixo na Rua Armando Honora próximo ao número 100, no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1443/039-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1443/039-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de ao menos um poste de iluminação na Rua José Esmédio Paes de Almeida, no trecho entre a Rua Dr. Walter Castelucci e Rua Plínio Martins Siqueira no Bairro Hab. Benedito Diana.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1444/iluminacao_travessa_vante.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1444/iluminacao_travessa_vante.pdf</t>
   </si>
   <si>
     <t>Indicação para a colocada de postes de iluminação na travessa recém-construída entre o altos do Jequitibá e Vante.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_cemiterio_novo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_cemiterio_novo.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma no cemitério novo.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1446/iluminacao_publica_rua_imbuia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1446/iluminacao_publica_rua_imbuia.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja colocada iluminação na rua Imbuía</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_-_village.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_-_village.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO DR. ANTÔNIO CÁSSIO HABICE PRADO QUE SEJA ENCAMINHADO AO SETOR RESPONSÁVEL, PROVIDENCIAS  NA SINALIZAÇÃO VIÁRIA NO TRECHO FINAL DA RUA CARDOSO PIMENTEL.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/ponto_porungal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/ponto_porungal.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantado transporte público no Bairro Porungal.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Dr. Antônio Cássio Habice Prado, que seja encaminhado ao setor responsável, que na Rua Antônio Silvio Cunha Bueno, bairro Jardim Julita, seja realizado estudo em relação a melhorias na situação viária local.  Seja através de sinalização, faixa elevada ou meio que o setor encontrar viável.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/indicacao_grade_de_protecao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/indicacao_grade_de_protecao.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocadas grades de proteção na Rua Othoni Joaquim de Souza, nas proximidades da Estação das Artes.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/indicacao_estrada_municipal_29_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/indicacao_estrada_municipal_29_assinado.pdf</t>
   </si>
   <si>
     <t>Seja realizado estudos visando melhorias no asfalto e na segurança da Estrada Municipal que dá acesso à estação de tratamento de esgoto do SAAE.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/042-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/042-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um contêiner para coleta de lixo próximo à fazenda Jupira e a Pedreira (localização em anexo)</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/040-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/040-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Estudo e implementação de uma quadra ou parquinho na área em frente ao Supermercado COPBOM na Rua Olinto Batistela 160, Bairro Jardim Porungal.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/041-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/041-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na acessibilidade para cadeirantes no velório municipal e capela.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/043-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/043-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção e melhoria da Praça Ana Bazzo Tomé, localizada na Rua Ruy Barbosa 170, Centro.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/044-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/044-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização de um estudo para a implementação de novas vagas rápidas nos seguintes endereços:_x000D_
 •	Rua Arcilio Borges 266, Centro - CEP 18540-043_x000D_
 •	Rua Candido Motta 231, Centro - CEP 18540-021_x000D_
 •	Rua Barão do Rio Branco 54, Centro - CEP 18540-087</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/045-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/045-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na sinalização de trânsito, como faixas de pedestre e placas de sinalização, bem como um trabalho de orientação dos motoristas nos arredores da EMEI Profª Benedita de Almeida Leal, no Bairro Vila Manduquinha.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/indicacao_-_resposta_automatica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/indicacao_-_resposta_automatica.pdf</t>
   </si>
   <si>
     <t>Indico para que seja implantada nos e-mails das secretarias municipais uma confirmação de leitura automática.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/inidicacao_rua_joao_thomaz_de_almeida_29_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/inidicacao_rua_joao_thomaz_de_almeida_29_assinado.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança na Rua João Thomaz de Almeida (Rua da Schadek) com a colocação de lombo-faixa e/ou redutores de velocidade.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_assinada_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_assinada_.pdf</t>
   </si>
   <si>
     <t>Proceda com a limpeza/roçagem das folhagens das árvores, bem como a pavimentação das calçadas, localizada da Rua das Espatodias</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/047-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/047-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhorias no parquinho localizado na interseção da Rua Victorio Marteletto com a Rua Irene Segatto Gonçalves, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/046-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/046-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na estrutura e segurança do guarda-corpo e corrimão da Farmácia Municipal.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/rua_das_orquideas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/rua_das_orquideas.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de lombadas ou redutores de velocidade na Rua das Orquídeas,</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/iluminacao_sao_joaquim.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/iluminacao_sao_joaquim.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de braços nos postes de energia elétrica na Estrada Colônia</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/antonio_pires.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/antonio_pires.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de lombadas ou redutores de velocidade na avenida Dr. Antônio Pires de Almeida, próximo ao posto Ipiranga.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/untitled_20240725_011940.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/untitled_20240725_011940.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lombada na PFZ 133 - na altura do Sítio Araruna</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/untitled_20240725_235646.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/untitled_20240725_235646.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de estudo técnico nas Ruas Cardoso Pimentel, Cândido Motta e José Bonifácio</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/048-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/048-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria na sinalização de trânsito e instalação de redutores de velocidade (lombadas) na região da antiga Estrada da Cachoeira.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/049-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/049-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Criação de camaleões para desvio de água pluvial na estrada de terra em frente ao Rancho Pereira.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/050-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/050-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (lombada ou lombo-faixa) na Rua Jarbas Seabra Leal, na altura do número 55, bairro Vila Angélica.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/untitled_20240802_200415.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/untitled_20240802_200415.pdf</t>
   </si>
   <si>
     <t>Indicação - Substituição do horário de realização da patrulha rural diurna para noturna</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/ind_lombada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/ind_lombada.pdf</t>
   </si>
   <si>
     <t>Indico para que seja implantada Lombada na Avenida Dr. Antônio Pires de Almeida na altura do número 1635.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/cpfl.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/cpfl.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudo para que seja feito o recuo das vagas de estacionamento público em frente a base da Companhia Piratininga de Força e Luz (CPFL), localizada na Rua Rui Barbosa,</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/rua_fernao_dias.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/rua_fernao_dias.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação/construção de uma rampa de acesso na Rua Fernão Dias, no Nova Bandeirantes.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/indicacao_rua_angeo_diana.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/indicacao_rua_angeo_diana.doc</t>
   </si>
   <si>
     <t>Lombofaixa Rua Angelo Diana</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/indicacao_getulio_vargas.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/indicacao_getulio_vargas.doc</t>
   </si>
   <si>
     <t>Melhorias e estudo no trânsito da Av. Getulio Vargas</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/indicacao_-_melhorias_educacao_infantil_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/indicacao_-_melhorias_educacao_infantil_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias na gestão do ensino infantil Municipal</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/052-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/052-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Melhoria da iluminação na Rua Cardoso Pimentel no trecho da antiga estrada da cachoeira, Porto Feliz.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/051-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/051-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos e a melhoria na segurança para as crianças na Praça Irineu Bueno no Jardim Santa Eliza.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/053-2024_indicacao.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/053-2024_indicacao.doc</t>
   </si>
   <si>
     <t>Realização de um estudo para melhoria na sinalização de trânsito na Rua Diniz Domingues, bairro Residencial Terras do Porto.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Inspeção e análise de risco em relação às arvores localizadas na Rua Barão do Rio Branco, nº 402, Centro</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1666/untitled_20240810_000901.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1666/untitled_20240810_000901.pdf</t>
   </si>
   <si>
     <t>Indicação melhorias na sinalização do semáforo localizado na Rua José Giuli Batista com a Avenida Mário Cova</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_vila_manduquinha.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_vila_manduquinha.doc</t>
   </si>
   <si>
     <t>Calçamento e poda na vila Manduquinha</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1669/indicacao_orlando_zilli.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1669/indicacao_orlando_zilli.doc</t>
   </si>
   <si>
     <t>Placa em homnagem a Orlando Zilli</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/indicacao_conserto_boca_lobo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/indicacao_conserto_boca_lobo.pdf</t>
   </si>
   <si>
     <t>Indicação do conserto da boca de lobo que se encontra quebrada em frente a empresa Valle Nevado</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/054-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/054-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade horizontal (lombadas) e placas de sinalização de trânsito no bairro Olívio Barbosa.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/055-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/055-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>A instalação de refletores no parquinho localizado na Alameda dos Canários próximo ao número 240, bairro Jardim Tendá.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1709/056-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1709/056-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Manutenção das guias e calçadas na Alameda das Arapongas, localizada no Jardim Tendá.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1712/semaforos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1712/semaforos.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de semáforos no cruzamento do posto da Popular.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1733/indicacao_faxinal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1733/indicacao_faxinal.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de braço nos postes e Lâmpada de iluminação na Estrada Municipal (próximo a Comunidade São João Batista do Faxinal)</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_-_dentistas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_-_dentistas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE ESTUDOS PARA CONTRATAÇÃO DE DENTISTAS ESPECIALIZADOS</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_pipas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_pipas.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam realizadas palestras nas escolas de nossa cidade, orientando as crianças, jovens e adolescentes sobre as maneiras corretas e locais apropriados de soltar pipas.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1794/058-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1794/058-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada de terra localizada em anexo (23°14'19.4"S 47°31'02.8"W), com a realização do nivelamento e a distribuição de cascalho.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1795/059-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1795/059-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>A instalação de mais uma lixeira ou contêiner de lixo na localização em anexo (23°14'19.4"S 47°31'02.8"W).</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1796/057-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1796/057-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo e a posterior implementação de uma faixa de pedestre elevada, conhecida como lombo-faixa, cruzando a Avenida Dr. Silvio Brand Correia próximo ao ponto final de ônibus localizado na Alameda das Espatódias n10, Jardim Vante.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1797/untitled_20240912_212249.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1797/untitled_20240912_212249.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de lombada na estrada vicinal PFZ 133 (Porto Feliz/Sorocaba) na altura da estação de gás natural ECP-P- Porto Feliz</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1798/carga_e_descarga.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1798/carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para a disponibilização de um espaço ou vaga para carga e descarga na Rua Ciro Camargo Leite, altura do nº 920 – esquina com a Avenida Antônio Pires de Almeida, centro.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_apae_assinada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_apae_assinada.pdf</t>
   </si>
   <si>
     <t>Aumento do repasse de subsídio ao APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_rua_bartira.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_rua_bartira.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para melhorias em toda a extensão da Rua Bartira, Tupinambá, em Porto-Feliz.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_hercules_florence.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_hercules_florence.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita capina e preservação periódica na avenida Hércules Florence.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_rua_valter.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_rua_valter.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam construídos ou implantados redutores de velocidade na Rua Valter Albiero, no Conjunto Habitacional Alcalá.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/060-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/060-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombofaixa em frente ao CEIM Prof.ª Evanilde Aparecida de Camargo Maceió, localizado na Rua Cerquilho, 57, no Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/061-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/061-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Mudança de local do poste de energia localizado na Rodovia Vicente Palma, Rua Cantinho, nº 10, Chácara Recanto Cantinho</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/062-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/062-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Realização de melhorias na Estrada PFZ 373 B, no Bairro Indaiatuba, conforme os pontos destacados.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/lombo-faixa_valdemar_veroneze_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/lombo-faixa_valdemar_veroneze_assinado.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança na Rua Valdemar Veroneze, Parque Residencial São Marcos, com a colocação de lombo-faixas e/ou redutores de velocidade.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/lombo-faixa_-_creche_prof._zelia_chatel_stetner_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/lombo-faixa_-_creche_prof._zelia_chatel_stetner_assinado.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança nos arredores da Creche Municipal Prof. Zélia Chatel Stetner, localizada na Rua Joaquim S Sobrinho, Vila Manduqinha.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_onibus_capoava_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_onibus_capoava_assinado.pdf</t>
   </si>
   <si>
     <t>Implementar novas linhas de ônibus no Bairro Fazenda Capoava.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/bairro_cambui.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/bairro_cambui.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantado ecoponto e coleta de lixo no Bairro Cambuí.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/anita_garibaldi.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/anita_garibaldi.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída lombada na rua Anita Garibaldi.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3029/adobe_scan_07_de_out._de_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3029/adobe_scan_07_de_out._de_2024.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança nas Ruas Osvaldo Novaes Carvalho e Maestro Manoel José de Calazans com a instalação de lombo-faixas e/ou redutores de velocidade.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3030/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3030/assinado.pdf</t>
   </si>
   <si>
     <t>Aprimorar a segurança nas ruas Diniz Domingues e Suzana Kerche de Oliveira - Residencial Terras do Porto</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/maria_da_penha.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja criada a Guarda Civil Municipal (Patrulha Guardiã Maria da Penha), visando atuar na atenção ás mulheres.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/063-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/063-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada localizada em anexo (23°11'11.1"S 47°36'29.6"W), referenciada como "Estrada Cruz das Almas". A via encontra-se estreita e com diversas irregularidades, o que tem prejudicado o tráfego e aumentado os riscos de acidentes.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/064-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/064-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Manutenção dos brinquedos no parquinho localizado na interseção da Rua Victorio Marteletto com a Rua Irene Segatto Gonçalves, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/065-2024_indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/065-2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo para a limpeza e drenagem da área verde localizada entre a Rua Mitre Fiuza Ayres, Jd. São Bento e a Rua Lourdes Xavier Marteline, Jd. São José.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/rua_luiz_desportin.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/rua_luiz_desportin.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito reparo de via asfáltica na Rua Luiz Desportin, no Jardim Ivone.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/rua_assalin.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/rua_assalin.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja m instalados redutores de velocidade ou lombo faixas na Rua Assalin Zauro, Jardim São Bento.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3489/indicacao_estrada_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3489/indicacao_estrada_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação para pontos de luz na Estrada Municipal do Bairro Gramadinho</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/reducao_de_velocidade_bom_retiro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/reducao_de_velocidade_bom_retiro.pdf</t>
   </si>
   <si>
     <t>Indicação de Redutor Velocidade Estrada Bom Retiro</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/revitilizacao_da_praca_vitoria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/revitilizacao_da_praca_vitoria.pdf</t>
   </si>
   <si>
     <t>Indicação De Revitalização da Praça da Vitória</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/pista_de_skate.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja construída uma calçada no entorno da pista de Skate que fica no Residencial Porto-Feliz.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/069-2024_-_raspa_de_asfalto_em_frente_a_igreja_congregacao_dos_parra.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/069-2024_-_raspa_de_asfalto_em_frente_a_igreja_congregacao_dos_parra.pdf</t>
   </si>
   <si>
     <t>Aplicação de raspa de asfalto em frente à Igreja Congregação dos Parra, localizada no bairro Indaiatuba 2, nas coordenadas -23.354704, -47.544703.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/070-2024_-_instalacao_de_um_novo_parquinho_para_a_emef_zilda_tome_moraes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/070-2024_-_instalacao_de_um_novo_parquinho_para_a_emef_zilda_tome_moraes.pdf</t>
   </si>
   <si>
     <t>Instalação de um novo parquinho para a EMEF Zilda Tomé Moraes, situada na Rua Professor Albino Valine, 185, no Bairro Jardim Porto Feliz</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/indicacao_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/indicacao_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantada faixa de pedestre na altura do nº 1.597 na Rua Cardoso Pimentel.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/071-2024_-_acoes_de_combate_a_escorpioes_e_carrapatos_na_praca_do_macom.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/071-2024_-_acoes_de_combate_a_escorpioes_e_carrapatos_na_praca_do_macom.pdf</t>
   </si>
   <si>
     <t>Realização de ações de combate a escorpiões e carrapatos na Praça do Maçom e nas áreas verdes nas redondezas, localizadas no Bairro Jardim Vante.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/indicacao_kart.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/indicacao_kart.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Prefeitura realize estudos para a implantação do Kart Terapia em Porto-Feliz.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6337/072-2024_-_instalacao_de_bebedouros_para_a_populacao_na_secretaria_de_saude.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6337/072-2024_-_instalacao_de_bebedouros_para_a_populacao_na_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros para uso da população na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6338/073-2024_-_melhoria_na_sinalizacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6338/073-2024_-_melhoria_na_sinalizacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf</t>
   </si>
   <si>
     <t>Melhoria na sinalização da faixa de pedestres em frente ao supermercado Benedete, localizado na Av. Armando de Salles Oliveira, 609, no Jardim Santa Elisa.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6339/074-2024_-_melhoria_na_iluminacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6339/074-2024_-_melhoria_na_iluminacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf</t>
   </si>
   <si>
     <t>Melhoria da iluminação na faixa de pedestres localizada em frente ao supermercado Benedete, na Av. Armando de Salles Oliveira, 609, Jardim Santa Elisa.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6343/cobertura.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6343/cobertura.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para implantação de coberturas para abrigar os examinadores, instrutores e candidatos no Jardim Brasil, onde são realizados os exames de CNH.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6347/otavio_de_moraes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6347/otavio_de_moraes.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalização na praça localizada na Rua Otávio de Moraes.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6348/estacao_das_artes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6348/estacao_das_artes.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas melhorias na Estação das Artes</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6349/malha_asfaltica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6349/malha_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Prefeitura realize recape de malha asfáltica no Jardim Brasil.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6350/075-2024_-_revisao_e_implementacao_de_melhorias_nas_linhas_e_itinerarios_do_expresso_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6350/075-2024_-_revisao_e_implementacao_de_melhorias_nas_linhas_e_itinerarios_do_expresso_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Revisão e implementação de melhorias nas linhas e itinerários do Expresso Porto Feliz</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6351/076-2024_-_instalacao_de_conteineres_especificos_para_a_coleta_seletiva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6351/076-2024_-_instalacao_de_conteineres_especificos_para_a_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Instalação de contêineres específicos para a coleta seletiva ao lado dos contêineres de lixo comum já existentes em toda a cidade bem como a fixação de avisos educativos, orientando sobre a importância de manter as tampas fechadas e realizar o descarte correto dos materiais.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6352/077-2024_-_manutencao_na_estrada_que_se_inicia_nas_coordenadas_-231312.1s_472840.3w.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6352/077-2024_-_manutencao_na_estrada_que_se_inicia_nas_coordenadas_-231312.1s_472840.3w.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada que se inicia nas coordenadas -23°13'12.1"S 47°28'40.3"W, saindo da Rodovia Marechal Rondon, vindo de Itu para Porto Feliz.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6355/gruta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6355/gruta.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam feitas melhorias no Parque das Monções</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6356/indicacao_palmital.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6356/indicacao_palmital.pdf</t>
   </si>
   <si>
     <t>Melhorias na Estrada do Palmital, travessa com PFZ 020, incluindo o nivelamento e a aplicação de camada de cascalho em trechos críticos da referida estrada.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6361/quadra_poliesportivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6361/quadra_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado estudos para a construção de quadra esportiva na Rua Luiz Martelli</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6368/079-2024_-_instalacao_de_uma_faixa_elevada_lombo-faixa_em_frente_a_e.m.e.i_profa_maria_odete_coan_de_camargo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6368/079-2024_-_instalacao_de_uma_faixa_elevada_lombo-faixa_em_frente_a_e.m.e.i_profa_maria_odete_coan_de_camargo.pdf</t>
   </si>
   <si>
     <t>Instalação de uma faixa elevada (lombo-faixa) em frente à E.M.E.I Profª Maria Odete Coan de Camargo</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6369/080-2024_-_poda_das_arvores_e_fiscalizacao_dos_terrenos_da_rua_olavo_assumpcao_fleury.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6369/080-2024_-_poda_das_arvores_e_fiscalizacao_dos_terrenos_da_rua_olavo_assumpcao_fleury.pdf</t>
   </si>
   <si>
     <t>Poda das árvores e fiscalização dos terrenos da Rua Olavo Assumpção Fleury.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6370/078-2024_-_criacao_de_um_parquinho_no_final_da_rua_aquiles_jorge_steiner_no_jardim_ivone..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6370/078-2024_-_criacao_de_um_parquinho_no_final_da_rua_aquiles_jorge_steiner_no_jardim_ivone..pdf</t>
   </si>
   <si>
     <t>Criação de um parquinho no final da Rua Aquiles Jorge Steiner, no Jardim Ivone.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6373/indicacao_-_manutencao_onibus_-_ar_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6373/indicacao_-_manutencao_onibus_-_ar_assinado.pdf</t>
   </si>
   <si>
     <t>Manutenção no ar-condicionado dos ônibus que fazem a linha Centro/Bairro (Popular/Vante).</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6374/indicacao_-_acesso_monsenhor_farmacia_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6374/indicacao_-_acesso_monsenhor_farmacia_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo técnico na Av. Monsenhor Seckler, em frente à escola “Monsenhor" visando à análise da segurança no tráfego de veículos.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6378/indicacao_sao_benedito.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6378/indicacao_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocados contêineres de lixo na praça da Igreja de São Benedito, centro.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6380/ecoponto_jequitiba.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6380/ecoponto_jequitiba.pdf</t>
   </si>
   <si>
     <t>Indicação para a implantação de um eco ponto no Altos do Jequitibá.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6383/dezembro_vermelho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6383/dezembro_vermelho.pdf</t>
   </si>
   <si>
     <t>Indicação para que que sejam realizadas campanhas de prevenções, orientações sobre Doenças Sexualmente Transmissíveis (DSTs), em alusão ao Dezembro Vermelho.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6387/081-2024_-_implementacao_de_uma_calcada_na_rua_olinto_batistela.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6387/081-2024_-_implementacao_de_uma_calcada_na_rua_olinto_batistela.pdf</t>
   </si>
   <si>
     <t>Implementação de uma calçada na Rua Olinto Batistela</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6388/082-2024_-_recapeamento_da_rua_luiza_minelli_localizada_no_jardim_araritaguaba..pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6388/082-2024_-_recapeamento_da_rua_luiza_minelli_localizada_no_jardim_araritaguaba..pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Luiza Minelli, localizada no Jardim Araritaguaba.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6389/083-2024_-_instalacao_de_pontos_de_luz_na_regiao_proxima_a_igreja_congregacao_dos_parra.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6389/083-2024_-_instalacao_de_pontos_de_luz_na_regiao_proxima_a_igreja_congregacao_dos_parra.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de luz na região próxima à Igreja Congregação dos Parra</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA”</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_fevereiro_roxo_e_laranja.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_fevereiro_roxo_e_laranja.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, A CAMPANHA DE CONSCIENTIZAÇÃO FEVEREIRO ROXO E LARANJA - EM ALUSÃO AS DOENÇAS CRÔNICAS DE LÚPUS, FIBROMIALGIA, ALZHEIMER E LEUCEMIA</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/untitled_20240201_225735.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/untitled_20240201_225735.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O OUTUBRO RETT, MÊS DE CONSCIENTIZAÇÃO SOBRE A SINDROME DE RETT".</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Antônio Cássio Habice Prado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1106/of_009-2024_-_pl_institui_o_procedimento_para_instalacao_da_rede_5g_no_municipio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1106/of_009-2024_-_pl_institui_o_procedimento_para_instalacao_da_rede_5g_no_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTO PARA INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA_x000D_
 ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO_x000D_
 - ETR AUTORIZADA PELA AGÊNCIA NACIONAL_x000D_
 DE TELECOMUNICAÇÕES_x000D_
 - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE E DÁ OUTRAS_x000D_
 PROVIDENCIAS</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_combate_ao_cancer_infantil.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_combate_ao_cancer_infantil.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE COMBATE AO CÂNCER INFANTIL”.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_marco_azul_marinho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_marco_azul_marinho.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O “MARÇO AZUL MARINHO – QUE ESTABELECE ATENÇÃO AO CÂNCER COLORRETAL”.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_7_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_7_-_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS MUNICIPAIS, CONFORME_x000D_
 ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/of_059_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/of_059_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_9-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_9-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS LOTADOS NA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_10-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_10-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍNEAS "A" E "C" DO ARTIGO 6º DA LEI Nº5908, DE 17 DE JULHO DE 2023, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/pl_11-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/pl_11-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VALORES CONSTANTES DA TABELA DE REFERÊNCIAS E VALORES SALARIAIS DE QUE TRATA A LEI Nº 5908, DE 17 DE JULHO DE 2023, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/of_084-2024_-_pl_autoriza_dispensa_ajuizamento_de_execucoes_fiscais_de_creditos_tributarios_e_nao_tributarios_considerados_de_pequeno_valor.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/of_084-2024_-_pl_autoriza_dispensa_ajuizamento_de_execucoes_fiscais_de_creditos_tributarios_e_nao_tributarios_considerados_de_pequeno_valor.pdf</t>
   </si>
   <si>
     <t>DISPENSA O AJUIZAMENTO DE EXECUÇÕES FISCAIS DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, CONSIDERADOS DE PEQUENO VALOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_13_-_2024_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_13_-_2024_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/of_117-2024_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/of_117-2024_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL ORIUNDA DO GOVERNO ESTADUAL, À CIDADE DOS VELHINHOS DE PORTO FELIZ, ATRAVES DE TERMO DE COLABORAÇÃO PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/of_115-2024_-_camara_encaminha_pl_subvencao_apae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/of_115-2024_-_camara_encaminha_pl_subvencao_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS- APAE- PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_lei_16_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_lei_16_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO 2024 DO SERVIÇO AUTONOMO DE ÁGUA E ESGOTO-SAAE-, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1382/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1382/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O "MAIO AMARELO: MÊS DE PREVENÇÃO, CONSCIENTIZAÇÃO DE ACIDENTES DE TRÂNSITO</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1406/of_118-2024_-_camara_encaminha_pl_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1406/of_118-2024_-_camara_encaminha_pl_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA– PMC DE PORTO FELIZ– PARA O PERÍODO 2024 A 2034 E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1412/junho_laranja.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1412/junho_laranja.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O "JUNHO LARANJA – MÊS DE CONSCIENTIZAÇÃO SOBRE A ANEMIA E LEUCEMIA”</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/of_154-2024_-_pl_institui_vagas_de_estacionamento_portadores_de_tea_-_autismo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/of_154-2024_-_pl_institui_vagas_de_estacionamento_portadores_de_tea_-_autismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTALAÇÃO DE VAGAS DE ESTACIONAMENTO ESPECÍFICAS PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA EM ESTABELECIMENTOS PRIVADOS, PÚBLICOS, MÉDICOS E DE ATENDIMENTO ESPECÍFICO A ESSE PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>Saulo Henrique Cândido (Saulo Barganhas)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei_01_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A OBRIGATORIEDADE DA IMPLANTAÇÃO DE REDES SUBTERRÂNEAS DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA E TELECOMUNICAÇÕES EM AVENIDAS DE NOVOS LOTEAMENTOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_22-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_22-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I, II E III DA LEI Nº. 5.824, DE 05 DE DEZEMBRO DE 2.021 QUE APROVOU O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2022 A 2025, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_23-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_23-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO 2024 DO SAAE, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1692/of_226-2024_-_pl_altera_a_lei_5499_-_conselho_de_patrimonio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1692/of_226-2024_-_pl_altera_a_lei_5499_-_conselho_de_patrimonio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.499, DE 08 DE SETEMBRO DE 2016, QUE CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO HISTÓRICO, AMBIENTAL E CULTURAL DE PORTO FELIZ (COMUPHAC), CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1694/subsidio_prefeito_vice_e_secretarios.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1694/subsidio_prefeito_vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1715/of_232-2024_-_pl_institui_o_programa_de_capacitacao_da_rede_municipal_de_educacao_para_prevencao_de_acidentes_e_atendimento_de_primeiros_socorros.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1715/of_232-2024_-_pl_institui_o_programa_de_capacitacao_da_rede_municipal_de_educacao_para_prevencao_de_acidentes_e_atendimento_de_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE CAPACITAÇÃO DE PROFESSORES E DEMAIS SERVIDORES DAS UNIDADES DA REDE MUNICIPAL DE EDUCAÇÃO_x000D_
 BÁSICA E DE RECREAÇÃO INFANTIL, PARA PREVENÇÃO DE ACIDENTES E ATENDIMENTOS DE PRIMEIROS SOCORROS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/pl_27-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/pl_27-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/assinado.pdf</t>
   </si>
   <si>
     <t>Institui e Inclui no Calendário Oficial do Município de Porto Feliz, o Dia Municipal de Combate a Poliomielite (Rotary Day), a ser comemorado anualmente em 24 de outubro e dá outras providencias.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/pl_29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/pl_29-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/pl_30-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/pl_30-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DA LEI Nº 5.961 DE 18 DE JULHO DE 2024, LEI DE DIRETRIZES ORÇAMENTÁRIAS_x000D_
 PARA O EXERCÍCIO DE 2025 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/pl_31-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/pl_31-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I, II E III DA LEI Nº 5.824, DE 05 DE DEZEMBRO DE 2021 QUE APROVOU O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2022 A 2025, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5406/pl_32_juntado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5406/pl_32_juntado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE VIÁRIO COM REVERSÃO AO PATRIMONIO DO MUNICIPIO, AUTORIZA PERMUTA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6357/denominacao_do_centro_materno_infantil_oncologico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6357/denominacao_do_centro_materno_infantil_oncologico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO MATERNO INFANTIL ONCOLÓGICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CÉLIO PRADO JÚNIOR.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6375/pl_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6375/pl_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6376/camara_municipal_de_porto_feliz-3.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6376/camara_municipal_de_porto_feliz-3.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_complementar_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_complementar_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES CONSTANTES DOS ANEXOS DA LEI COMPLEMENTAR_x000D_
 Nº 248, DE 18 DE ABRIL DE 2023 CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/of_037-2024_-_plc_exclusao_de_cargos_da_estrutura_da_prefeitura_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/of_037-2024_-_plc_exclusao_de_cargos_da_estrutura_da_prefeitura_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE CARGOS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/plc_3_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/plc_3_-_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DO MUNICIPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/oficio_040_-_2024__compactado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/oficio_040_-_2024__compactado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO DE CHEFE DO SETOR DE DEMANDA DA EDUCAÇÃO JUNTO A SECRETARIA D EDUCAÇÃO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/oficio_61_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/oficio_61_completo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE FUNÇÃO GRATIFICADA JUNTO AO QUADRO DO MAGISTÉRIO E ALTERAÇÃO DO TÍTULO IV - CAPÍTULO I – SEÇÃO V- DA LEI COMPLEMENTAR 127, DE 29 DE AGOSTO DE 2011, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/of_071-2024_-_plc_altera_lc_60_-_contribuicao_de_custeio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/of_071-2024_-_plc_altera_lc_60_-_contribuicao_de_custeio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE _x000D_
 PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº 60 DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/of_072-2024_-_plc_altera_lc_60_-_duracao_mandato_dos_conselhos_portoprev.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/of_072-2024_-_plc_altera_lc_60_-_duracao_mandato_dos_conselhos_portoprev.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ – PORTOPREV, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/oficio_068-2024_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/oficio_068-2024_completo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇÃO DE CARGO DE BOMBEIRO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/of_093-2024_-_plc_altera_lc_60_-_portoprev.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/of_093-2024_-_plc_altera_lc_60_-_portoprev.pdf</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_resolucao_01_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_resolucao_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE O PROTOCOLO DE HOMENAGENS PÓSTUMAS POR MEIO DE MINUTO DE SILÊNCIO NA CÂMARA MUNICIPAL DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_resolucao_02_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_resolucao_02_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ PARA PERMITIR A RETIRADA DE PAUTA DE PROJETOS DE LEI DURANTE A ORDEM DO DIA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1695/subsidio_vereadores.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1695/subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DE VEREADOR PARA A LEGISLATURA 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1704/camara_municipal_de_porto_feliz_2.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1704/camara_municipal_de_porto_feliz_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI PRÊMIO DE "MEDALHA LEGISLATIVA PROFESSOR NELSON MORAES" A SER CONCEDIDA AOS ALUNOS QUE SE DESTACAREM NA REDE PÚBLICA, MUNICIPAL OU ESTADUAL DE ENSINO, E REDE PRIVADA DE ENSINO</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_resolucao_no_5.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_resolucao_no_5.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO DE FISCALIZAÇÃO E ACOMPANHAMENTO DA EXECUÇÃO DO ORÇAMENTO ANUAL E DAS POLÍTICAS PÚBLICAS DO PODER EXECUTIVO MUNICIPAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_resolucao_6.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_resolucao_6.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A RESOLUÇÃO N° 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1404/premio_melhor_idade_-_fatima_regina.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1404/premio_melhor_idade_-_fatima_regina.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A SENHORA FÁTIMA REGINA BERTOLUCCI LEMES</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1407/pdl-_kauan_mateus_portela.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1407/pdl-_kauan_mateus_portela.docx</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO KAUAN MATEUS PORTELA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1408/decreto_legislativo_-_cidada_honoraria.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1408/decreto_legislativo_-_cidada_honoraria.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORÁRIA A SENHORA MARLI FRANCISCA CAREZIA GIBIM</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1409/pdl-_alice.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1409/pdl-_alice.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” A ALICE VAZ RANDO</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1421/pdl_-_talento_jovem.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1421/pdl_-_talento_jovem.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” AO LUCAS MÁS MACIEL</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1422/pdl_-_premio_cultural_antonio_yamamoto.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1422/pdl_-_premio_cultural_antonio_yamamoto.docx</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO RICARDO RAIO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1429/premio_cultural_yamamoto_-_kaio_cesar.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1429/premio_cultural_yamamoto_-_kaio_cesar.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO SENHOR ROGÉRIO TAVEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1430/pdl-_mercia.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1430/pdl-_mercia.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A SENHORA MÉRCIA MARQUES DE SOUZA.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1459/jovem_talento_lucas_otavio.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1459/jovem_talento_lucas_otavio.docx</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” AO LUCAS OTÁVIO CRUZ MANOEL.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/destaque_melhor_idade_benedito.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/destaque_melhor_idade_benedito.docx</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR BENEDITO PASCOAL WALTRE.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/titulo_cidadao.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/titulo_cidadao.docx</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR EMERSON MUNHÓZ.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1483/juliomietto_projeto_decreto_legislativo_-_cidadao_honorario_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1483/juliomietto_projeto_decreto_legislativo_-_cidadao_honorario_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR JULIO ANTÔNIO MIETTO</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/untitled_20240622_022503.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/untitled_20240622_022503.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO PORTOFELICENSE AO SENHOR LUCIANO BATISTA BARROS</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/untitled_20240622_022526.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/untitled_20240622_022526.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" AO JOÃO PAULO AGUIAR ANJOS</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/cidadao_honorario-2024-_paulo_benedetti.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/cidadao_honorario-2024-_paulo_benedetti.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CARLOS EDUARDO SEGATTO LOPES DE SANTANA</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/dr._gabriel_neves.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/dr._gabriel_neves.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO GABRIEL NEVES BATTAGLIA COSTA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/decreto_melhor_idade_2024-_paulo_benedetti.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/decreto_melhor_idade_2024-_paulo_benedetti.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” À SENHORA CELINA APARECIDA BARNABÉ SAMPAIO</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/pdl_-_melhor_idade_-_roberto_prestes_de_souza.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/pdl_-_melhor_idade_-_roberto_prestes_de_souza.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SR. ROBERTO PRESTES DE SOUZA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/pdl_-_cultural_yamamoto_-_nilson_teruel_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/pdl_-_cultural_yamamoto_-_nilson_teruel_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO NILSON TERUEL.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/pdl_-_talento_jovem_-_gustavo_henrique_5.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/pdl_-_talento_jovem_-_gustavo_henrique_5.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “TALENTO JOVEM” AO GUSTAVO HENRIQUE DA ROCHA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/pdl_-_cidadao_portofelicense.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/pdl_-_cidadao_portofelicense.docx</t>
   </si>
   <si>
     <t>Outorga Título de Cidadão Portofelicense ao Senhor Severino Bento Domingos.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/untitled_20240627_020228.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/untitled_20240627_020228.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" AO SENHOR PAULO HENRIQUE COELHO DE OLIVEIRA</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/untitled_20240627_022228.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/untitled_20240627_022228.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE DA MELHOR IDADE" AO SENHOR DONIZETE APARECIDO RODRIGUES</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/premio_cultural_-_gilson.docx_-.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/premio_cultural_-_gilson.docx_-.docx</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO SENHOR GILSON GERALDO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/dl_-_destaque_melhor_idade.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/dl_-_destaque_melhor_idade.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR ROBISOM DE JESUS SANA</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/cidadao_honorario_-_pastor_clayton.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/cidadao_honorario_-_pastor_clayton.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CLAYTON CARLOS SOUZA CORREA</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/camilo_lellis.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/camilo_lellis.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR CAMILO LELLIS</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/jovem_talento_caua_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/jovem_talento_caua_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "TALENTO JOVEM" AO CAUÃ ALMEIDA FERNANDES ALVES.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/decreto_melhor_idade_chico_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/decreto_melhor_idade_chico_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR FRANCISCO PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/cultural_andreia_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/cultural_andreia_1.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A SENHORA ANDRÉIA MIRANDA DE MORAES NASCIMENTO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/premio_cultural_yamamoto_-_jessica_leroy.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/premio_cultural_yamamoto_-_jessica_leroy.doc</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A JÉSSICA LEROY</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/titulo_de_cidada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/titulo_de_cidada.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA SHEYLA MARTINS MUNIZ</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pdl_aprovacao_contas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pdl_aprovacao_contas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/untitled_20240131_233105.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/untitled_20240131_233105.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. INGRID PELEGINI EIFLER PELO SEU TRABALHO COM  O PROJETO SOCIAL VIDA COM RETT</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/mocao_de_aplausos_monte_carmelo.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/mocao_de_aplausos_monte_carmelo.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos à Associação Monte Carmelo, pela iniciativa do Projeto Ciranda de Livro, que oferece aos alunos a possibilidade de escrever seu próprio livro.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_de_aplausos_-_conseg.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_de_aplausos_-_conseg.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Conselho Comunitário de Segurança de Porto Feliz (Conseg).</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1118/mocao_50_anos_moncoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1118/mocao_50_anos_moncoes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos em comemoração aos 50 anos da Sociedade Recreativa Monções - S.R. Monções</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1124/mocao_de_aplausos_-_insanos.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1124/mocao_de_aplausos_-_insanos.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Insanos Moto Clube por toda a solidariedade e trabalho voluntário realizado na cidade e região de Porto Feliz.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/mocao_de_aplausos_anelito_batista_de_paula.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/mocao_de_aplausos_anelito_batista_de_paula.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Anelito Batista de Paula.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_de_aplausos_-_grupo_garra_seguranca.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_de_aplausos_-_grupo_garra_seguranca.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Garra Segurança por todo trabalho realizado na cidade e região de Porto Feliz.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/untitled_20240301_012258.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/untitled_20240301_012258.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em Homenagem a Sra. Gislaine Armanhe Rodrigues.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/untitled_20240308_210116.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/untitled_20240308_210116.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em Homenagem a Sra. Neuza Bragatim Corrêa.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/mocao_cida.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/mocao_cida.pdf</t>
   </si>
   <si>
     <t>moção de aplausos a Senhora Aparecida Emília Rocco Felipe.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/untitled_20240320_222254.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/untitled_20240320_222254.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em Homenagem a Sra. Marcia Aparecida de Ângelo da Silva.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/untitled_20240326_223110.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/untitled_20240326_223110.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem a Comunidade Evangélica O Semeador.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/untitled_20240328_202602.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/untitled_20240328_202602.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em Homenagem a Professora Ieda Aparecida Azevedo Rodrigues Estevam.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/mocao_dep_olim.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/mocao_dep_olim.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Estadual Delegado Olim por emenda parlamentar.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_luciana.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_luciana.doc</t>
   </si>
   <si>
     <t>Luciana Cassimiro</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/mocao_de_aplausos_grupo_escoteiro_alpha.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/mocao_de_aplausos_grupo_escoteiro_alpha.doc</t>
   </si>
   <si>
     <t>Moção de aplausos ao Grupo Escoteiro Alpha</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/mocao_josias.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/mocao_josias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Josias Pedro.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/mocao_renato_barnabe.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/mocao_renato_barnabe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Renato Barnabé, o "Fubá".</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para APAE de Porto Feliz</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_de_aplausos_-_ricardo_raio.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_de_aplausos_-_ricardo_raio.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Ricardo Raio pela atuação em diversas áreas de Porto Feliz.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1436/mocao_de_aplausos_a_senhor_carlos_henrique.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1436/mocao_de_aplausos_a_senhor_carlos_henrique.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Carlos Henrique Alves de Sá Junior, pelo destaque no esporte jiu-jítsu.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/mocao_chica_thomazetto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/mocao_chica_thomazetto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à ilustríssima SRA. FRANCISCA INÊS BRUNELLO THOMAZETTO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_a_senhor_servio_zauro_filho.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_a_senhor_servio_zauro_filho.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Sérvio Zauro Filho, pelo destaque a frente do Projeto Desbravadores.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/mocao_01_2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/mocao_01_2024.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Nilson Carrea Junior, pelos excelentes serviços prestados à nossa cidade.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1667/camara_municipal_de_porto_feliz_1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1667/camara_municipal_de_porto_feliz_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Heloísa Bello, Pietra bazzo e Stéfano Demarchi.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1673/mocao_saojose.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1673/mocao_saojose.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Escola São José de Porto Feliz em comemoração ao aniversário de 90 anos.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_-_giulia_2_princesa_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_-_giulia_2_princesa_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a jovem Giulia Luiza Dias Gomes, que no mês de setembro conquistou o título de 2ª Princesa do “Concurso Miss e Mister São Paulo Beauty 2024”.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/nivaldo_donizete.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/nivaldo_donizete.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Nivaldo Donizete Barnabé.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/benedito_pascoal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/benedito_pascoal.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Benedito Pascoal Waltre.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/maria_eduarda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/maria_eduarda.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Senhora Maria Eduarda Marinonio de Almeida, Miss Porto Feliz 2024</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/rachel_alves.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/rachel_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Senhora Maria Rachel Alves da Cruz Del Rio, Vice Miss Porto Feliz 2024</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/rita_araujo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/rita_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Senhora Rita de Cássia Rodrigues de Araújo</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/barbara.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/barbara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Bárbara Santos de Camargo, Princesa Porto Feliz 2024</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6336/mocao_de_aplausos_-_jessica_leroy.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6336/mocao_de_aplausos_-_jessica_leroy.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Jéssica Leroy pela participação do projeto cultural o qual originou a música Baião Monçoeiro.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6341/mocao_de_aplausos_marcelo_bueno_santana.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6341/mocao_de_aplausos_marcelo_bueno_santana.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Marcelo Bueno Santana.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6344/bebe.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6344/bebe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a pequena Maria Eduarda Perotti, a "Bebê Tip Top", de Porto Feliz.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6345/nina_confeccoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6345/nina_confeccoes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a empresa Nina Confecções e Acabamentos por gerar emprego e renda para Porto-Feliz.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6358/mocaobomb.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6358/mocaobomb.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Estação de Bombeiros de Porto Feliz pelo resgate feito ao cão com deficiência visual de maneira correta e digna.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6363/bar_do_kiko.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6363/bar_do_kiko.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Wanderley Zachetin Filho</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6367/mocao_pm_bomb.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6367/mocao_pm_bomb.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a 4ª Companhia da Polícia Militar e a Estação de Bombeiros de Porto Feliz pelo resgate feito ao cão com deficiência visual de maneira correta e digna.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6377/du_lava_jato.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6377/du_lava_jato.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Du Lavagens e Polimentos.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6379/mocao_gugo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6379/mocao_gugo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Marcelo Paulo Lopes de Oliveira, "Gugo"</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6381/mocao_tuche.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6381/mocao_tuche.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o senhor Walter José da Silva, Tuchê.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6384/mocao_albino.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6384/mocao_albino.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o senhor Albino Patuci, da Tapeçaria Patuci,</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6385/estacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6385/estacao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Estação Arte e Cultura</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6393/mocao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6393/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Corporação Musical Bandeirantes Portofelicense.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/reque_nomeacao_assessora_flavia_milca.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/reque_nomeacao_assessora_flavia_milca.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOMEAÇÃO DE ASSESSORA DE GABINETE DE VEREADOR</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_verba_santa_casa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_verba_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações da emenda Impositiva enviada para a Santa Casa</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_vila_alcala.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_vila_alcala.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre a Praça Francisco de Pádua Nahum - Vila Alcalá</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/req._sistema_pmpf.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/req._sistema_pmpf.pdf</t>
   </si>
   <si>
     <t>Requeiro relatório das denúncias de maus-tratos, que foram apresentadas no ano de 2023, no sistema de protocolo online da prefeitura, juntamente com as providências que foram tomadas.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/req_0124_-_ms_-_zezito_maurino1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/req_0124_-_ms_-_zezito_maurino1.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e dispensadas às formalidades regimentais, para que seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Srº José Maurino Neto (Zezito Maurino), com 93 anos, ocorrido no dia 01 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/untitled_20240201_225601.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/untitled_20240201_225601.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Minuto de Silêncio em virtude do falecimento do Sr. Luís Carlos Felix (Carlão  Binoca)</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1099/req._minuto_de_silencio_-_lazaro.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1099/req._minuto_de_silencio_-_lazaro.doc</t>
   </si>
   <si>
     <t>Req. Solicito Minuto de Silêncio em virtude do falecimento do Sr. Lázaro das Neves (Lazinho Bueno).</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1100/req._minuto_de_silencio_-_marina.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1100/req._minuto_de_silencio_-_marina.doc</t>
   </si>
   <si>
     <t>Req. Solicita Minuto de Silêncio em virtude do falecimento da Sra. Marina Trombini Rinck.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_cargo_publico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_cargo_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre a situação das pessoas que passaram no Concurso Público da Prefeitura para os cargos de Agentes de Saúde em 2022</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1114/req._minuto_de_silencio_-_airton.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1114/req._minuto_de_silencio_-_airton.doc</t>
   </si>
   <si>
     <t>Req. Solicito Minuto de Silêncio em Virtude do Falecimento do Sr. Airton Bruno da Silva (Bruno da GM).</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1115/req_cassio_carlota.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1115/req_cassio_carlota.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo informações à respeito dos poços artesianos já perfurados.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/req._minuto_de_silencio_-_benedito.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/req._minuto_de_silencio_-_benedito.doc</t>
   </si>
   <si>
     <t>Req. Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Benedito Cunha.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/req_0224_-_ms_-_marcilho_melare1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/req_0224_-_ms_-_marcilho_melare1.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e dispensadas às formalidades regimentais, _x000D_
 para que seja observado um minuto de silêncio na presente Sessão, pelo falecimento _x000D_
 do Srº Marcilho Melaré, com 85 anos, ocorrido no dia 20 de fevereiro de 2024</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_conteineres.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_conteineres.pdf</t>
   </si>
   <si>
     <t>Informações ao setor competente da Prefeitura Municipal de Porto Feliz sobre a higienização dos contêineres que estão espalhados por vários pontos da cidade.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/informacoes_sobre_cronograma_de_limpeza_publica.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/informacoes_sobre_cronograma_de_limpeza_publica.doc</t>
   </si>
   <si>
     <t>Requer informações sobre o cronograma de limpeza de espaços públicos.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/req._minuto_de_silencio_debora.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/req._minuto_de_silencio_debora.doc</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO pelo falecimento da Senhora Débora Cristina de Moraes Cardoso e sua filha Ketlyn Moraes Irmão.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/informacoes_casas_cdhu.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/informacoes_casas_cdhu.doc</t>
   </si>
   <si>
     <t>Requer informações referente ao Conjunto Habitacional Cecy Marchosoni Habice Pinna.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/requerimento_nomeacao_assessor__em_substituicao_por_licenca_maternidade_2024.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/requerimento_nomeacao_assessor__em_substituicao_por_licenca_maternidade_2024.docx</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete de Vereador em substituição devido a concessão de licença maternidade</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/minuto_de_silencio_morte_wilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/minuto_de_silencio_morte_wilson.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO  pelo falecimento do Senhor Wilson Nunes Viana.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_piso_enfermagem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Informações sobre o pagamento do piso salarial aos profissionais da enfermagem na rede pública de saúde (SUS) em Porto Feliz.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_medico_da_familia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_medico_da_familia.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre o Programa Médico em Família.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_ecoponto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_ecoponto.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre os Eco Pontos espalhados pela cidade.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_psicologos.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_psicologos.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo informações sobre  a situação das pessoas que passaram no concurso Público 003/2023.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/canteiro_central.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/canteiro_central.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre revitalização do canteiro central da Arlindo Sales de Oliveira.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/estrada_palmital.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/estrada_palmital.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre melhorias na estrada do Palmital</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_banheiro_praca_matriz.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_banheiro_praca_matriz.docx</t>
   </si>
   <si>
     <t>Requerimento sobre informações placas indicativas sobre banheiros públicos na Praça da Matriz</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_atestado1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_atestado1.pdf</t>
   </si>
   <si>
     <t>Abono de falta em sessão.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_vacina.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_vacina.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre vacina Bivalente aplicadas pela rede pública municipal de Porto-Feliz.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_funcionaria_publica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_funcionaria_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento  sobre informações de retirada de funcionária pública transferida</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/untitled_20240314_192330.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/untitled_20240314_192330.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO pelo falecimento do Senhora Neide Pellegrini Diana.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/praca_santa_terezinha.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/praca_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo informações sobre iluminação na praça da Santa Terezinha.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_melhorias_estrada_do_caic_e_boa_vista.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_melhorias_estrada_do_caic_e_boa_vista.pdf</t>
   </si>
   <si>
     <t>Requerimento pedindo melhorias na estrada do Boa Vista e Caic.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimentos_melhorias_na_cidade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimentos_melhorias_na_cidade.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre melhorias em várias partes da cidade.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_portela.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_portela.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre melhorias na estrada que dá acesso ao Condomínio Portela.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/req_0324_-_ms_-_carlos_roberto.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/req_0324_-_ms_-_carlos_roberto.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e dispensadas às formalidades regimentais, para que seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Srº Carlos Roberto Leandro Vieira, com 62 anos, ocorrido no dia 17 de março de 2024 na cidade de Sorocaba.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_uniformes.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_uniformes.docx</t>
   </si>
   <si>
     <t>Requerimento pedindo explicações sobre uniformes e materiais escolares</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/ausencia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/ausencia.pdf</t>
   </si>
   <si>
     <t>Requerimento de ausência do vereador Adilson Casagrande</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/fazenda_capoava.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/fazenda_capoava.pdf</t>
   </si>
   <si>
     <t>Requerimento da estrada da fazenda Capoava.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/untitled_20240326_230508.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/untitled_20240326_230508.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO pelo falecimento do Senhor Adão Custódio Caetano</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_bambu.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_bambu.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre melhorias no bairro Bambú.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_jardim_ivone.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_jardim_ivone.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre melhorias na praça localizada no Jardim Ivone.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/estado_de_sao_paulo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/estado_de_sao_paulo.pdf</t>
   </si>
   <si>
     <t>ausência sessão extraordinária 27/03</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio Aparecida Fexina deliberali</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/untitled_20240402_182804.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/untitled_20240402_182804.pdf</t>
   </si>
   <si>
     <t>Exoneração Do cargo de Assessor de Vereador da Senhora Flavia Milca Afonso Martins</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_001-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_001-2024.doc</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO pelo falecimento da Senhora Luiza de Souza Jesus</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/escola_antonio_de_padua.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/escola_antonio_de_padua.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre falta de capina na escola Antônio de Pádua.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/falta_de_pulvereizacao_nas_escolas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/falta_de_pulvereizacao_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre falta de pulverização nas escolas.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/soro_escorpiao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/soro_escorpiao.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre se existe soro escorpiônico em Porto-Feliz</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/minuto_silencio_-_roberto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/minuto_silencio_-_roberto.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO na presente Sessão, pelo falecimento do SR. ROBERTO SANNA DE SOUZA.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/req._minuto_de_silencio_tatiane.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/req._minuto_de_silencio_tatiane.doc</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO na presente sessão, pelo falecimento da Sra. TATIANE MACHADO AMARAL.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/req._minuto_de_silencio_lele_pimenta.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/req._minuto_de_silencio_lele_pimenta.doc</t>
   </si>
   <si>
     <t>Requeiro para que seja observado UM MINUTO DE SILÊNCIO na presente sessão, pelo falecimento da Sra. VILMA PIMENTA (LELÉ PIMENTA).</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/req._minuto_de_silencio_-_benedito.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/req._minuto_de_silencio_-_benedito.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Benedito Paulino Teles.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_jose.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_jose.pdf</t>
   </si>
   <si>
     <t>Um minuto de silêncio pela morte de José Alves de Oliveira.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_-_agua_suja_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_-_agua_suja_assinado.pdf</t>
   </si>
   <si>
     <t>Informações ao SAAE de Porto Feliz referente ao tratamento de água.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/minuto_de_silencio_adilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/minuto_de_silencio_adilson.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio sobre falecimento do Senhor Adilson Sonsim</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/minuto_de_silencio_joao_roma.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/minuto_de_silencio_joao_roma.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pela morte do senhor Marcos João Roma.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_iluminacao_praca_matriz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_iluminacao_praca_matriz.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre revitalização e reformas na Praça da Matriz</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/req._minuto_de_silencio_-_aparecida.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/req._minuto_de_silencio_-_aparecida.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento da Sra. Apparecida Piaza Veronez.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/req._castramovel.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/req._castramovel.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre o castramóvel.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Informações sobre a situação das pessoas que se encontram em situação de vulnerabilidade social em Porto-Feliz.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_bom_retiro_e_augsuto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_bom_retiro_e_augsuto.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre melhorias no Bairro Bom Retiro e Santo Augusto l</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_rodoviaria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre a falta de produtos de higiene nos banheiros do Terminal Rodoviário de Porto-Feliz.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_002-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_002-2024.doc</t>
   </si>
   <si>
     <t>Requeiro que seja observado UM MINUTO DE SILÊNCIO pelo falecimento do Senhor Roberto de Goes Costa.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/req._minuto_de_silencio_-_delvani.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/req._minuto_de_silencio_-_delvani.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento do Sr. Delvani Rodrigues.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/terminal_rodoviario.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações da falta da placa de denominação do terminal rodoviário de Porto-Feliz</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/minuto_de_silencio_valdemar_castro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/minuto_de_silencio_valdemar_castro.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento do senhor Valdemar Castro Rando</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/posto_vila_angelica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/posto_vila_angelica.pdf</t>
   </si>
   <si>
     <t>Informações sobre o posto de saúde da Vila Angélica</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/ouvidoria_prefeitura.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/ouvidoria_prefeitura.pdf</t>
   </si>
   <si>
     <t>Informações sobre os impasses nos processos na Ouvidoria da Prefeitura</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_003-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_003-2024.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento da Sra. Michele Ferreira.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre funcionários da Vigilância Sanitária</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/minuto_de_silencio_alzira_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/minuto_de_silencio_alzira_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO, pelo falecimento da SRA ALZIRA RABELO PEREIRA MORENO, ocorrido no último dia 14 de maio de 2024.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_-_lajeado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_-_lajeado.pdf</t>
   </si>
   <si>
     <t>Requer informações em relação ao córrego do Lajeado, localizado ao final da R. Atílio Coli (rua sem saída)</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento-_merenda.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento-_merenda.pdf</t>
   </si>
   <si>
     <t>Requer informações em relação ao processo de compra, fornecimento e fiscalização das Merendas escolares.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_-_estrada_pfz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_-_estrada_pfz.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o fechamento da Estrada Municipal PFZ 339/A, localizada na região do bairro Rural Jupira.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_-_doacoes.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_-_doacoes.pdf</t>
   </si>
   <si>
     <t>Requer informações em relação as doações realizadas pela empresa Marfrig para a execução da nova estação compacta de tratamento de água no Altos do Jequitibá.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1386/4_silencio_-_luis_nobrega_da_silva_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1386/4_silencio_-_luis_nobrega_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO na presente Sessão, pelo falecimento do músico da corporação musical União Porto-felicense, o senhor LUIZ NÓBREGA DA SILVA, aos 86 anos, ocorrido no último dia 25 de maio de 2024.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/req._minuto_de_silencio_-_elisabete.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/req._minuto_de_silencio_-_elisabete.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento da Elisabete Aparecida Lemos Simões.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1396/req._minuto_de_silencio_-_luiz.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1396/req._minuto_de_silencio_-_luiz.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento do Sr. Luiz Justino das Neves.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1397/req._minuto_de_silencio_-_fatima.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1397/req._minuto_de_silencio_-_fatima.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Sra. Fátima Aparecida Zardetto Ferreira.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1403/req_desdobro_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1403/req_desdobro_assinado.pdf</t>
   </si>
   <si>
     <t>Informações sobre a possibilidade de encaminhamento de projeto de lei à Câmara  Municipal para a concessão de desdobro de lote edificado, visando regulamentar situações específicas em nossa comunidade.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_004-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_004-2024.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Sra. Natalina Albiero.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1414/podas_de_arvores_jose_bonifacio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1414/podas_de_arvores_jose_bonifacio.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre o motivo da falta de poda de árvores na Rua José Bonifácio, centro.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1423/untitled_20240607_223838.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1423/untitled_20240607_223838.pdf</t>
   </si>
   <si>
     <t>Requerimento a respeito da construção da nova ponte na estrada do palmital</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1424/untitled_20240607_223856.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1424/untitled_20240607_223856.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações a respeito das questões culturais do Município</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_emendas_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_emendas_assinado.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito das emendas parlamentares individuais (emendas impositivas) de autoria deste vereador, listadas no Orçamento Municipal de 2023, para o exercício de 2024.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1447/superlotacao_cemiterios.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1447/superlotacao_cemiterios.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre superlotação no cemitério.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1448/funcionarios_cemiterio.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1448/funcionarios_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre situação dos funcionários dos cemitérios</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1449/santa_rosa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1449/santa_rosa.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre situação do asfalto que está cedendo na rua Tietê, no Santa Rosa.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento.doc</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Decreto Legislativo nº 06/2024.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1458/untitled_20240614_195035.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1458/untitled_20240614_195035.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre reclamações em relação a iluminação no cemitério velho.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1460/requerimento_audiencia_publica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1460/requerimento_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de Audiência Pública para discussão do Projeto de Lei nº 18/2024, que “INSTITUI O PLANO MUNICIPAL DE CULTURA – PMC DE PORTO FELIZ – PARA O PERÍODO 2024 A 2034 E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/retirada_plano_cultural.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/retirada_plano_cultural.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada do requerimento nº 91/2024 que solicita a realização de Audiência Pública para discussão do Projeto de Lei nº 18/2024</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1486/comparecimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1486/comparecimento.pdf</t>
   </si>
   <si>
     <t>Requerimento para o comparecimento do secretário de esportes, cultura e turismo, Bruno Mendonça.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/minuto_de_silencio_-_cecilia_rocco_piza.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/minuto_de_silencio_-_cecilia_rocco_piza.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO na presente Sessão, pelo falecimento de CECILIA ROCCO PIZA</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação da Sra. Eliane de Castro Lopes para o cargo de Assessor de Gabinete de Vereador.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/untitled_20240628_213718.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/untitled_20240628_213718.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito das emendas parlamentares individuais (emendas impositivas) de minha autoria, listadas no Orçamento Municipal de 2023, para o exercício de 2024.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/requerimento_005-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/requerimento_005-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento da Senhora Maria Izabel Sotilo Sampaio.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/req._informacoes_zoonoses.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/req._informacoes_zoonoses.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre o atendimento do Centro de Controle de Zoonoses – CCZ. Durante o período  de  afastamento do medico veterinário Dr. Danilo, como seguirão com os atendimentos e castrações.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_99.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada do Projeto de Resolução nº 1/2024.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_retirada_projetos_lei_21_2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_retirada_projetos_lei_21_2024.doc</t>
   </si>
   <si>
     <t>Solicitação de retirada do Projeto de Lei nº 21/2024.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/requerimento_retirada_projetos_resolucao_2_2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/requerimento_retirada_projetos_resolucao_2_2024.doc</t>
   </si>
   <si>
     <t>Requerimento de retirada do Projeto de Resolução nº 2/2024.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/minuto_de_silencio_-_eliete.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/minuto_de_silencio_-_eliete.doc</t>
   </si>
   <si>
     <t>Requeiro que seja observado um minuto de silêncio na presente Sessão, pelo falecimento da Senhora ELIETE DIAS DE MORAES.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/acessa_porto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/acessa_porto.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações da falta de internet no Acessa Porto.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_006-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_006-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento da Senhora Celina De Arruda Vicente</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_007-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_007-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do jovem Helton Henrique Butinhão Minanti.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/requerimento_008-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/requerimento_008-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Senhor Ezidio Roma.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/req._minuto_de_silencio_-_neusa.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/req._minuto_de_silencio_-_neusa.doc</t>
   </si>
   <si>
     <t>Solicito Minuto de Silêncio para a Sra. Neusa Aparecida Machado Belo.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/req._minuto_de_silencio_-_dr_waldemar.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/req._minuto_de_silencio_-_dr_waldemar.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio para o Dr. Waldemar Raveli.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/req._minuto_de_silencio_-_maximo.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/req._minuto_de_silencio_-_maximo.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio para o Sr. Máximo Rocco Neto.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/sr_marcos_jose_de_mates.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/sr_marcos_jose_de_mates.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silencio em razão do falecimento do Sr. Marcos José de Mates</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/transporte_publico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/transporte_publico.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre o Expresso Porto-Feliz.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/pronto_socorro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/pronto_socorro.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações o Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/requerimento_009-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/requerimento_009-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Senhor Roberval Pedroso da Silva</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/requerimento_010-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/requerimento_010-2024.doc</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Senhor Marcos José de Mates</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/req._minuto_de_silencio_-_gerson.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/req._minuto_de_silencio_-_gerson.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento do Sr. Gerson Costa.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/req._minuto_de_silencio_-_maria.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/req._minuto_de_silencio_-_maria.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento da Sra. Maria Manfrinato de Almeida.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/req._minuto_de_silencio_-_geraldo.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/req._minuto_de_silencio_-_geraldo.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em virtude do falecimento do Sr. Geraldo Donizete Moreli.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/requerimento_011-2024_-_retirada.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/requerimento_011-2024_-_retirada.doc</t>
   </si>
   <si>
     <t>RETIRADA DO REQUERIMENTO nº 114/2024</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1664/req._projetos_sociais.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1664/req._projetos_sociais.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações referentes a projetos sociais voltados para crianças e adolescentes em Porto-Feliz.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento__adilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento__adilson.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PLANTIO E REFLORESTAMENTO EM ÁREAS DE PRESERVAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1675/untitled_20240815_013115.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1675/untitled_20240815_013115.pdf</t>
   </si>
   <si>
     <t>ABONADA DE FALTA</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_012-2024.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_012-2024.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Senhora Silvana Aparecida de Faria Ruiz</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1701/sr_chiquinho_do_bar.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1701/sr_chiquinho_do_bar.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silencio em razão do falecimento do Sr. Francisco Alves da Costa.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1710/saude_mental.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1710/saude_mental.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações ao setor responsável pela saúde mental do município</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1711/expresso.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1711/expresso.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações sobre a falta de ônibus no Bairro Shinoda.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_013-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento do Senhor Luiz de Oliveira Rosa.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1729/req._minuto_de_silencio_-_francisco.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1729/req._minuto_de_silencio_-_francisco.doc</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento do Sr. Francisco Alves da Costa.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1730/requerimento_minuto_de_silencio_vanessa.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1730/requerimento_minuto_de_silencio_vanessa.pdf</t>
   </si>
   <si>
     <t>Requerimento, um minuto de silêncio pelo falecimento da Senhora Vanessa Ribeiro de Carvalho.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1731/requerimento_-_retirada.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1731/requerimento_-_retirada.doc</t>
   </si>
   <si>
     <t>Retirada do Requerimento nº 127/2024 - Minuto de Silêncio ao Sr. Francisco Alves da Costa.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1732/requerimento_saae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1732/requerimento_saae.pdf</t>
   </si>
   <si>
     <t>Informações ao SAAE e Secretária de Obras Públicas sobre as obras do córrego localizado na Av. Cap. Joaquim Floriano de Teledo.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1803/requerimento_e_pareceres_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1803/requerimento_e_pareceres_assinado.pdf</t>
   </si>
   <si>
     <t>Informações em relação à contratação da "Casa de Apoio de Jaú".</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Possibilidade da entidade Cidade dos Velhinhos de Porto Feliz receber verbas pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/reque_urgencia_pr_5-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/reque_urgencia_pr_5-2024.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PR n° 5/2024</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/req_2024_-_arthur_gomes_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/req_2024_-_arthur_gomes_assinado.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio na presente Sessão, pelo falecimento do jovem Arthur Gomes Smolii, com 19 anos, no dia 02 de outubro de 2024.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/requerimento_015-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/requerimento_015-2024.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Senhor Ernesto Leroy, no dia 27 de setembro de 2024, com 90 anos de idade.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/requerimento_014-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/requerimento_014-2024.pdf</t>
   </si>
   <si>
     <t>Seja observado um minuto de silêncio na presente Sessão, pelo falecimento da Senhora Maria Aparecida Thomé, no dia 26 de setembro de 2024, com 77 anos de idade.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/urgencia_especial_ao_pl_27x2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/urgencia_especial_ao_pl_27x2024.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PL 27/2024</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/requerimento_016-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/requerimento_016-2024.pdf</t>
   </si>
   <si>
     <t>Que seja observado um minuto de silêncio na presente Sessão, pelo falecimento do Senhor Naime Vieira, no dia 08 de outubro de 2024, com 74 anos de idade.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_017-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja observado um minuto de silêncio na presente Sessão, pelo falecimento da Senhora Maria Alves de Jesus, no dia 09 de outubro de 2024, com 80 anos de idade.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/req._minuto_de_silencio.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/req._minuto_de_silencio.doc</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Décio Fernandes de Camargo (Décio Radialista).</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER, EM REGIME DE URGÊNCIA, QUE A(O) SECRETÁRIA(O) DE SAÚDE OU RESPONSÁVEL, COMPAREÇA A ESTA CASA, A FIM DE PRESTAR ESCLARECIMENTOS</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/req._indicacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/req._indicacao.pdf</t>
   </si>
   <si>
     <t>Requeiro informações a respeito das indicações de minha autoria.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/req._minuto_de_silencio_-_jose_benedito_grilo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/req._minuto_de_silencio_-_jose_benedito_grilo.pdf</t>
   </si>
   <si>
     <t>Solicito Minuto de Silêncio em virtude ao falecimento do Sr. José Benedito Grilo.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4707/retirada_de_projeto_34.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4707/retirada_de_projeto_34.pdf</t>
   </si>
   <si>
     <t>Retirada da Proposta de Emenda à Lei Orgânica do município de Porto Feliz nº34.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/req._convocando_secr._saude.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/req._convocando_secr._saude.pdf</t>
   </si>
   <si>
     <t>REQUER, EM REGIME DE URGÊNCIA, QUE A(O) SECRETÁRIA(O) DE SAÚDE OU RESPONSÁVEL, COMPAREÇA A ESTA CASA, A FIM DE PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6340/endrometriose.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6340/endrometriose.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações se existem programas municipais voltados para pacientes diagnosticadas com endometriose.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6353/req_-_minuto_de_silencio_-_davi_rodrigues_bueno.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6353/req_-_minuto_de_silencio_-_davi_rodrigues_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento do Sr. Davi Rodrigues Bueno.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6354/requerimento_nina.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6354/requerimento_nina.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Expediente da 30ª Sessão a Moção 37/2024 protocolada em 11 de novembro de 2024 e que a honraria seja apreciada na próxima Sessão</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6359/camara_municipal_de_porto_feliz_3.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6359/camara_municipal_de_porto_feliz_3.pdf</t>
   </si>
   <si>
     <t>Justificativa de falta em relação a 30ª Sessão Ordinária, com atestado em anexo.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6364/req._minuto_de_silencio_-_daniela.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6364/req._minuto_de_silencio_-_daniela.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio em Virtude do Falecimento da Sra. Daniela Pires Ferraz.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6366/req_retiradamocao_38.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6366/req_retiradamocao_38.pdf</t>
   </si>
   <si>
     <t>Requeiro a retirada da moção 38/2024.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6372/6_silencio_-_josue_-_pai_jb_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6372/6_silencio_-_josue_-_pai_jb_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO na presente Sessão, pelo falecimento do senhor "JOSUÉ NASCIMENTO BASTOS".</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6391/7_silencio_-_marcos_piffer_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6391/7_silencio_-_marcos_piffer_assinado.pdf</t>
   </si>
   <si>
     <t>Seja observado UM MINUTO DE SILÊNCIO na presente Sessão, pelo falecimento do senhor MARCOS ROBERTO PIFFER (PIFFER).</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6394/urgencia_especial_ao_sub_pl_33-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6394/urgencia_especial_ao_sub_pl_33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita urgência especial ao Substitutivo nº 1 ao Projeto de Lei nº 33/2024</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6396/req_abonada.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6396/req_abonada.pdf</t>
   </si>
   <si>
     <t>Justificativa de falta em relação a 32ª Sessão Ordinária, com atestado em anexo.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/substitutivo_no_1_ao_pl_68-2023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/substitutivo_no_1_ao_pl_68-2023.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 68/2023 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/substitutivo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/substitutivo.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI 5/2024 - “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE COMBATE AO CÂNCER INFANTIL”.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/substitutivo_colorretal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/substitutivo_colorretal.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI 6/2024 - INSTITUI E INCLUIU NO CALENDÁRIO OFICIAL DE PORTO FELIZ  O "MARÇO AZUL MARINHO – QUE ESTABELECE ATENÇÃO AO CÂNCER COLORRETAL”</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/of_102-2024_-_substitutivo_01_ao_plc_09_que_altera_lc_60_-_portoprev.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/of_102-2024_-_substitutivo_01_ao_plc_09_que_altera_lc_60_-_portoprev.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 9/2024 - ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ – PORTOPREV, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/substitutivo_01_pdl_09x2024_-_jovem_talento_lucas_otavio.docx</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/substitutivo_01_pdl_09x2024_-_jovem_talento_lucas_otavio.docx</t>
   </si>
   <si>
     <t>Substitutivo nº 01 Ao Projeto de Decreto Legislativo nº 09 de 2024 que Outorga Honraria “Talento Jovem” ao Lucas Otávio Cruz Manoel.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/dl_-_destaque_melhor_idade_-_substitutivo.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/dl_-_destaque_melhor_idade_-_substitutivo.doc</t>
   </si>
   <si>
     <t>Substitutivo ao Decreto Legislativo nº 25/2024 - Outorga Honraria "Destaque da Melhor Idade" ao Senhor Robisom de Jesus Sana.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1720/of_240-2024_-_substitutivo_pl_altera_a_lei_5499_-_conselho_de_patrimonio_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1720/of_240-2024_-_substitutivo_pl_altera_a_lei_5499_-_conselho_de_patrimonio_.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 24/2024 QUE DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.499, DE 08 DE SETEMBRO DE 2016, QUE CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO HISTÓRICO, AMBIENTAL E CULTURAL DE PORTO FELIZ (COMUPHAC), CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/dia_combate_polio_29_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/dia_combate_polio_29_assinado.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 28/2024 Institui e Inclui no Calendário Oficial do Município de Porto Feliz, o Dia Municipal de Combate a Poliomielite (Rotary Day), a ser comemorado anualmente em 24 de outubro e dá outras providencias</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6392/substitutivo_ao_pl_3324_denominacao_centro_materno_oncologico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6392/substitutivo_ao_pl_3324_denominacao_centro_materno_oncologico.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 33/2024 - DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO MATERNO INFANTIL ONCOLÓGICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Saulo Henrique Cândido (Saulo Barganhas), Cássio Rodrigues Batista (Cássio Carlota), Luís Antônio Gutierre Ruiz, Marcelo Tuani, Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/proposta_emenda_altera_prazo_subsidio_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/proposta_emenda_altera_prazo_subsidio_assinado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO “CAPUT” DO ARTIGO 35, DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4689/emenda_impositiva_no1-29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4689/emenda_impositiva_no1-29-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva referente ao Projeto de Lei 29/2024 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/emenda_impositiva_29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/emenda_impositiva_29-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva - Projeto de Lei nº 29/2024</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/emenda_impositiva2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/emenda_impositiva2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva - Projeto de Lei nº 29/2024.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/emenda_-_24-25_-_dr_joao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/emenda_-_24-25_-_dr_joao.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do Vereador Dr. João Augusto Fávero - Reserva de Contingência, do Projeto de Lei nº 29/2024, nos termos do art. 121A da Lei Orgânica Municipal, devendo o Poder Executivo compatibilizar está emenda junto ao PPA – Plano Plurianual 2022/2025 e LDO – Lei Diretrizes Orçamentárias 2025.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/emenda_impositiva_saulo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/emenda_impositiva_saulo.pdf</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/emenda_impositiva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva referente ao Projeto de Lei nº 29/2024 - Estima a receita e fixa a despesa do Município de Porto Feliz para o Exercício de 2025.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/emenda_impositiva.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva do vereador Adilson de Jesus Casagrande,  referente ao Projeto de Lei nº 29/2024</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/emendas_2024-2025_final.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/emendas_2024-2025_final.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA AO PROJETO DE LEI Nº 29/2024 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/untitled_20241102_002626.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/untitled_20241102_002626.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva - Projeto de Lei 29/2024</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/emenda_impositiva_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/emenda_impositiva_2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva - Dr. Marcelo Pacheco da Cunha - 2024</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/emenda_impositiva_-_paulo_benedetti.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/emenda_impositiva_-_paulo_benedetti.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/parecer_ccj_sobre_o_pl_04-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/parecer_ccj_sobre_o_pl_04-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR , SOBRE O PL 04/2024</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_da_ccjr_sobre_o_pl_01-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_da_ccjr_sobre_o_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PL 01/2024</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_da_ccjr_sobre_o_pl_02-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_da_ccjr_sobre_o_pl_02-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PL 02/2024</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/parecer_da_ccjr_sobre_o_pl_03-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/parecer_da_ccjr_sobre_o_pl_03-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PL 03/2024</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/parecer_da_ccjr_sobre_o_pl_05-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/parecer_da_ccjr_sobre_o_pl_05-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PL 05/2024</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_6_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_6_.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PL 07/2024</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_ccjr_sobre_subs_1_ao_pl_68_-_2023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_ccjr_sobre_subs_1_ao_pl_68_-_2023.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O SUBSTITUTIVO Nº01 AO PL 68/2023</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_05_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_05_-_2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O SUBSTITUTIVO Nº01 AO PL 05/2024</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_06_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_06_-_2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O SUBSTITUTIVO Nº01 AO PL 06/2024</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/parecer_ccjr_ao_plc_06-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/parecer_ccjr_ao_plc_06-_2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR AO PLC 06/2024</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/parecer_ccjr_ao_plc_07-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/parecer_ccjr_ao_plc_07-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR AO PLC 07/2024</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/parecer_ccjr_sobre_o_plc_08_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/parecer_ccjr_sobre_o_plc_08_-_2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR SOBRE O PLC 08/2024</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/untitled_20240412_230643.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/untitled_20240412_230643.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Lei nº 12/2024</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/parecer_-_projeto_lei_complementar_9_-2024_assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/parecer_-_projeto_lei_complementar_9_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei Complementar 9 - 2024</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/parecer_subst_01_-plc_9_2024-assinado.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/parecer_subst_01_-plc_9_2024-assinado.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR AO SUBSTITUTIVO Nº 1 DO PLC 09/2024</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1379/pl14-2024-manifesto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1379/pl14-2024-manifesto.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 14/2024</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl15-2024-manifesto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl15-2024-manifesto.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei 15 de 2024</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/parecer_ccj_projeto_162024_-_orcamento_saae-manifesto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/parecer_ccj_projeto_162024_-_orcamento_saae-manifesto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 16/2024</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1439/untitled_20240612_000050.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1439/untitled_20240612_000050.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Lei 17/2024</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1440/untitled_20240612_000113.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1440/untitled_20240612_000113.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Lei 1/2024</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/02.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/02.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 02/2024</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/3.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/3.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 03/2024</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/4.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/4.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 04/2024</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/5.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/5.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 05/2024</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/6.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/6.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 06/2024</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/7.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/7.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 07/2024</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/8.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/8.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 08/2024</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/9.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/9.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 09/2024</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/pl_20.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/pl_20.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PL 20/2024</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/pdl_24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/pdl_24.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 24X2024</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/pdl_22.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/pdl_22.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 22x2024</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/pdl_19.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/pdl_19.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 19x2024</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pdl_12.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pdl_12.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 12x2024</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/pdl_21.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/pdl_21.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 21x2024</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/pdl_13.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/pdl_13.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 13x2024</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/pdl_11.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/pdl_11.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 11x2024</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/pdl_23.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/pdl_23.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 23x2024</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/pdl_17.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/pdl_17.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 17x2024</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/pdl_10.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/pdl_10.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 10x2024</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/pdl_20.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/pdl_20.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 20x2024</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1554/pdl_14.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1554/pdl_14.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 14</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pdl_15.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pdl_15.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 15x2024</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pdl_9.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pdl_9.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o Substitutivo 01 ao PDL 09x2024</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/pdl_16.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/pdl_16.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 16x2024</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/pdl_18.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/pdl_18.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PDL 18x2024</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/untitled_20240716_004046.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/untitled_20240716_004046.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 27/2024 - Outorga Honraria "Cidadão Portofelicense" ao Senhor Camilo Lellis.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/untitled_20240716_003907.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/untitled_20240716_003907.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Substitutivo nº 1 ao Projeto de Decreto Legislativo nº 25/2024 - Outorga Honraria "Destaque Melhor Idade" ao Senhor Robisom de Jesus Sana.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/untitled_20240716_003953.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/untitled_20240716_003953.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 26/2024 - Outorga Honraria "Cidadão Honorario" ao Senhor Clayton Carlos Souza Correa.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/untitled_20240716_003820.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/untitled_20240716_003820.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 28/2024 - Outorga Honraria "Talento Jovem" ao Senhor Cauã Almeida Fernandes Alves</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/untitled_20240716_003639.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/untitled_20240716_003639.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 29/2024 - Outorga Honraria "Destaque da Melhor Idade" ao Senhor Francisco Pereira dos Santos</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/untitled_20240716_003553.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/untitled_20240716_003553.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 31/2024 - Outorga Honraria "Prêmio Cultural Antônio Yamamoto" à Senhora Jéssica Leroy</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/untitled_20240716_003725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/untitled_20240716_003725.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça Projeto de Decreto Legislativo nº 30/2024 - Outorga Honraria "Prêmio Cultural Antônio Yamamoto" à  Senhora Andréia Miranda de Moraes</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1671/parecer_pl_23.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1671/parecer_pl_23.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei 23/2024</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1672/parecer_adilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1672/parecer_adilson.pdf</t>
   </si>
   <si>
     <t>OUTORGAR HONRARIA “CIDADÃ PORTOFELICENSE” À(AO) SENHOR(A) “SHEYLA MARTINS MUNIZ</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1713/resolucao_3.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1713/resolucao_3.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE RESOLUÇÃO N° 03/2024</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1714/projeto_25.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1714/projeto_25.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N° 25/2024</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1792/camara_municipal_de_porto_feliz-1.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1792/camara_municipal_de_porto_feliz-1.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Projeto de Resolução 04/2024</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1793/camara_municipal_de_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1793/camara_municipal_de_porto_feliz.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Projeto de Lei nº 26/2024</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_juridico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação referente ao Substitutivo 01 ao Projeto de Lei 24/2024.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2032/parecer_justica_pr_5-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2032/parecer_justica_pr_5-2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PR 5/2024</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/parecer_pl_30-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/parecer_pl_30-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR AO PL 30/2024</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/parecer_pl_lei_31-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/parecer_pl_lei_31-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJR PL 31/2024</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6386/p34.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6386/p34.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO LEI N° 34 DE 2.024</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 01/2024 - Institui no Calendário Oficial do Município de Porto - Feliz, o Dia Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_fevereiro_roxo_e_laranja.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_fevereiro_roxo_e_laranja.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 02/2024 - Institui no Calendário Oficial do Município de Porto - Feliz, o Fevereiro Roxo e Laranja - em alusão as pessoas com doenças crônicas de Lúpus, Fibromialgia, Alzheimer e Leucemia.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_marco_azul_marinho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_marco_azul_marinho.pdf</t>
   </si>
   <si>
     <t>Parecer sobre “O Março Azul Marinho – que estabelece a atenção do Câncer Colorretal”, a ser celebrado anualmente no mês acima mencionado.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_via_publica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_via_publica.pdf</t>
   </si>
   <si>
     <t>Parecer que dispõe sobre denominação de via pública e dá outras providências</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/parecer_projeto_de_lei_05.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/parecer_projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao projeto de lei nº 05/2024 - INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE COMBATE AO CÂNCER INFANTIL.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/parecer_maio_amarelo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/parecer_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, cultura, Saúde e Defesa da Cidadania sobre o projeto de Lei que institui no calendário oficial de Porto-Feliz, o Maio Amarelo.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1416/parecer_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1416/parecer_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer de Decreto Legislativo nº 02/2024 - Outorga "Prêmio Cultural Antônio Yamamoto" a Kauan Mateus Portela.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1457/parecer_pl_19.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1457/parecer_pl_19.pdf</t>
   </si>
   <si>
     <t>Parecer sobre Projeto de lei nº 19/2024 que institui e inclui no calendário do município, o Junho Laranja</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_tea.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_tea.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 20/2024 - Dispõe sobre instalação de vagas de estacionamentos específicos para pessoas com Transtorno de Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_nilson.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_nilson.pdf</t>
   </si>
   <si>
     <t>Parecer sobre Projeto de Decreto Legislativo 19/2024 - "Prêmio Cultural Antônio Yamamoto", ao senhor Nilson Teruel.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/paulo_henrique_coelho.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/paulo_henrique_coelho.pdf</t>
   </si>
   <si>
     <t>Parecer nº 22/204 - "Prêmio Cultural Antônio Yamamoto" ao senhor Paulo Henrique Coelho de Oliveira.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/gilson_geraldo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/gilson_geraldo.pdf</t>
   </si>
   <si>
     <t>Parecer nº 24/204 - "Prêmio Cultural Antônio Yamamoto" ao senhor Gilson Geraldo.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_jessica.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_jessica.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "DESTAQUE PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A SENHORA JÉSSICA LEROY.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_andreia.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_andreia.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A SENHORA ANDREIA MIRANDA DE MORAES NASCIMENTO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_comuphac.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_comuphac.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao projeto de lei nº 24/2024 - Dispõe sobre e alteração da lei nº5.499, de 08 de setembro de 2016, que cria o Conselho Municipal do Patrimônio Histórico, Ambiental e Cultural de Porto-Feliz (COMUPHAC), conforme específica e dá outras providências.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/parecer_042024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/parecer_042024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre projeto de Resolução nº 04/2024 - que institui prêmio da Medalha Legislativa Professor Nelson Moraes.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1719/professores.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1719/professores.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o projeto de lei nº26/2024 que dispõe sobre a obrigatoriedade de capacitação de professores e demais servidores das unidades da rede municipal de educação básica e da recreação infantil, para prevenção de acidentes e atendimentos de primeiros socorros, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/parecer_projeto_28.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/parecer_projeto_28.pdf</t>
   </si>
   <si>
     <t>Parecer desta comissão referente ao Projeto de Lei nº28/2024 - que institui e inclui no Calendário Oficial do Município de Porto-Feliz, o Dia Municipal de Combate a Poliomielite (Rotary Day), a ser Celebrado anualmente em 24 de Outubro e dá outras providências.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>CECSDC - COMISSÃO DE EDUCAÇÃO, CULTURA, SAÚDE E DEFESA DA CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/subs_ao_pl_28.2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/subs_ao_pl_28.2024.pdf</t>
   </si>
   <si>
     <t>PARECER REFERENTE AO SUBSTITUTIVO N° 1 AO PL 28/2024</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_pl_4-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_pl_4-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PL 4/2024</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/sub_1_ao_pl_68-23.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/sub_1_ao_pl_68-23.pdf</t>
   </si>
   <si>
     <t>Parecer CFO SOBRE O SUBSTITUTIVO N° 1 AO PROJETO DE LEI N° 68/2023.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/pl_7-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/pl_7-24.pdf</t>
   </si>
   <si>
     <t>Parecer CFO sobre o PL N° 7-2024</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_1-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_1-24.pdf</t>
   </si>
   <si>
     <t>Parecer CFO sobre o PLC N° 1-2024</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/plc_2-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/plc_2-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PLC N° 02/2024</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/plc_3-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/plc_3-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PLC 3/2024</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/parecer_cfo_8-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/parecer_cfo_8-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PLC N°08/2024</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/parecer_pl_15-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/parecer_pl_15-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PL N° 15/2024.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/parecer_pl_14-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/parecer_pl_14-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PL 14/2024.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/parecer_pl_16-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/parecer_pl_16-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL 16/2024.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1431/pl_19-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1431/pl_19-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PL 19/2024.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1432/pdl_1-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1432/pdl_1-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PDL 1/2024.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1433/pdl_2-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1433/pdl_2-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PDL 2/2024.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1434/pdl_3-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1434/pdl_3-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PDL 3/2024.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1435/pdl_4-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1435/pdl_4-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PDL 4/2024.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1451/pdl_7-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1451/pdl_7-24.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PDL 7/2024.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1453/pdl_5-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1453/pdl_5-24.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PDL N° 5/2024.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1461/pdl_6-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1461/pdl_6-24.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE PDL N° 06/2024</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1462/pdl_8-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1462/pdl_8-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PDL N° 08/2024.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/pdl_10-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/pdl_10-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 10/2024.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/pdl_11-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/pdl_11-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 11/2024.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/pdl_12-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/pdl_12-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 12/2024.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/sub_1_ao_pdl_9-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/sub_1_ao_pdl_9-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SUB 1 AO PDL 9/2024</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/pdl_13-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/pdl_13-2024.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 13/2024.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pdl_14-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pdl_14-2024.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 14/2024.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pdl_15-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pdl_15-2024.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 15/2024.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/pdl_17-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/pdl_17-2024.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 17/2024.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/pdl_20-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/pdl_20-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL 20/2024.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/pdl_16-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/pdl_16-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 16/2024.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/pdl_20-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/pdl_20-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 20/2024.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/pdl_19-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/pdl_19-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 19/2024.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/pdl_21-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/pdl_21-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 21/2024.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/pdl_23-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/pdl_23-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 23/2024.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/pl_13-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/pl_13-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL 13/2024.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/pdl_22-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/pdl_22-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 22/2024.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/pdl_24-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/pdl_24-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 24/2024.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/pdl_18-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/pdl_18-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 18/2024.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pdl_26-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pdl_26-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 26/2024.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pdl_27-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pdl_27-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 27/2024.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/pdl_28-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/pdl_28-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 28/2024.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/pdl_29-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/pdl_29-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 29/2024.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/pdl_30-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/pdl_30-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 30/2024.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/sub_n_1_ao_pdl_25-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/sub_n_1_ao_pdl_25-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE SUBSTITUTIVO N° 1 AO PDL 25-2024.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/pdl_31-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/pdl_31-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL N° 31/2024.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_22-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_22-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N° 22/2024</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/untitled_20240808_235556.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/untitled_20240808_235556.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N° 23/2024.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1670/pdl_32-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1670/pdl_32-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PDL 32/2024</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1702/pl_25-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1702/pl_25-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N° 25/2024.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1703/p_resolucao_3-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1703/p_resolucao_3-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PROJETO DE RESOLUÇÃO N° 03/2024.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1725/p_res_4-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1725/p_res_4-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PROJETO DE RESOLUÇÃO N° 04/2024</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1726/sub_1_ao_pl_24-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1726/sub_1_ao_pl_24-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE SUBSTITUTIVO N°1 AO PL N° 24/2024.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1735/p_lei_26-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1735/p_lei_26-24.pdf</t>
   </si>
   <si>
     <t>PARECER DA CFO SOBRE O PROJETO DE LEI N° 26/2024</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/untitled_20240930_214616.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/untitled_20240930_214616.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PL 27/2024.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/sub_1_ao_pl_28-24.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/sub_1_ao_pl_28-24.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SUB N° 1 AO PL N° 28/2024</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/tc_004278.989.22-3.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/tc_004278.989.22-3.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE O PROCESSO TC - 004278.989.22-3</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3543/pl_30.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3543/pl_30.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N°30/2024.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/pl_31.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/pl_31.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N° 31/2024.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_cfo_pl_29_-_emendas.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_cfo_pl_29_-_emendas.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 29/2024, ASSIM COMO EMENDAS IMPOSITIVAS E SUBEMENDA</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6390/parecer_34-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6390/parecer_34-2024.pdf</t>
   </si>
   <si>
     <t>PARECER CFO SOBRE PL N°34/2024.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão Obras, Serv.Publ., At.Priv. M.Amb</t>
   </si>
   <si>
     <t>COSPAPMA - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, ATIVIDADES PRIVADAS E MEIO AMBIENTE</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/parecer_comissao_de_obras_sobre_o_pl_04-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/parecer_comissao_de_obras_sobre_o_pl_04-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA COSPAPMA, SOBRE O PL 04/2024</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1800/untitled_20240914_013053.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1800/untitled_20240914_013053.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras Serviços, Públicos -  Substitutivo 01 ao Projeto de Lei 24/2024</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>PROCURADORIA JURÍDICA - PROCJUR</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_juridico_01-2024_-_pl_01-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_juridico_01-2024_-_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA”.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_juridico_02-2024_-_pl_02-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_juridico_02-2024_-_pl_02-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, A CAMPANHA DE CONSCIENTIZAÇÃO FEVEREIRO ROXO E LARANJA – EM ALUSÃO AS DOENÇAS CRÔNICAS DE LÚPUS, FIBROMIALGIA, ALZHEIMER E LEUCEMIA”.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_juridico_03-2024_-_pl_03-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_juridico_03-2024_-_pl_03-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O OUTUBRO RETT, MÊS DE CONSCIENTIZAÇÃO SOBRE A SÍNDROME DE RETT”.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_juridico_04-2024_-_pl_04-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_juridico_04-2024_-_pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2024 que “DISPÕE SOBRE PROCEDIMENTO PARA INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO – ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES –ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_juridico_05-2024_-_substitutivo_01_ao_pl_68-2023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_juridico_05-2024_-_substitutivo_01_ao_pl_68-2023.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 68/2023 que “DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_juridico_06-2024_-_substitutivo_01_ao_pl_05-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_juridico_06-2024_-_substitutivo_01_ao_pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 05/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE COMBATE AO CÂNCER INFANTIL”.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/parecer_juridico_07-2024_-_projeto_de_lei_07-2024_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/parecer_juridico_07-2024_-_projeto_de_lei_07-2024_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2024 que “DISPÕE SOBRE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_juridico_08-2024_-_substitutivo_01_ao_pl_06-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_juridico_08-2024_-_substitutivo_01_ao_pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 06/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O “MARÇO AZUL MARINHO – QUE ESTABELECE ATENÇÃO AO CÂNCER COLORRETAL”.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_juridico_09-2024_-_plc_02-2024_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_juridico_09-2024_-_plc_02-2024_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 02/2024 que “DISPÕE SOBRE EXTINÇÃO DE CARGOS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/parecer_juridico_10-2024_-_pl_08-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/parecer_juridico_10-2024_-_pl_08-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2024 que “AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/parecer_juridico_11-2024_-_plc_08-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/parecer_juridico_11-2024_-_plc_08-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 08/2024 que “DISPÕE SOBRE CRIAÇÃO DE CARGO DE BOMBEIRO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/parecer_juridico_12-2024_pl_12-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/parecer_juridico_12-2024_pl_12-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2024 que “DISPENSA O AJUIZAMENTO DE EXECUÇÕES FISCAIS DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, CONSIDERADOS DE PEQUENO VALOR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_juridico_13-2024_substitutivo_01_ao_plc_09-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_juridico_13-2024_substitutivo_01_ao_plc_09-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei Complementar nº 09/2024 que “ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ_x0002_PORTOPREV, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/parecer_juridico_14-2024_-_pl_15-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/parecer_juridico_14-2024_-_pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2024 que “DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE – PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/parecer_juridico_15_-_subvencao_social-termo_de_colaboracao.docx.doc</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/parecer_juridico_15_-_subvencao_social-termo_de_colaboracao.docx.doc</t>
   </si>
   <si>
     <t>Parecer jurídico sobre o Projeto de Lei nº 14/2024.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/parecer_juridico_16-2024_-_pl_17-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/parecer_juridico_16-2024_-_pl_17-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O MAIO AMARELO: MÊS DE PREVENÇÃO, CONSCIENTIZAÇÃO DE ACIDENTES DE TRÂNSITO”.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1387/parecer_juridico_17_-_credito_suplementar_-_saae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1387/parecer_juridico_17_-_credito_suplementar_-_saae.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre o Projeto de Lei Ordinária nº 16/2024 de autoria do Prefeito Municipal, dispondo sobre: "abertura de crédito adicional suplementar no orçamento de 2024 do Serviço Autônomo de Água e Esgoto - SAAE, conforme especifica e dá outras providências".</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_no_18_-_outorga_-_honraria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_no_18_-_outorga_-_honraria.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre o Projeto de Decreto Legislativo nº 1/2024, que dispõe sobre "outorga de honraria 'destaque da melhor idade' a senhora Fátima Regina Bertolucci Lemes".</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1415/parecer_juridico_19-2024_-_pdl_03-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1415/parecer_juridico_19-2024_-_pdl_03-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 03/2024 que “OUTORGA TÍTULO DE CIDADÃ HONORÁRIA A SENHORA MARLI FRANCISCA CAREZIA GIBIM”.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1420/parecer_juridico_20-2024_-_pl_19-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1420/parecer_juridico_20-2024_-_pl_19-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2024 que “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ, O “JUNHO LARANJA” – MÊS DE CONSCIENTIZAÇÃO SOBRE ANEMIA E LEUCEMIA”.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1425/parecer_no_21_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1425/parecer_no_21_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre o Projeto de Decreto Legislativo nº 2/2024 que prevê a outorga de honraria "Prêmio Cultural Antônio Yamamoto" ao jovem Kauan Mateus Portela.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1426/parecer_no_22_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1426/parecer_no_22_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre o Projeto de Decreto Legislativo nº 4/2024 que outorga honraria "Talento Jovem" a Alice Vaz Rando.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_juridico_23-2024_-_pdl_05-2024_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_juridico_23-2024_-_pdl_05-2024_.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 05/2024 que “OUTORGA HONRARIA “TALENTO JOVEM” A LUCAS MÁS MACIEL".</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_juridico_24-2024_-_pdl_07-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_juridico_24-2024_-_pdl_07-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 07/2024 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” AO SENHOR ROGÉRIO TAVEIRA DA SILVA”.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1454/parecer_no_25_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1454/parecer_no_25_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 6/2024, que dispõe sobre a outorga de honraria "Prêmio Cultural Antônio Yamamoto" ao senhor Ricardo Raio.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1455/parecer_no_26_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1455/parecer_no_26_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 08/2024, que outorga honraria "destaque da melhor idade" a senhora Mércia Marques de Souza.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/parecer_juridico_27_-_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/parecer_juridico_27_-_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 18/2024, de autoria do Prefeito Municipal, instituindo o Plano Municipal de Cultura - PMC de Porto Feliz para o período de 2024 a 2034.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/parecer_juridico_28-2024_-_subs._01_pdl_09-2024_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/parecer_juridico_28-2024_-_subs._01_pdl_09-2024_.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Decreto Legislativo nº 09/2024 que “OUTORGA HONRARIA “TALENTO JOVEM” A LUCAS OTÁVIO CRUZ MANOEL”.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1485/parecer_juridico_29-2024_-_pdl_11-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1485/parecer_juridico_29-2024_-_pdl_11-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 11/2024 que “OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR EMERSON MUNHÓZ”.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 10/2024, que outorga honraria "destaque da melhor idade" ao Senhor Benedito Pascoal Waltre.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_no_31_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_no_31_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 12/2024 que outorga título de cidadão honorário ao Senhor Julio Antônio Mietto.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/parecer_no_32_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/parecer_no_32_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 14/2024 que outorga honraria "Talento Jovem" a João Paulo Aguiar Anjos.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_juridico_33-2024_-_pdl_13-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_juridico_33-2024_-_pdl_13-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 13/2024 que “OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR LUCIANO BATISTA BARROS”.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_juridico_34-2024_-_pdl_15-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_juridico_34-2024_-_pdl_15-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15/2024 que “OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CARLOS EDUARDO SEGATTO LOPES DE SANTANA”.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_juridico_35-2024_-_pdl_17-2024_.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_juridico_35-2024_-_pdl_17-2024_.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17/2024 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” A SENHORA CELINA APARECIDA BARNABÉ SAMPAIO”.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_no_36_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_no_36_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 20/2024 que outorga honraria "talento jovem" para Gustavo Henrique, por seu destaque como pesquisador, historiador e amante do futebol portofelicense.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_no_37_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_no_37_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 16/2024 que outorga título de cidadão portofelicense a Gabriel Neves Battaglia Costa.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/parecer_juridico_no_38_-_vagas_de_estacionamento_-_tea.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/parecer_juridico_no_38_-_vagas_de_estacionamento_-_tea.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 20/2024 que dispõe sobre a instalação de vagas de estacionamento específicas para pessoas com Transtorno do Espectro Autista - TEA em estabelecimentos privados, públicos, médicos e de atendimento específico a esse público, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/parecer_juridico_39-2024_-_pdl_19-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/parecer_juridico_39-2024_-_pdl_19-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 19/2024 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” À NILSON TERUEL”.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/parecer_juridico_40-2024_-_pdl_21-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/parecer_juridico_40-2024_-_pdl_21-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 21/2024 que “OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR SEVERINO BENTO DOMINGOS”.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/parecer_juridico_41-2024_-_pdl_23-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/parecer_juridico_41-2024_-_pdl_23-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 23/2024 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR DONIZETE APARECIDO RODRIGUES”.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_juridico_42-2024_-_pl_13-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_juridico_42-2024_-_pl_13-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2024 que “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_no_43_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_no_43_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 22/2024 que outorga honraria "prêmio cultural Antônio Yamamoto" ao Senhor Paulo Henrique Coelho de Oliveira.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_no_44_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_no_44_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 24/2024 que outorga honraria "prêmio cultural Antônio Yamamoto" ao Senhor Gilson Geraldo.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 18/2024 que outorga honraria "destaque da melhor idade" ao Senhor Roberto Prestes de Souza.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_no_46_-_outorga_-_honraria_-_talento_jovem.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_no_46_-_outorga_-_honraria_-_talento_jovem.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 28/2024 que outorga honraria "talento jovem" a Cauã Almeida Fernandes Alves.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_no_47_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_no_47_-_outorga_-_honraria_-_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 26/2024 que outorga título de cidadão honorário ao Senhor Clayton Carlos Souza Correa.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_juridico_48-2024_-_pdl_27-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_juridico_48-2024_-_pdl_27-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 27/2024 que “OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR CAMILO LELLIS”.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/parecer_juridico_49-2024_-_pdl_29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/parecer_juridico_49-2024_-_pdl_29-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 29/2024 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR FRANCISCO PEREIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_no_50_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_no_50_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 30/204 que outorga prêmio cultural Antônio Yamamoto a Andréia Miranda de Moraes.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_juridico_51-2024_-_substitutivo_01_pdl_25-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_juridico_51-2024_-_substitutivo_01_pdl_25-2024.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Decreto Legislativo nº 25/2024 que “OUTORGA HONRARIA “DESTAQUE DA MELHOR IDADE” AO SENHOR ROBISOM DE JESUS SANA”.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_juridico_52-2024_-_pdl_31-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_juridico_52-2024_-_pdl_31-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 31/2024 que “OUTORGA HONRARIA “PRÊMIO CULTURAL ANTÔNIO YAMAMOTO” A JÉSSICA LEROY”.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/parecer_juridico_no_53_-_alteracao_-_plano_plurianual.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/parecer_juridico_no_53_-_alteracao_-_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 22/2024 que dispõe sobre alteração dos anexos I, II e III da Lei nº 5.824, de 05 de dezembro de 2021, que aprovou o Plano Plurianual - PPA para o quadriênio 2022 a 2025, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/parecer_no_54_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/parecer_no_54_-_outorga_-_honraria_-_cidadao_portofelicense.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Decreto Legislativo nº 32/2024 que outorga título de cidadã portofelicense a Senhora Sheyla Martins Muniz.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/parecer_juridico_55-2024_-_pl_23-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/parecer_juridico_55-2024_-_pl_23-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2024 que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO 2024 DO SAAE, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_juridico_56-2024_-_pr_3-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_juridico_56-2024_-_pr_3-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2024 que “ESTABELECE O SUBSÍDIO DE VEREADOR PARA A LEGISLATURA 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_juridico_57-2024_-_pl_25-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_juridico_57-2024_-_pl_25-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2024 que “ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1717/parecer_juridico_no_58_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1717/parecer_juridico_no_58_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO NO PROJETO DE LEI Nº 24/2024 QUE  DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.499, DE 08 DE SETEMBRO DE 2016, QUE CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO HISTÓRICO, AMBIENTAL E CULTURAL DE PORTO FELIZ (COMUPHAC), CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1723/parecer_juridico_no_59_-_instituicao_de_honraria.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1723/parecer_juridico_no_59_-_instituicao_de_honraria.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Resolução nº 04/2024 que institui Prêmio de Medalha Legislativa Professor Nelson Moraes.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1724/parecer_juridico_no_60_-_substitutivo_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1724/parecer_juridico_no_60_-_substitutivo_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 24/2024 que dispõe sobre alteração da Lei nº 5.499, de 08 de Setembro de 2016, que criou o Conselho Municipal do Patrimônio Histórico, Ambiental e Cultural de Porto Feliz - COMUPHAC, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1728/parecer_juridico_no_61_-_capacitacao_de_profissionais_-_ensino_-_lei_federal_13.722.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1728/parecer_juridico_no_61_-_capacitacao_de_profissionais_-_ensino_-_lei_federal_13.722.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 26/2024 que dispõe sobre a obrigatoriedade de capacitação de professores e demais servidores das unidades da rede municipal de educação básica e de recreação infantil, para prevenção de acidentes e atendimentos de primeiros socorros, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/parecer_juridico_62-2024_-_pl_27-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/parecer_juridico_62-2024_-_pl_27-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2024 que “AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE D Á OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/parecer_juridico_no_63_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/parecer_juridico_no_63_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Substitutivo nº 01 ao Projeto de Lei nº 28/2024 que institui e inclui no calendário oficial do Município de Porto Feliz, o dia municipal de combate à poliomielite (rotary day), a ser comemorado anualmente em 24 de Outubro.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/parecer_juridico_64-2024_-_pl_29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/parecer_juridico_64-2024_-_pl_29-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2024 que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2025”.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_juridico_65-2024_-_pdl_33-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_juridico_65-2024_-_pdl_33-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 33/2024 que “DISPÕE SOBRE APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO _x000D_
 EXERCÍCIO DE 2022”.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_juridico_66-2024_-_pl_31-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_juridico_66-2024_-_pl_31-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2024 que “DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I, II E III DA LEI Nº 5.824, DE 05 DE DEZEMBRO DE 2021 QUE APROVOU O PLANO PLURIANUAL – PPA PARA O QUADRIÊNIO 2022 A 2025, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_juridico_no_67_-_atualizacao_-_ldo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_juridico_no_67_-_atualizacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 30/2024 que dispõe sobre a atualização da Lei nº 5.961, de 18 de Julho de 2024 - Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2025, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_juridico_no_68_-_desafetacao_de_viario_-_permuta.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_juridico_no_68_-_desafetacao_de_viario_-_permuta.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 32/2024 que dispõe sobre a "desafetação de viário com reversão ao patrimônio do Município, autoriza permuta, conforme especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6382/parecer_juridico_no_69_-_denominacao_de_logradouro.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6382/parecer_juridico_no_69_-_denominacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 34/2024 que dispõe sobre a denominação de via pública, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>PCONJ</t>
   </si>
   <si>
     <t>Parecer Comissões Conjuntas</t>
   </si>
   <si>
     <t>CCONJ - COMISSÕES CONJUNTAS</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6395/parecer_conjunto_substitutivo_no_1_ao_projeto_de_lei_no_33-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6395/parecer_conjunto_substitutivo_no_1_ao_projeto_de_lei_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Substitutivo nº 1 ao Projeto de Lei nº 33/2024</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil</t>
   </si>
   <si>
     <t>ASSESSORIA TÉCNICO CONTÁBIL - ATC</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/parecer_contabil_plc_01.2024_-_rga.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/parecer_contabil_plc_01.2024_-_rga.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO-CONTÁBIL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 1/2024</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/parecer_contabil_pl_07.2024_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/parecer_contabil_pl_07.2024_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 7/2024</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_contabil_plc_003.2024_-_criacao_de_cargos_pm.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_contabil_plc_003.2024_-_criacao_de_cargos_pm.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 3/2024</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_contabil_plc_002.2024_-_extincao_de_cargos_pm_porto_feliz_4.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_contabil_plc_002.2024_-_extincao_de_cargos_pm_porto_feliz_4.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 2/2024</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/parecer_contabil_pl_08-2024_credito_supl_e_especial_69.839.98790.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/parecer_contabil_pl_08-2024_credito_supl_e_especial_69.839.98790.pdf</t>
   </si>
   <si>
     <t>PARECER CONTÁBIL SOBRE O PROJETO DE LEI Nº 8/2024</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/parecer_contabil_plc_008.2024_-_criacao_de_cargos_bombeiros_pm_porto_feliz.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/parecer_contabil_plc_008.2024_-_criacao_de_cargos_bombeiros_pm_porto_feliz.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 8/2024</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_contabil_pl_16.2024_-_credito_adicional_suplementar_-_saae.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_contabil_pl_16.2024_-_credito_adicional_suplementar_-_saae.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 16/2024</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_contabil_pl_13-2024_ldo_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_contabil_pl_13-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 13/2024</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_contabil_pl_22x_2024_-_altera_ppa_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_contabil_pl_22x_2024_-_altera_ppa_2025.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTABIL SOBRE O PROJETO DE LEI Nº 22/2024</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/parecer_contabil_23-2024_credito_supl_saae_3.200.000j00docx.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/parecer_contabil_23-2024_credito_supl_saae_3.200.000j00docx.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTABIL SOBRE O PROJETO DE LEI Nº 23/2024</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/parecer_contabil_pl_25-2024_sub_prefeito_e_vice_secret.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/parecer_contabil_pl_25-2024_sub_prefeito_e_vice_secret.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE LEI Nº 25/2024</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/parecer_contabil_pr_3-2024_sub_vereador.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/parecer_contabil_pr_3-2024_sub_vereador.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PROJETO DE RESOLUÇÃO Nº 3/2024</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/parecer_contabil_27-2024_credito_supl_14.950.000j00.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/parecer_contabil_27-2024_credito_supl_14.950.000j00.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PL 27/2024</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/parecer_contabil_30-24_alter_ldo_2025_final.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/parecer_contabil_30-24_alter_ldo_2025_final.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PL 30/2024</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/parecer_contabil_31-24_alter_ppa_2002_2025_final.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/parecer_contabil_31-24_alter_ppa_2002_2025_final.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL SOBRE O PL 31/2024</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/parecer_contabil_pl_29-2024_loa_2025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/parecer_contabil_pl_29-2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 29/2024</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1105/reposta_requerimento_208-209-2023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1105/reposta_requerimento_208-209-2023.pdf</t>
   </si>
   <si>
     <t>Resposta aos Requerimentos nº208/209-2023</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/resposta_requerimento_2-3-4-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/resposta_requerimento_2-3-4-2024.pdf</t>
   </si>
   <si>
     <t>Resposta aos Requerimentos nºs.  2, 3 e 4 2024</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/of_069_-_em_resp._aos_req_14_15_17_e_20_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/of_069_-_em_resp._aos_req_14_15_17_e_20_-_2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 069/2024 EM RESPOSTA AOS REQUERIMENTOS 14, 15,17 E 20/2024</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/of_070_-_2024_em_resp_aos_req_09_e_11_-_2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/of_070_-_2024_em_resp_aos_req_09_e_11_-_2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 070/2024 EM RESPOSTA AOS REQUERIMENTOS 09 E 11/2024</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/oficio_082_-_completo.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/oficio_082_-_completo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 082/2024, BALANÇO ANUAL ,REFERENTE AO EXERCICIO DE 2023</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/retirada_de_plc_06-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/retirada_de_plc_06-2024.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei Complementar nº06/2024</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/retirada_de_plc_07-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/retirada_de_plc_07-2024.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei Complementar nº7/2024</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/resposta_requerimento_no21-22-23-24-25-26-28-29-31-32-33-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/resposta_requerimento_no21-22-23-24-25-26-28-29-31-32-33-2024.pdf</t>
   </si>
   <si>
     <t>Reposta de Requerimento nº21,22,23,24,25,26,28,29,31,32,33 e 34 / 2024</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/resposta-requerimento-n36-38-40-41-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/resposta-requerimento-n36-38-40-41-2024.pdf</t>
   </si>
   <si>
     <t>Resposta requerimentos n° 36, 38, 40 e 41/2024</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/resposta-requerimento_n46-47-48.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/resposta-requerimento_n46-47-48.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimentos n° 46, 47 e 48</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/resposta_requerimentos_54_57_e_58.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/resposta_requerimentos_54_57_e_58.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimentos nº 54, 57 e 59</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1380/resposta_requerimentos_n_59_a_62.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1380/resposta_requerimentos_n_59_a_62.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AOS REQUERIMENTOS N° 59, 60, 61 E 62.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1399/resposta_requerimentos_67_e_68.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1399/resposta_requerimentos_67_e_68.pdf</t>
   </si>
   <si>
     <t>Resposta aos requerimentos n° 67 e 68</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1411/respostas_requerimentos_70_e_72_a_75.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1411/respostas_requerimentos_70_e_72_a_75.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTOS N° 70, 72, 73, 74 E 75</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/resposta_requerimento_80.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/resposta_requerimento_80.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento n° 80/2024</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/resposta_requerimentos_82_a_85.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/resposta_requerimentos_82_a_85.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimentos n° 82, 83, 84 e 85/2024</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/resposta_requerimentos_86_a_88_e_90.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/resposta_requerimentos_86_a_88_e_90.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimentos nº 86, 87, 88 e 90/2024.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/resposta_requerimento_96.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/resposta_requerimento_96.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO N° 96/2024</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/resposta_requerimento_98.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/resposta_requerimento_98.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento n° 98/2024</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1693/resposta_requerimentos_111_e_112.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1693/resposta_requerimentos_111_e_112.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTOS N° 111 E 112/2024</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1721/resposta_de_requerimento_119-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1721/resposta_de_requerimento_119-2024.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº119/2024</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1805/resposta_requerimento_120.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1805/resposta_requerimento_120.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO N° 120/2024</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/resposta_requerimentos_124_e_125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/resposta_requerimentos_124_e_125.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTOS N° 124 E 125/2024</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/oficio_265-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/oficio_265-2024.pdf</t>
   </si>
   <si>
     <t>Solicita dilação de prazo para o envio de respostas aos Requerimentos 131 e 132/2024</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/resposta_requerimentos_131_e_132.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/resposta_requerimentos_131_e_132.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTOS N° 131 E 132/2024</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_do_executivo_287.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_do_executivo_287.pdf</t>
   </si>
   <si>
     <t>REF: EMENDA IMPOSITIVA - PROJETO DE LEI ORÇAMENTÁRIA 2025</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6335/resposta_req_142.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6335/resposta_req_142.pdf</t>
   </si>
   <si>
     <t>RESPOSTA REQUERIMENTO N° 142/2024</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6371/resposta_requerimento_no146-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6371/resposta_requerimento_no146-2024.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº146/2024</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_emendas-.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_emendas-.pdf</t>
   </si>
   <si>
     <t>Solicitação de Parecer Jurídico e Técnico Contábil</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_computador.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_computador.pdf</t>
   </si>
   <si>
     <t>Solicito a troca e/ou reparado no computador Microsoft Office do meu gabinete (assessor), pois o mesmo se apresenta _x000D_
 sem o adequado funcionamento, tornando-se assim, difícil a realização dos serviços.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_internet.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_internet.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo a fim de melhorar a rede de internet dos gabinetes da Câmara Municipal. A melhoria é _x000D_
 necessária para que os funcionários e assessores desempenhem as suas atividades sem interrupções.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/subemenda_pl_29.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/subemenda_pl_29.pdf</t>
   </si>
   <si>
     <t>Subemenda nº 1/2024 à Emenda Impositiva nº 7/2024</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6365/redacao_final_pl_29-2024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6365/redacao_final_pl_29-2024.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI Nº 29/2024 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8554,67 +8554,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_espaco_lazer_pet_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/untitled_20240117_220235.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/untitled_20240117_234613.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/ind_estudo_tenico_para_inversao_de_preferencial.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_transporte_universitarios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_vante.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/indicacao_01_-_desdobro_de_lotes1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/067-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1096/065-2023_indicacao_0.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1097/066-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_-_iluminacao_praca.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_rua_giacomelli.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1103/indicacao_paco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_escola.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_lombofaixas_rua_altino_arantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1109/untitled_20240208_214927.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/ind_reforco_sinalizacao_viaria.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/068-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/070-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1113/069-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_recanto_moncoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1122/ind_iluminacao_rua_aristides_candido.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/ind_iluminacao_na_rua_domingos_tome.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_professor_coam.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/untitled_20240221_220749.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_cardoso_pimentel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/lombo-faixas_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/untitled_20240223_212605.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/untitled_20240223_212636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/inidicacao_candido_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_cassio_carlota.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_instalacao_de_placas_de_travessia_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/ind_faixa_elevada_e_pintura_silvio_brand.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/ind_lombada_silvio_brand.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/inidicacao_drone.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_avenida_dr._antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_jose_maurino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/lombo_faixas_otavio_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/untitled_20240305_224026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/untitled_20240305_224056.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/007-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/008-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/009-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_02_-_manutencao_asfaltica_rua_joao_batista_mantovani1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_03_-_faixa_de_pedrestre_rua_cardoso_pimentel1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_05_-saae_calcada_cardoso_pimentel_7461.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_04_-_faixa_de_pedrestre_rua_da_santa_casa1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/010-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/011-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/012-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_coquinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/ar_condiciondo_posto_vila_manduquinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/lombofaixa_r._henrique_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/carga_e_descarga_av._monsenhor_seckler._assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/013-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/014-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/015-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_moncoes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/ind._conego_bellotti.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/ind_rocada_bairro_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/018-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/016-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/017-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_estrada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/corte_mato_r._maestro_manoel_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_ponto_de_onibus_estacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_feira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/untitled_20240412_230622.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/019-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/021-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/020-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/praca_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/vigilancia_saniteria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/022-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/023-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/024-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_-_rocagem.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_lombada_-_cardoso_pimentel.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_muro_creche.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_quadra_zilda_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_crotalaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/untitled_20240504_001847.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/untitled_20240504_001830.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/indicacao_cameras_creche.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/poupatempo_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_virgilino_rosa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/joao_marinonio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/indicacao_-_lombadas_rua_diniz_domingues.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/indicacao_-_manutencao_da_praca.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_-_inclusao_de_placas_nas_vias.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/025-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/026-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/027-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_rotatoria_da_avenida_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/untitled_20240511_001757.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/untitled_20240511_001737.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/untitled_20240511_001814.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/028-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/029-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/030-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_borba_gato.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/elevatoria_cinco.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_-_faixa_elevada_rua_araritag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_-_rotatoria_bairro_cambui_mario_cocas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_lombada_silvio_pelegrini.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1390/indicacao_projeto_de_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1391/031-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1392/032-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1393/033-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_-_araritaguaba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1400/inidicacao_av._mario_covas_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_cemiterio_velho_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_av._cel_horacio_boson_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1413/conteineres.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1417/036-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1418/034-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1419/035-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1427/inidicacao_redutores_-_r._joao_brasilio_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1441/037-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1442/038-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1443/039-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1444/iluminacao_travessa_vante.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1446/iluminacao_publica_rua_imbuia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_-_village.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/ponto_porungal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/indicacao_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/indicacao_estrada_municipal_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/042-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/040-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/041-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/043-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/044-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/045-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/indicacao_-_resposta_automatica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/inidicacao_rua_joao_thomaz_de_almeida_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_assinada_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/047-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/046-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/iluminacao_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/untitled_20240725_011940.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/untitled_20240725_235646.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/048-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/049-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/050-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/untitled_20240802_200415.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/ind_lombada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/cpfl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/rua_fernao_dias.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/indicacao_rua_angeo_diana.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/indicacao_getulio_vargas.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/indicacao_-_melhorias_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/052-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/051-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/053-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1666/untitled_20240810_000901.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_vila_manduquinha.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1669/indicacao_orlando_zilli.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/indicacao_conserto_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/054-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/055-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1709/056-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1712/semaforos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1733/indicacao_faxinal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_-_dentistas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_pipas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1794/058-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1795/059-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1796/057-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1797/untitled_20240912_212249.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1798/carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_apae_assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_rua_bartira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_hercules_florence.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_rua_valter.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/060-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/061-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/062-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/lombo-faixa_valdemar_veroneze_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/lombo-faixa_-_creche_prof._zelia_chatel_stetner_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_onibus_capoava_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/bairro_cambui.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3029/adobe_scan_07_de_out._de_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3030/assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/063-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/064-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/065-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/rua_luiz_desportin.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/rua_assalin.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3489/indicacao_estrada_municipal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/reducao_de_velocidade_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/revitilizacao_da_praca_vitoria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/069-2024_-_raspa_de_asfalto_em_frente_a_igreja_congregacao_dos_parra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/070-2024_-_instalacao_de_um_novo_parquinho_para_a_emef_zilda_tome_moraes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/indicacao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/071-2024_-_acoes_de_combate_a_escorpioes_e_carrapatos_na_praca_do_macom.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/indicacao_kart.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6337/072-2024_-_instalacao_de_bebedouros_para_a_populacao_na_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6338/073-2024_-_melhoria_na_sinalizacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6339/074-2024_-_melhoria_na_iluminacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6343/cobertura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6347/otavio_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6348/estacao_das_artes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6349/malha_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6350/075-2024_-_revisao_e_implementacao_de_melhorias_nas_linhas_e_itinerarios_do_expresso_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6351/076-2024_-_instalacao_de_conteineres_especificos_para_a_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6352/077-2024_-_manutencao_na_estrada_que_se_inicia_nas_coordenadas_-231312.1s_472840.3w.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6355/gruta.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6356/indicacao_palmital.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6361/quadra_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6368/079-2024_-_instalacao_de_uma_faixa_elevada_lombo-faixa_em_frente_a_e.m.e.i_profa_maria_odete_coan_de_camargo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6369/080-2024_-_poda_das_arvores_e_fiscalizacao_dos_terrenos_da_rua_olavo_assumpcao_fleury.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6370/078-2024_-_criacao_de_um_parquinho_no_final_da_rua_aquiles_jorge_steiner_no_jardim_ivone..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6373/indicacao_-_manutencao_onibus_-_ar_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6374/indicacao_-_acesso_monsenhor_farmacia_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6378/indicacao_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6380/ecoponto_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6383/dezembro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6387/081-2024_-_implementacao_de_uma_calcada_na_rua_olinto_batistela.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6388/082-2024_-_recapeamento_da_rua_luiza_minelli_localizada_no_jardim_araritaguaba..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6389/083-2024_-_instalacao_de_pontos_de_luz_na_regiao_proxima_a_igreja_congregacao_dos_parra.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_fevereiro_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/untitled_20240201_225735.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1106/of_009-2024_-_pl_institui_o_procedimento_para_instalacao_da_rede_5g_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_combate_ao_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_marco_azul_marinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_7_-_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/of_059_completo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/of_084-2024_-_pl_autoriza_dispensa_ajuizamento_de_execucoes_fiscais_de_creditos_tributarios_e_nao_tributarios_considerados_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_13_-_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/of_117-2024_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/of_115-2024_-_camara_encaminha_pl_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_lei_16_completo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1382/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1406/of_118-2024_-_camara_encaminha_pl_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1412/junho_laranja.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/of_154-2024_-_pl_institui_vagas_de_estacionamento_portadores_de_tea_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1692/of_226-2024_-_pl_altera_a_lei_5499_-_conselho_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1694/subsidio_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1715/of_232-2024_-_pl_institui_o_programa_de_capacitacao_da_rede_municipal_de_educacao_para_prevencao_de_acidentes_e_atendimento_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/pl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5406/pl_32_juntado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6357/denominacao_do_centro_materno_infantil_oncologico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6375/pl_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6376/camara_municipal_de_porto_feliz-3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/of_037-2024_-_plc_exclusao_de_cargos_da_estrutura_da_prefeitura_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/plc_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/oficio_040_-_2024__compactado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/oficio_61_completo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/of_071-2024_-_plc_altera_lc_60_-_contribuicao_de_custeio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/of_072-2024_-_plc_altera_lc_60_-_duracao_mandato_dos_conselhos_portoprev.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/oficio_068-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/of_093-2024_-_plc_altera_lc_60_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1695/subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1704/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_resolucao_no_5.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_resolucao_6.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1404/premio_melhor_idade_-_fatima_regina.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1407/pdl-_kauan_mateus_portela.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1408/decreto_legislativo_-_cidada_honoraria.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1409/pdl-_alice.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1421/pdl_-_talento_jovem.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1422/pdl_-_premio_cultural_antonio_yamamoto.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1429/premio_cultural_yamamoto_-_kaio_cesar.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1430/pdl-_mercia.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1459/jovem_talento_lucas_otavio.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/destaque_melhor_idade_benedito.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/titulo_cidadao.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1483/juliomietto_projeto_decreto_legislativo_-_cidadao_honorario_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/untitled_20240622_022503.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/untitled_20240622_022526.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/cidadao_honorario-2024-_paulo_benedetti.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/dr._gabriel_neves.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/decreto_melhor_idade_2024-_paulo_benedetti.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/pdl_-_melhor_idade_-_roberto_prestes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/pdl_-_cultural_yamamoto_-_nilson_teruel_1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/pdl_-_talento_jovem_-_gustavo_henrique_5.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/pdl_-_cidadao_portofelicense.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/untitled_20240627_020228.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/untitled_20240627_022228.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/premio_cultural_-_gilson.docx_-.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/dl_-_destaque_melhor_idade.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/cidadao_honorario_-_pastor_clayton.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/camilo_lellis.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/jovem_talento_caua_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/decreto_melhor_idade_chico_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/cultural_andreia_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/premio_cultural_yamamoto_-_jessica_leroy.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/titulo_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pdl_aprovacao_contas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/untitled_20240131_233105.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/mocao_de_aplausos_monte_carmelo.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_de_aplausos_-_conseg.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1118/mocao_50_anos_moncoes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1124/mocao_de_aplausos_-_insanos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/mocao_de_aplausos_anelito_batista_de_paula.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_de_aplausos_-_grupo_garra_seguranca.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/untitled_20240301_012258.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/untitled_20240308_210116.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/mocao_cida.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/untitled_20240320_222254.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/untitled_20240326_223110.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/untitled_20240328_202602.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/mocao_dep_olim.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_luciana.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/mocao_de_aplausos_grupo_escoteiro_alpha.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/mocao_josias.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/mocao_renato_barnabe.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/mocao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_de_aplausos_-_ricardo_raio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1436/mocao_de_aplausos_a_senhor_carlos_henrique.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/mocao_chica_thomazetto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_a_senhor_servio_zauro_filho.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/mocao_01_2024.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1667/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1673/mocao_saojose.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_-_giulia_2_princesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/nivaldo_donizete.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/benedito_pascoal.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/rachel_alves.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/rita_araujo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/barbara.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6336/mocao_de_aplausos_-_jessica_leroy.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6341/mocao_de_aplausos_marcelo_bueno_santana.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6344/bebe.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6345/nina_confeccoes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6358/mocaobomb.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6363/bar_do_kiko.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6367/mocao_pm_bomb.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6377/du_lava_jato.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6379/mocao_gugo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6381/mocao_tuche.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6384/mocao_albino.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6385/estacao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6393/mocao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/reque_nomeacao_assessora_flavia_milca.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_verba_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_vila_alcala.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/req._sistema_pmpf.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/req_0124_-_ms_-_zezito_maurino1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/untitled_20240201_225601.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1099/req._minuto_de_silencio_-_lazaro.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1100/req._minuto_de_silencio_-_marina.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_cargo_publico.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1114/req._minuto_de_silencio_-_airton.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1115/req_cassio_carlota.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/req._minuto_de_silencio_-_benedito.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/req_0224_-_ms_-_marcilho_melare1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_conteineres.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/informacoes_sobre_cronograma_de_limpeza_publica.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/req._minuto_de_silencio_debora.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/informacoes_casas_cdhu.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/requerimento_nomeacao_assessor__em_substituicao_por_licenca_maternidade_2024.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/minuto_de_silencio_morte_wilson.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_medico_da_familia.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_psicologos.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/estrada_palmital.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_banheiro_praca_matriz.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_atestado1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_vacina.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_funcionaria_publica.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/untitled_20240314_192330.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/praca_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_melhorias_estrada_do_caic_e_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimentos_melhorias_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_portela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/req_0324_-_ms_-_carlos_roberto.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_uniformes.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/ausencia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/fazenda_capoava.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/untitled_20240326_230508.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_bambu.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_jardim_ivone.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/untitled_20240402_182804.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_001-2024.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/escola_antonio_de_padua.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/falta_de_pulvereizacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/soro_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/minuto_silencio_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/req._minuto_de_silencio_tatiane.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/req._minuto_de_silencio_lele_pimenta.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/req._minuto_de_silencio_-_benedito.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_jose.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_-_agua_suja_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/minuto_de_silencio_adilson.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/minuto_de_silencio_joao_roma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_iluminacao_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/req._minuto_de_silencio_-_aparecida.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/req._castramovel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_bom_retiro_e_augsuto.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_002-2024.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/req._minuto_de_silencio_-_delvani.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/minuto_de_silencio_valdemar_castro.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/posto_vila_angelica.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/ouvidoria_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_003-2024.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/minuto_de_silencio_alzira_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_-_lajeado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento-_merenda.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_-_estrada_pfz.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_-_doacoes.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1386/4_silencio_-_luis_nobrega_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/req._minuto_de_silencio_-_elisabete.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1396/req._minuto_de_silencio_-_luiz.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1397/req._minuto_de_silencio_-_fatima.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1403/req_desdobro_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_004-2024.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1414/podas_de_arvores_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1423/untitled_20240607_223838.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1424/untitled_20240607_223856.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_emendas_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1447/superlotacao_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1448/funcionarios_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1449/santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1458/untitled_20240614_195035.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1460/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/retirada_plano_cultural.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1486/comparecimento.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/minuto_de_silencio_-_cecilia_rocco_piza.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/untitled_20240628_213718.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/requerimento_005-2024.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/req._informacoes_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_retirada_projetos_lei_21_2024.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/requerimento_retirada_projetos_resolucao_2_2024.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/minuto_de_silencio_-_eliete.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/acessa_porto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_006-2024.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_007-2024.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/requerimento_008-2024.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/req._minuto_de_silencio_-_neusa.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/req._minuto_de_silencio_-_dr_waldemar.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/req._minuto_de_silencio_-_maximo.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/sr_marcos_jose_de_mates.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/requerimento_009-2024.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/requerimento_010-2024.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/req._minuto_de_silencio_-_gerson.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/req._minuto_de_silencio_-_maria.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/req._minuto_de_silencio_-_geraldo.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/requerimento_011-2024_-_retirada.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1664/req._projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento__adilson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1675/untitled_20240815_013115.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_012-2024.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1701/sr_chiquinho_do_bar.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1710/saude_mental.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1711/expresso.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1729/req._minuto_de_silencio_-_francisco.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1730/requerimento_minuto_de_silencio_vanessa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1731/requerimento_-_retirada.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1732/requerimento_saae.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1803/requerimento_e_pareceres_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/reque_urgencia_pr_5-2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/req_2024_-_arthur_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/urgencia_especial_ao_pl_27x2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/req._minuto_de_silencio.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/req._indicacao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/req._minuto_de_silencio_-_jose_benedito_grilo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4707/retirada_de_projeto_34.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/req._convocando_secr._saude.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6340/endrometriose.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6353/req_-_minuto_de_silencio_-_davi_rodrigues_bueno.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6354/requerimento_nina.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6359/camara_municipal_de_porto_feliz_3.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6364/req._minuto_de_silencio_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6366/req_retiradamocao_38.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6372/6_silencio_-_josue_-_pai_jb_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6391/7_silencio_-_marcos_piffer_assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6394/urgencia_especial_ao_sub_pl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6396/req_abonada.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/substitutivo_no_1_ao_pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/substitutivo_colorretal.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/of_102-2024_-_substitutivo_01_ao_plc_09_que_altera_lc_60_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/substitutivo_01_pdl_09x2024_-_jovem_talento_lucas_otavio.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/dl_-_destaque_melhor_idade_-_substitutivo.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1720/of_240-2024_-_substitutivo_pl_altera_a_lei_5499_-_conselho_de_patrimonio_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/dia_combate_polio_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6392/substitutivo_ao_pl_3324_denominacao_centro_materno_oncologico.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/proposta_emenda_altera_prazo_subsidio_assinado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4689/emenda_impositiva_no1-29-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/emenda_impositiva_29-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/emenda_impositiva2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/emenda_-_24-25_-_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/emenda_impositiva_saulo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/emendas_2024-2025_final.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/untitled_20241102_002626.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/emenda_impositiva_2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/emenda_impositiva_-_paulo_benedetti.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/parecer_ccj_sobre_o_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_da_ccjr_sobre_o_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_da_ccjr_sobre_o_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/parecer_da_ccjr_sobre_o_pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/parecer_da_ccjr_sobre_o_pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_6_.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_ccjr_sobre_subs_1_ao_pl_68_-_2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_06_-_2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/parecer_ccjr_ao_plc_06-_2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/parecer_ccjr_ao_plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/parecer_ccjr_sobre_o_plc_08_-_2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/untitled_20240412_230643.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/parecer_-_projeto_lei_complementar_9_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/parecer_subst_01_-plc_9_2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1379/pl14-2024-manifesto.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl15-2024-manifesto.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/parecer_ccj_projeto_162024_-_orcamento_saae-manifesto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1439/untitled_20240612_000050.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1440/untitled_20240612_000113.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/02.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/3.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/4.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/5.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/6.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/7.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/8.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/9.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/pl_20.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/pdl_24.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/pdl_22.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/pdl_19.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pdl_12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/pdl_21.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/pdl_11.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/pdl_17.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/pdl_20.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1554/pdl_14.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pdl_15.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pdl_9.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/pdl_16.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/pdl_18.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/untitled_20240716_004046.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/untitled_20240716_003907.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/untitled_20240716_003953.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/untitled_20240716_003820.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/untitled_20240716_003639.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/untitled_20240716_003553.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/untitled_20240716_003725.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1671/parecer_pl_23.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1672/parecer_adilson.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1713/resolucao_3.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1714/projeto_25.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1792/camara_municipal_de_porto_feliz-1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1793/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2032/parecer_justica_pr_5-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/parecer_pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/parecer_pl_lei_31-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6386/p34.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_fevereiro_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_marco_azul_marinho.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_via_publica.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/parecer_projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/parecer_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1416/parecer_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1457/parecer_pl_19.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_tea.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_nilson.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/paulo_henrique_coelho.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/gilson_geraldo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_jessica.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_andreia.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_comuphac.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/parecer_042024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1719/professores.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/parecer_projeto_28.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/subs_ao_pl_28.2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_pl_4-24.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/sub_1_ao_pl_68-23.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/pl_7-24.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_1-24.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/plc_2-24.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/plc_3-24.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/parecer_cfo_8-24.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/parecer_pl_15-24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/parecer_pl_14-24.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/parecer_pl_16-24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1431/pl_19-24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1432/pdl_1-24.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1433/pdl_2-24.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1434/pdl_3-24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1435/pdl_4-24.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1451/pdl_7-24.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1453/pdl_5-24.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1461/pdl_6-24.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1462/pdl_8-24.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/pdl_10-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/pdl_11-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/pdl_12-24.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/sub_1_ao_pdl_9-24.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/pdl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pdl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pdl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/pdl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/pdl_20-24.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/pdl_16-24.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/pdl_20-24.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/pdl_19-24.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/pdl_21-24.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/pdl_23-24.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/pl_13-24.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/pdl_22-24.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/pdl_24-24.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/pdl_18-24.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pdl_26-24.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pdl_27-24.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/pdl_28-24.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/pdl_29-24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/pdl_30-24.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/sub_n_1_ao_pdl_25-24.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/pdl_31-24.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_22-24.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/untitled_20240808_235556.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1670/pdl_32-24.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1702/pl_25-24.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1703/p_resolucao_3-24.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1725/p_res_4-24.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1726/sub_1_ao_pl_24-24.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1735/p_lei_26-24.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/untitled_20240930_214616.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/sub_1_ao_pl_28-24.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/tc_004278.989.22-3.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3543/pl_30.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/pl_31.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_cfo_pl_29_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6390/parecer_34-2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/parecer_comissao_de_obras_sobre_o_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1800/untitled_20240914_013053.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_juridico_01-2024_-_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_juridico_02-2024_-_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_juridico_03-2024_-_pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_juridico_04-2024_-_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_juridico_05-2024_-_substitutivo_01_ao_pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_juridico_06-2024_-_substitutivo_01_ao_pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/parecer_juridico_07-2024_-_projeto_de_lei_07-2024_.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_juridico_08-2024_-_substitutivo_01_ao_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_juridico_09-2024_-_plc_02-2024_.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/parecer_juridico_10-2024_-_pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/parecer_juridico_11-2024_-_plc_08-2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/parecer_juridico_12-2024_pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_juridico_13-2024_substitutivo_01_ao_plc_09-2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/parecer_juridico_14-2024_-_pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/parecer_juridico_15_-_subvencao_social-termo_de_colaboracao.docx.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/parecer_juridico_16-2024_-_pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1387/parecer_juridico_17_-_credito_suplementar_-_saae.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_no_18_-_outorga_-_honraria.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1415/parecer_juridico_19-2024_-_pdl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1420/parecer_juridico_20-2024_-_pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1425/parecer_no_21_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1426/parecer_no_22_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_juridico_23-2024_-_pdl_05-2024_.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_juridico_24-2024_-_pdl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1454/parecer_no_25_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1455/parecer_no_26_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/parecer_juridico_27_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/parecer_juridico_28-2024_-_subs._01_pdl_09-2024_.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1485/parecer_juridico_29-2024_-_pdl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_no_31_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/parecer_no_32_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_juridico_33-2024_-_pdl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_juridico_34-2024_-_pdl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_juridico_35-2024_-_pdl_17-2024_.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_no_36_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_no_37_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/parecer_juridico_no_38_-_vagas_de_estacionamento_-_tea.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/parecer_juridico_39-2024_-_pdl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/parecer_juridico_40-2024_-_pdl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/parecer_juridico_41-2024_-_pdl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_juridico_42-2024_-_pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_no_43_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_no_44_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_no_46_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_no_47_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_juridico_48-2024_-_pdl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/parecer_juridico_49-2024_-_pdl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_no_50_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_juridico_51-2024_-_substitutivo_01_pdl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_juridico_52-2024_-_pdl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/parecer_juridico_no_53_-_alteracao_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/parecer_no_54_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/parecer_juridico_55-2024_-_pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_juridico_56-2024_-_pr_3-2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_juridico_57-2024_-_pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1717/parecer_juridico_no_58_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1723/parecer_juridico_no_59_-_instituicao_de_honraria.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1724/parecer_juridico_no_60_-_substitutivo_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1728/parecer_juridico_no_61_-_capacitacao_de_profissionais_-_ensino_-_lei_federal_13.722.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/parecer_juridico_62-2024_-_pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/parecer_juridico_no_63_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/parecer_juridico_64-2024_-_pl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_juridico_65-2024_-_pdl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_juridico_66-2024_-_pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_juridico_no_67_-_atualizacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_juridico_no_68_-_desafetacao_de_viario_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6382/parecer_juridico_no_69_-_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6395/parecer_conjunto_substitutivo_no_1_ao_projeto_de_lei_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/parecer_contabil_plc_01.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/parecer_contabil_pl_07.2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_contabil_plc_003.2024_-_criacao_de_cargos_pm.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_contabil_plc_002.2024_-_extincao_de_cargos_pm_porto_feliz_4.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/parecer_contabil_pl_08-2024_credito_supl_e_especial_69.839.98790.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/parecer_contabil_plc_008.2024_-_criacao_de_cargos_bombeiros_pm_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_contabil_pl_16.2024_-_credito_adicional_suplementar_-_saae.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_contabil_pl_13-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_contabil_pl_22x_2024_-_altera_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/parecer_contabil_23-2024_credito_supl_saae_3.200.000j00docx.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/parecer_contabil_pl_25-2024_sub_prefeito_e_vice_secret.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/parecer_contabil_pr_3-2024_sub_vereador.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/parecer_contabil_27-2024_credito_supl_14.950.000j00.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/parecer_contabil_30-24_alter_ldo_2025_final.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/parecer_contabil_31-24_alter_ppa_2002_2025_final.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/parecer_contabil_pl_29-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1105/reposta_requerimento_208-209-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/resposta_requerimento_2-3-4-2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/of_069_-_em_resp._aos_req_14_15_17_e_20_-_2024.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/of_070_-_2024_em_resp_aos_req_09_e_11_-_2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/oficio_082_-_completo.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/retirada_de_plc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/retirada_de_plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/resposta_requerimento_no21-22-23-24-25-26-28-29-31-32-33-2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/resposta-requerimento-n36-38-40-41-2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/resposta-requerimento_n46-47-48.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/resposta_requerimentos_54_57_e_58.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1380/resposta_requerimentos_n_59_a_62.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1399/resposta_requerimentos_67_e_68.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1411/respostas_requerimentos_70_e_72_a_75.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/resposta_requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/resposta_requerimentos_82_a_85.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/resposta_requerimentos_86_a_88_e_90.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/resposta_requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/resposta_requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1693/resposta_requerimentos_111_e_112.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1721/resposta_de_requerimento_119-2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1805/resposta_requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/resposta_requerimentos_124_e_125.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/oficio_265-2024.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/resposta_requerimentos_131_e_132.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_do_executivo_287.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6335/resposta_req_142.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6371/resposta_requerimento_no146-2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_emendas-.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_computador.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_internet.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/subemenda_pl_29.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6365/redacao_final_pl_29-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_espaco_lazer_pet_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/untitled_20240117_220235.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/untitled_20240117_234613.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/ind_estudo_tenico_para_inversao_de_preferencial.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_transporte_universitarios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_vante.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/indicacao_01_-_desdobro_de_lotes1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/067-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1096/065-2023_indicacao_0.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1097/066-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_-_iluminacao_praca.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_rua_giacomelli.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1103/indicacao_paco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_escola.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_lombofaixas_rua_altino_arantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1109/untitled_20240208_214927.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/ind_reforco_sinalizacao_viaria.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/068-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/070-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1113/069-2023_indicacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_recanto_moncoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1122/ind_iluminacao_rua_aristides_candido.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/ind_iluminacao_na_rua_domingos_tome.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_professor_coam.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/untitled_20240221_220749.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_cardoso_pimentel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/lombo-faixas_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/untitled_20240223_212605.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/untitled_20240223_212636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/inidicacao_candido_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_cassio_carlota.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/indicacao_instalacao_de_placas_de_travessia_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/ind_faixa_elevada_e_pintura_silvio_brand.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/ind_lombada_silvio_brand.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/inidicacao_drone.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_avenida_dr._antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_jose_maurino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/lombo_faixas_otavio_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/untitled_20240305_224026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/untitled_20240305_224056.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/007-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/008-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/009-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_02_-_manutencao_asfaltica_rua_joao_batista_mantovani1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_03_-_faixa_de_pedrestre_rua_cardoso_pimentel1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_05_-saae_calcada_cardoso_pimentel_7461.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_04_-_faixa_de_pedrestre_rua_da_santa_casa1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/010-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/011-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/012-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_coquinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/ar_condiciondo_posto_vila_manduquinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/lombofaixa_r._henrique_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/carga_e_descarga_av._monsenhor_seckler._assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/013-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/014-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/015-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_moncoes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/ind._conego_bellotti.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/ind_rocada_bairro_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/018-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/016-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/017-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_estrada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/corte_mato_r._maestro_manoel_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_ponto_de_onibus_estacao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_feira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/untitled_20240412_230622.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/019-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/021-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/020-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/praca_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/vigilancia_saniteria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/022-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/023-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/024-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_-_rocagem.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_lombada_-_cardoso_pimentel.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_muro_creche.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_quadra_zilda_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_crotalaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/untitled_20240504_001847.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/untitled_20240504_001830.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/indicacao_cameras_creche.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/poupatempo_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/indicacao_virgilino_rosa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/joao_marinonio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/indicacao_-_lombadas_rua_diniz_domingues.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/indicacao_-_manutencao_da_praca.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_-_inclusao_de_placas_nas_vias.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/025-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/026-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/027-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_rotatoria_da_avenida_mario_covas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/untitled_20240511_001757.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/untitled_20240511_001737.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/untitled_20240511_001814.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/028-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/029-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/030-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_borba_gato.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/elevatoria_cinco.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_-_faixa_elevada_rua_araritag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_-_rotatoria_bairro_cambui_mario_cocas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_lombada_silvio_pelegrini.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1390/indicacao_projeto_de_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1391/031-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1392/032-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1393/033-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_-_araritaguaba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1400/inidicacao_av._mario_covas_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_cemiterio_velho_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_av._cel_horacio_boson_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1413/conteineres.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1417/036-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1418/034-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1419/035-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1427/inidicacao_redutores_-_r._joao_brasilio_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1441/037-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1442/038-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1443/039-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1444/iluminacao_travessa_vante.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_cemiterio_novo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1446/iluminacao_publica_rua_imbuia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_-_village.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/ponto_porungal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_-_rua_antonio_silvio_cunha_bueno.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/indicacao_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/indicacao_estrada_municipal_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/042-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/040-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/041-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/043-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/044-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/045-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/indicacao_-_resposta_automatica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/inidicacao_rua_joao_thomaz_de_almeida_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/indicacao_assinada_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/047-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/046-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/iluminacao_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/untitled_20240725_011940.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/untitled_20240725_235646.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/048-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/049-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/050-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/untitled_20240802_200415.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/ind_lombada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/cpfl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/rua_fernao_dias.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/indicacao_rua_angeo_diana.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/indicacao_getulio_vargas.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/indicacao_-_melhorias_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/052-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1662/051-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1663/053-2024_indicacao.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1665/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1666/untitled_20240810_000901.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1668/indicacao_vila_manduquinha.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1669/indicacao_orlando_zilli.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1706/indicacao_conserto_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1707/054-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1708/055-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1709/056-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1712/semaforos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1733/indicacao_faxinal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1734/indicacao_-_dentistas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1739/indicacao_pipas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1794/058-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1795/059-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1796/057-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1797/untitled_20240912_212249.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1798/carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_apae_assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_rua_bartira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_hercules_florence.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/indicacao_rua_valter.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/060-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/061-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/062-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/lombo-faixa_valdemar_veroneze_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/lombo-faixa_-_creche_prof._zelia_chatel_stetner_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_onibus_capoava_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/bairro_cambui.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3029/adobe_scan_07_de_out._de_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3030/assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/063-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/064-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/065-2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/rua_luiz_desportin.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/rua_assalin.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3489/indicacao_estrada_municipal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/reducao_de_velocidade_bom_retiro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/revitilizacao_da_praca_vitoria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4482/069-2024_-_raspa_de_asfalto_em_frente_a_igreja_congregacao_dos_parra.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4483/070-2024_-_instalacao_de_um_novo_parquinho_para_a_emef_zilda_tome_moraes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4485/indicacao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4487/071-2024_-_acoes_de_combate_a_escorpioes_e_carrapatos_na_praca_do_macom.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/indicacao_kart.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6337/072-2024_-_instalacao_de_bebedouros_para_a_populacao_na_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6338/073-2024_-_melhoria_na_sinalizacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6339/074-2024_-_melhoria_na_iluminacao_da_faixa_de_pedestres_em_frente_ao_supermercado_benedete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6343/cobertura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6347/otavio_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6348/estacao_das_artes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6349/malha_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6350/075-2024_-_revisao_e_implementacao_de_melhorias_nas_linhas_e_itinerarios_do_expresso_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6351/076-2024_-_instalacao_de_conteineres_especificos_para_a_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6352/077-2024_-_manutencao_na_estrada_que_se_inicia_nas_coordenadas_-231312.1s_472840.3w.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6355/gruta.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6356/indicacao_palmital.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6361/quadra_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6368/079-2024_-_instalacao_de_uma_faixa_elevada_lombo-faixa_em_frente_a_e.m.e.i_profa_maria_odete_coan_de_camargo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6369/080-2024_-_poda_das_arvores_e_fiscalizacao_dos_terrenos_da_rua_olavo_assumpcao_fleury.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6370/078-2024_-_criacao_de_um_parquinho_no_final_da_rua_aquiles_jorge_steiner_no_jardim_ivone..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6373/indicacao_-_manutencao_onibus_-_ar_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6374/indicacao_-_acesso_monsenhor_farmacia_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6378/indicacao_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6380/ecoponto_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6383/dezembro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6387/081-2024_-_implementacao_de_uma_calcada_na_rua_olinto_batistela.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6388/082-2024_-_recapeamento_da_rua_luiza_minelli_localizada_no_jardim_araritaguaba..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6389/083-2024_-_instalacao_de_pontos_de_luz_na_regiao_proxima_a_igreja_congregacao_dos_parra.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_fevereiro_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/untitled_20240201_225735.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1106/of_009-2024_-_pl_institui_o_procedimento_para_instalacao_da_rede_5g_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_combate_ao_cancer_infantil.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_marco_azul_marinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_7_-_2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/of_059_completo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/of_084-2024_-_pl_autoriza_dispensa_ajuizamento_de_execucoes_fiscais_de_creditos_tributarios_e_nao_tributarios_considerados_de_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_13_-_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/of_117-2024_-_camara_encaminha_pl_subvencao_cidade_dos_velhinhos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/of_115-2024_-_camara_encaminha_pl_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_lei_16_completo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1382/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1406/of_118-2024_-_camara_encaminha_pl_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1412/junho_laranja.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/of_154-2024_-_pl_institui_vagas_de_estacionamento_portadores_de_tea_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1692/of_226-2024_-_pl_altera_a_lei_5499_-_conselho_de_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1694/subsidio_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1715/of_232-2024_-_pl_institui_o_programa_de_capacitacao_da_rede_municipal_de_educacao_para_prevencao_de_acidentes_e_atendimento_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2246/pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2273/assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/pl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5406/pl_32_juntado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6357/denominacao_do_centro_materno_infantil_oncologico.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6375/pl_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6376/camara_municipal_de_porto_feliz-3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_complementar_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/of_037-2024_-_plc_exclusao_de_cargos_da_estrutura_da_prefeitura_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/plc_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/oficio_040_-_2024__compactado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/oficio_61_completo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/of_071-2024_-_plc_altera_lc_60_-_contribuicao_de_custeio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/of_072-2024_-_plc_altera_lc_60_-_duracao_mandato_dos_conselhos_portoprev.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/oficio_068-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/of_093-2024_-_plc_altera_lc_60_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_resolucao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1695/subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1704/camara_municipal_de_porto_feliz_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_resolucao_no_5.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_resolucao_6.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1404/premio_melhor_idade_-_fatima_regina.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1407/pdl-_kauan_mateus_portela.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1408/decreto_legislativo_-_cidada_honoraria.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1409/pdl-_alice.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1421/pdl_-_talento_jovem.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1422/pdl_-_premio_cultural_antonio_yamamoto.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1429/premio_cultural_yamamoto_-_kaio_cesar.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1430/pdl-_mercia.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1459/jovem_talento_lucas_otavio.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/destaque_melhor_idade_benedito.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/titulo_cidadao.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1483/juliomietto_projeto_decreto_legislativo_-_cidadao_honorario_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/untitled_20240622_022503.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/untitled_20240622_022526.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/cidadao_honorario-2024-_paulo_benedetti.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/dr._gabriel_neves.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/decreto_melhor_idade_2024-_paulo_benedetti.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/pdl_-_melhor_idade_-_roberto_prestes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/pdl_-_cultural_yamamoto_-_nilson_teruel_1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/pdl_-_talento_jovem_-_gustavo_henrique_5.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/pdl_-_cidadao_portofelicense.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/untitled_20240627_020228.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/untitled_20240627_022228.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/premio_cultural_-_gilson.docx_-.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/dl_-_destaque_melhor_idade.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/cidadao_honorario_-_pastor_clayton.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/camilo_lellis.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/jovem_talento_caua_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/decreto_melhor_idade_chico_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/cultural_andreia_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/premio_cultural_yamamoto_-_jessica_leroy.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/titulo_de_cidada.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pdl_aprovacao_contas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/untitled_20240131_233105.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/mocao_de_aplausos_monte_carmelo.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_de_aplausos_-_conseg.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1118/mocao_50_anos_moncoes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1124/mocao_de_aplausos_-_insanos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/mocao_de_aplausos_anelito_batista_de_paula.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_de_aplausos_-_grupo_garra_seguranca.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/untitled_20240301_012258.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/untitled_20240308_210116.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/mocao_cida.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/untitled_20240320_222254.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/untitled_20240326_223110.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/untitled_20240328_202602.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/mocao_dep_olim.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_luciana.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/mocao_de_aplausos_grupo_escoteiro_alpha.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/mocao_josias.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/mocao_renato_barnabe.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/mocao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_de_aplausos_-_ricardo_raio.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1436/mocao_de_aplausos_a_senhor_carlos_henrique.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/mocao_chica_thomazetto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/mocao_de_aplausos_a_senhor_servio_zauro_filho.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/mocao_01_2024.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1667/camara_municipal_de_porto_feliz_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1673/mocao_saojose.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_-_giulia_2_princesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/nivaldo_donizete.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/benedito_pascoal.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4484/maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4486/rachel_alves.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/rita_araujo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/barbara.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6336/mocao_de_aplausos_-_jessica_leroy.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6341/mocao_de_aplausos_marcelo_bueno_santana.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6344/bebe.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6345/nina_confeccoes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6358/mocaobomb.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6363/bar_do_kiko.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6367/mocao_pm_bomb.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6377/du_lava_jato.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6379/mocao_gugo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6381/mocao_tuche.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6384/mocao_albino.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6385/estacao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6393/mocao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/reque_nomeacao_assessora_flavia_milca.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/requerimento_verba_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_vila_alcala.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/req._sistema_pmpf.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/req_0124_-_ms_-_zezito_maurino1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/untitled_20240201_225601.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1099/req._minuto_de_silencio_-_lazaro.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1100/req._minuto_de_silencio_-_marina.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1108/requerimento_cargo_publico.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1114/req._minuto_de_silencio_-_airton.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1115/req_cassio_carlota.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/req._minuto_de_silencio_-_benedito.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/req_0224_-_ms_-_marcilho_melare1.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_conteineres.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/informacoes_sobre_cronograma_de_limpeza_publica.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/req._minuto_de_silencio_debora.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/informacoes_casas_cdhu.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/requerimento_nomeacao_assessor__em_substituicao_por_licenca_maternidade_2024.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/minuto_de_silencio_morte_wilson.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_medico_da_familia.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_psicologos.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/estrada_palmital.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_banheiro_praca_matriz.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_atestado1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/requerimento_vacina.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/requerimento_funcionaria_publica.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/untitled_20240314_192330.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/praca_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/requerimento_melhorias_estrada_do_caic_e_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimentos_melhorias_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_portela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/req_0324_-_ms_-_carlos_roberto.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_uniformes.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/ausencia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/fazenda_capoava.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/untitled_20240326_230508.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/requerimento_bambu.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_jardim_ivone.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/untitled_20240402_182804.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/requerimento_001-2024.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/escola_antonio_de_padua.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/falta_de_pulvereizacao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/soro_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/minuto_silencio_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/req._minuto_de_silencio_tatiane.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/req._minuto_de_silencio_lele_pimenta.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/req._minuto_de_silencio_-_benedito.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/requerimento_jose.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/requerimento_-_agua_suja_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/minuto_de_silencio_adilson.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/minuto_de_silencio_joao_roma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/requerimento_iluminacao_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/req._minuto_de_silencio_-_aparecida.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/req._castramovel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/requerimento_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_bom_retiro_e_augsuto.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/requerimento_002-2024.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/req._minuto_de_silencio_-_delvani.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/minuto_de_silencio_valdemar_castro.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/posto_vila_angelica.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/ouvidoria_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/requerimento_003-2024.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/minuto_de_silencio_alzira_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/requerimento_-_lajeado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/requerimento-_merenda.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/requerimento_-_estrada_pfz.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/requerimento_-_doacoes.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1386/4_silencio_-_luis_nobrega_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/req._minuto_de_silencio_-_elisabete.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1396/req._minuto_de_silencio_-_luiz.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1397/req._minuto_de_silencio_-_fatima.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1403/req_desdobro_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1410/requerimento_004-2024.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1414/podas_de_arvores_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1423/untitled_20240607_223838.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1424/untitled_20240607_223856.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_emendas_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1447/superlotacao_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1448/funcionarios_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1449/santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1456/requerimento.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1458/untitled_20240614_195035.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1460/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/retirada_plano_cultural.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1486/comparecimento.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/minuto_de_silencio_-_cecilia_rocco_piza.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/untitled_20240628_213718.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/requerimento_005-2024.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/req._informacoes_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_retirada_projetos_lei_21_2024.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/requerimento_retirada_projetos_resolucao_2_2024.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/minuto_de_silencio_-_eliete.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/acessa_porto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/requerimento_006-2024.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/requerimento_007-2024.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/requerimento_008-2024.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/req._minuto_de_silencio_-_neusa.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/req._minuto_de_silencio_-_dr_waldemar.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/req._minuto_de_silencio_-_maximo.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/sr_marcos_jose_de_mates.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/requerimento_009-2024.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/requerimento_010-2024.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/req._minuto_de_silencio_-_gerson.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/req._minuto_de_silencio_-_maria.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/req._minuto_de_silencio_-_geraldo.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/requerimento_011-2024_-_retirada.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1664/req._projetos_sociais.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1674/requerimento__adilson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1675/untitled_20240815_013115.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1691/requerimento_012-2024.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1701/sr_chiquinho_do_bar.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1710/saude_mental.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1711/expresso.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1729/req._minuto_de_silencio_-_francisco.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1730/requerimento_minuto_de_silencio_vanessa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1731/requerimento_-_retirada.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1732/requerimento_saae.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1803/requerimento_e_pareceres_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/reque_urgencia_pr_5-2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/req_2024_-_arthur_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/urgencia_especial_ao_pl_27x2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/req._minuto_de_silencio.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/req._indicacao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/req._minuto_de_silencio_-_jose_benedito_grilo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4707/retirada_de_projeto_34.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/req._convocando_secr._saude.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6340/endrometriose.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6353/req_-_minuto_de_silencio_-_davi_rodrigues_bueno.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6354/requerimento_nina.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6359/camara_municipal_de_porto_feliz_3.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6364/req._minuto_de_silencio_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6366/req_retiradamocao_38.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6372/6_silencio_-_josue_-_pai_jb_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6391/7_silencio_-_marcos_piffer_assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6394/urgencia_especial_ao_sub_pl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6396/req_abonada.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/substitutivo_no_1_ao_pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/substitutivo_colorretal.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/of_102-2024_-_substitutivo_01_ao_plc_09_que_altera_lc_60_-_portoprev.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/substitutivo_01_pdl_09x2024_-_jovem_talento_lucas_otavio.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/dl_-_destaque_melhor_idade_-_substitutivo.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1720/of_240-2024_-_substitutivo_pl_altera_a_lei_5499_-_conselho_de_patrimonio_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/dia_combate_polio_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6392/substitutivo_ao_pl_3324_denominacao_centro_materno_oncologico.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/proposta_emenda_altera_prazo_subsidio_assinado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4689/emenda_impositiva_no1-29-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/emenda_impositiva_29-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/emenda_impositiva2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/emenda_-_24-25_-_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/emenda_impositiva_saulo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/emendas_2024-2025_final.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/untitled_20241102_002626.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/emenda_impositiva_2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/emenda_impositiva_-_paulo_benedetti.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/parecer_ccj_sobre_o_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_da_ccjr_sobre_o_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_da_ccjr_sobre_o_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/parecer_da_ccjr_sobre_o_pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/parecer_da_ccjr_sobre_o_pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_6_.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_ccjr_sobre_subs_1_ao_pl_68_-_2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_da_ccjr_sobre_o_substitutivo_no01_ao_pl_06_-_2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/parecer_ccjr_ao_plc_06-_2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/parecer_ccjr_ao_plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/parecer_ccjr_sobre_o_plc_08_-_2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/untitled_20240412_230643.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/parecer_-_projeto_lei_complementar_9_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/parecer_subst_01_-plc_9_2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1379/pl14-2024-manifesto.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl15-2024-manifesto.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/parecer_ccj_projeto_162024_-_orcamento_saae-manifesto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1439/untitled_20240612_000050.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1440/untitled_20240612_000113.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/02.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/3.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/4.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/5.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/6.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/7.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/8.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/9.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/pl_20.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/pdl_24.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/pdl_22.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/pdl_19.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pdl_12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/pdl_21.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/pdl_11.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/pdl_17.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/pdl_20.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1554/pdl_14.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pdl_15.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pdl_9.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/pdl_16.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/pdl_18.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/untitled_20240716_004046.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/untitled_20240716_003907.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/untitled_20240716_003953.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/untitled_20240716_003820.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/untitled_20240716_003639.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/untitled_20240716_003553.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/untitled_20240716_003725.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1671/parecer_pl_23.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1672/parecer_adilson.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1713/resolucao_3.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1714/projeto_25.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1792/camara_municipal_de_porto_feliz-1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1793/camara_municipal_de_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1801/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2032/parecer_justica_pr_5-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/parecer_pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/parecer_pl_lei_31-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6386/p34.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/parecer_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/parecer_fevereiro_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/parecer_marco_azul_marinho.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/parecer_via_publica.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/parecer_projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/parecer_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1416/parecer_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1457/parecer_pl_19.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_tea.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/parecer_nilson.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/paulo_henrique_coelho.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/gilson_geraldo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/parecer_jessica.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/parecer_andreia.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1696/parecer_comuphac.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1705/parecer_042024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1719/professores.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/parecer_projeto_28.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/subs_ao_pl_28.2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_pl_4-24.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/sub_1_ao_pl_68-23.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/pl_7-24.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_1-24.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/plc_2-24.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/plc_3-24.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/parecer_cfo_8-24.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/parecer_pl_15-24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/parecer_pl_14-24.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/parecer_pl_16-24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1431/pl_19-24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1432/pdl_1-24.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1433/pdl_2-24.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1434/pdl_3-24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1435/pdl_4-24.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1451/pdl_7-24.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1453/pdl_5-24.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1461/pdl_6-24.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1462/pdl_8-24.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/pdl_10-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/pdl_11-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/pdl_12-24.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/sub_1_ao_pdl_9-24.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/pdl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pdl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pdl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/pdl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/pdl_20-24.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/pdl_16-24.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/pdl_20-24.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/pdl_19-24.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/pdl_21-24.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/pdl_23-24.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/pl_13-24.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/pdl_22-24.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/pdl_24-24.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/pdl_18-24.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pdl_26-24.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pdl_27-24.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/pdl_28-24.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/pdl_29-24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/pdl_30-24.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/sub_n_1_ao_pdl_25-24.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/pdl_31-24.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/pl_22-24.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/untitled_20240808_235556.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1670/pdl_32-24.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1702/pl_25-24.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1703/p_resolucao_3-24.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1725/p_res_4-24.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1726/sub_1_ao_pl_24-24.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1735/p_lei_26-24.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/untitled_20240930_214616.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/sub_1_ao_pl_28-24.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/tc_004278.989.22-3.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3543/pl_30.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/pl_31.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6342/parecer_cfo_pl_29_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6390/parecer_34-2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/parecer_comissao_de_obras_sobre_o_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1800/untitled_20240914_013053.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_juridico_01-2024_-_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_juridico_02-2024_-_pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_juridico_03-2024_-_pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_juridico_04-2024_-_pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_juridico_05-2024_-_substitutivo_01_ao_pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/parecer_juridico_06-2024_-_substitutivo_01_ao_pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/parecer_juridico_07-2024_-_projeto_de_lei_07-2024_.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_juridico_08-2024_-_substitutivo_01_ao_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_juridico_09-2024_-_plc_02-2024_.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/parecer_juridico_10-2024_-_pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/parecer_juridico_11-2024_-_plc_08-2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/parecer_juridico_12-2024_pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/parecer_juridico_13-2024_substitutivo_01_ao_plc_09-2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/parecer_juridico_14-2024_-_pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/parecer_juridico_15_-_subvencao_social-termo_de_colaboracao.docx.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/parecer_juridico_16-2024_-_pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1387/parecer_juridico_17_-_credito_suplementar_-_saae.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_no_18_-_outorga_-_honraria.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1415/parecer_juridico_19-2024_-_pdl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1420/parecer_juridico_20-2024_-_pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1425/parecer_no_21_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1426/parecer_no_22_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_juridico_23-2024_-_pdl_05-2024_.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_juridico_24-2024_-_pdl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1454/parecer_no_25_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1455/parecer_no_26_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/parecer_juridico_27_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/parecer_juridico_28-2024_-_subs._01_pdl_09-2024_.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1485/parecer_juridico_29-2024_-_pdl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_no_30_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_no_31_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/parecer_no_32_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_juridico_33-2024_-_pdl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_juridico_34-2024_-_pdl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_juridico_35-2024_-_pdl_17-2024_.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/parecer_no_36_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/parecer_no_37_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/parecer_juridico_no_38_-_vagas_de_estacionamento_-_tea.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/parecer_juridico_39-2024_-_pdl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/parecer_juridico_40-2024_-_pdl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/parecer_juridico_41-2024_-_pdl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/parecer_juridico_42-2024_-_pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/parecer_no_43_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/parecer_no_44_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/parecer_no_45_-_outorga_-_honraria_-_destaque_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/parecer_no_46_-_outorga_-_honraria_-_talento_jovem.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/parecer_no_47_-_outorga_-_honraria_-_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/parecer_juridico_48-2024_-_pdl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/parecer_juridico_49-2024_-_pdl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/parecer_no_50_-_outorga_-_honraria_-_premio_cultural_antonio_yamamoto.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/parecer_juridico_51-2024_-_substitutivo_01_pdl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/parecer_juridico_52-2024_-_pdl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/parecer_juridico_no_53_-_alteracao_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/parecer_no_54_-_outorga_-_honraria_-_cidadao_portofelicense.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/parecer_juridico_55-2024_-_pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1697/parecer_juridico_56-2024_-_pr_3-2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1698/parecer_juridico_57-2024_-_pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1717/parecer_juridico_no_58_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1723/parecer_juridico_no_59_-_instituicao_de_honraria.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1724/parecer_juridico_no_60_-_substitutivo_-_alteracao_-_lei_-_conselho_municipal_do_patrimonio_historico.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1728/parecer_juridico_no_61_-_capacitacao_de_profissionais_-_ensino_-_lei_federal_13.722.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/parecer_juridico_62-2024_-_pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/parecer_juridico_no_63_-_inclusao_-_data_comemorativa_-_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/parecer_juridico_64-2024_-_pl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_juridico_65-2024_-_pdl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_juridico_66-2024_-_pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_juridico_no_67_-_atualizacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6346/parecer_juridico_no_68_-_desafetacao_de_viario_-_permuta.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6382/parecer_juridico_no_69_-_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6395/parecer_conjunto_substitutivo_no_1_ao_projeto_de_lei_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/parecer_contabil_plc_01.2024_-_rga.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/parecer_contabil_pl_07.2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_contabil_plc_003.2024_-_criacao_de_cargos_pm.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_contabil_plc_002.2024_-_extincao_de_cargos_pm_porto_feliz_4.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/parecer_contabil_pl_08-2024_credito_supl_e_especial_69.839.98790.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/parecer_contabil_plc_008.2024_-_criacao_de_cargos_bombeiros_pm_porto_feliz.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_contabil_pl_16.2024_-_credito_adicional_suplementar_-_saae.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/parecer_contabil_pl_13-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/parecer_contabil_pl_22x_2024_-_altera_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/parecer_contabil_23-2024_credito_supl_saae_3.200.000j00docx.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1699/parecer_contabil_pl_25-2024_sub_prefeito_e_vice_secret.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1700/parecer_contabil_pr_3-2024_sub_vereador.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/parecer_contabil_27-2024_credito_supl_14.950.000j00.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/parecer_contabil_30-24_alter_ldo_2025_final.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/parecer_contabil_31-24_alter_ppa_2002_2025_final.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/parecer_contabil_pl_29-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1105/reposta_requerimento_208-209-2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/resposta_requerimento_2-3-4-2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/of_069_-_em_resp._aos_req_14_15_17_e_20_-_2024.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/of_070_-_2024_em_resp_aos_req_09_e_11_-_2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/oficio_082_-_completo.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/retirada_de_plc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/retirada_de_plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/resposta_requerimento_no21-22-23-24-25-26-28-29-31-32-33-2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/resposta-requerimento-n36-38-40-41-2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/resposta-requerimento_n46-47-48.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/resposta_requerimentos_54_57_e_58.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1380/resposta_requerimentos_n_59_a_62.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1399/resposta_requerimentos_67_e_68.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1411/respostas_requerimentos_70_e_72_a_75.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/resposta_requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/resposta_requerimentos_82_a_85.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/resposta_requerimentos_86_a_88_e_90.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/resposta_requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/resposta_requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1693/resposta_requerimentos_111_e_112.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1721/resposta_de_requerimento_119-2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1805/resposta_requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2247/resposta_requerimentos_124_e_125.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/oficio_265-2024.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/resposta_requerimentos_131_e_132.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_do_executivo_287.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6335/resposta_req_142.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6371/resposta_requerimento_no146-2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_emendas-.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_computador.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_internet.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/subemenda_pl_29.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2024/6365/redacao_final_pl_29-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H806"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="219" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>