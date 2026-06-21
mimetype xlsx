--- v0 (2026-02-06)
+++ v1 (2026-06-21)
@@ -54,7098 +54,7098 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ciro Valdez dos Santos (Ciro Valdez)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/ind-2022-1-32-15819.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/ind-2022-1-32-15819.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma faixa de pedestre elevada na Avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lúcia de Fátima Caballero</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/ind-2022-2-38-15825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/ind-2022-2-38-15825.pdf</t>
   </si>
   <si>
     <t>Indica novo estudo na rua Araritaguaba</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/ind-2022-3-39-15826.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/ind-2022-3-39-15826.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de uma placa de limite de velocidade na rua Julio Soares Dihel, no bairro Humberto Martelli.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Roselene Maria de Souza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/ind-2022-4-51-15842.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/ind-2022-4-51-15842.pdf</t>
   </si>
   <si>
     <t>Indicação de uma faixa de pedestre na Avenida Cardoso Pimentel n 1442 em frente ao Supermercado Correia</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/ind-2022-5-52-15843.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/ind-2022-5-52-15843.pdf</t>
   </si>
   <si>
     <t>realizar um estudo para melhoria no trânsito na travessa da Avenida Armando Salles de Oliveira com a Rua Sarquis Abibe</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/ind-2022-6-53-15844.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/ind-2022-6-53-15844.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico na Avenida Dr. Antônio Pires de Almeida, alguns trechos estão necessitando de reparos e manutenção</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adilson de Jesus Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/ind-2022-7-57-15849.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/ind-2022-7-57-15849.pdf</t>
   </si>
   <si>
     <t>Ampliação dos estacionamentos exclusivos para pessoas com deficiência em estabelecimentos de saúde.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cássio Rodrigues Batista (Cássio Carlota)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/ind-2022-8-64-15856.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/ind-2022-8-64-15856.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a realização de roçada do canteiro localizado em frente ao posto de saúde do Bom Retiro</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/ind-2022-9-65-15857.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/ind-2022-9-65-15857.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a instalação de uma linha de telefone para a Secretaria de Saúde a fim de  atender a agendamentos de consultas e exames</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/ind-2022-10-66-15858.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/ind-2022-10-66-15858.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a raçada das margens da Estrada Porto Feliz/Sorocaba - haja vista que a vegetação esta dificultando a visualização das sinalizações</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/ind-2022-11-96-15907.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/ind-2022-11-96-15907.pdf</t>
   </si>
   <si>
     <t>Indicação Lombo faixa de pedestre na Avenida Dr Antônio Pires de Almeida em frente à Escola Porto dos Bandeirantes</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/ind-2022-12-102-15914.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/ind-2022-12-102-15914.pdf</t>
   </si>
   <si>
     <t>Abertura de servidão entre a estrada PFZ 456 e a rotatória das alças de acesso ao bairro Palmital.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ind-2022-13-103-15915.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ind-2022-13-103-15915.pdf</t>
   </si>
   <si>
     <t>Limpeza, poda do mato e troca do conteiner de lexi da Praça localizada na rua João Batista de Campos na altura do nº 100.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ind-2022-14-118-15932.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ind-2022-14-118-15932.pdf</t>
   </si>
   <si>
     <t>Indica reforma urgente na estrada do Palmital</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ind-2022-15-119-15933.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ind-2022-15-119-15933.pdf</t>
   </si>
   <si>
     <t>Indica duas traves na Praça da Rua João Gastardelli</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ind-2022-16-120-15934.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ind-2022-16-120-15934.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e reforma na Rua Borba Gato, altura do numero 103</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ind-2022-17-114-15928.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ind-2022-17-114-15928.pdf</t>
   </si>
   <si>
     <t>Estudos visando a implantação do mesmo Sistema de Doação à Santa Casa de Misericórdia de Porto Feliz através das faturas de água do SAAE às demais instituições filantrópicas do município.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ind-2022-18-124-15937.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ind-2022-18-124-15937.pdf</t>
   </si>
   <si>
     <t>Revitalização das calçadas do município.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ind-2022-19-130-15944.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ind-2022-19-130-15944.pdf</t>
   </si>
   <si>
     <t>Sinalização e implantação de faixas de travessia elevadas nas imediações da escola Vilma Fernandes Antônio.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/ind-2022-20-128-15942.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/ind-2022-20-128-15942.pdf</t>
   </si>
   <si>
     <t>Indicação reforma na estrada do Faxinal</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/ind-2022-21-129-15943.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/ind-2022-21-129-15943.pdf</t>
   </si>
   <si>
     <t>Indicação Recapeamento Rua Aristides Cândido</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/ind-2022-22-135-15949.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/ind-2022-22-135-15949.pdf</t>
   </si>
   <si>
     <t>Indicação Ref. a melhorias no Centro Controle de Zoonoses e no Canil Municipal.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/ind-2022-23-155-15970.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/ind-2022-23-155-15970.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza de terrenos públicos no bairro Olivio Barbosa.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/ind-2022-24-156-15971.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/ind-2022-24-156-15971.pdf</t>
   </si>
   <si>
     <t>indicação para colocação de sinalização viária no bairro Olivio Barbosa.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/ind-2022-25-157-15972.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/ind-2022-25-157-15972.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza de terrenos públicos e sinalização viaria no bairro São Carlos.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/ind-2022-26-160-15975.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/ind-2022-26-160-15975.pdf</t>
   </si>
   <si>
     <t>Indica fechamento de canteiro central na Av. Getulio Vargas, altura do nº 263 a0 278</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/ind-2022-27-166-15981.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/ind-2022-27-166-15981.pdf</t>
   </si>
   <si>
     <t>Reforma da Boca de Lobo da rua Antônio Jacomassi</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/ind-2022-28-167-15982.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/ind-2022-28-167-15982.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas da Avenida Anésio Barnabé</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/ind-2022-29-162-15977.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/ind-2022-29-162-15977.pdf</t>
   </si>
   <si>
     <t>Iluminação nas Ruas Francisco Oliveira Lima, e Frederico Brand.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ind-2022-30-171-16002.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ind-2022-30-171-16002.pdf</t>
   </si>
   <si>
     <t>INDICO ESTUDO PARA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA MARCELINO ALVES</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ind-2022-31-183-16017.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ind-2022-31-183-16017.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a manutenção das placas de orientação existentes na zona rural</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/ind-2022-32-190-16024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/ind-2022-32-190-16024.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um container de lixo em frente ao Projeto Ararinha Azul, situada na Estrada Xiririca.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/ind-2022-33-191-16025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/ind-2022-33-191-16025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada em frente ao Projeto Ararinha Azul, situada na Estrada Xiririca.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/ind-2022-34-195-16031.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/ind-2022-34-195-16031.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça  Alvise Mietto, situada entre as Ruas, Luís Antônio Vieira, Luís Carlos Rinck e Pascoa Bonini Guerini, Residencial Bepim.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/ind-2022-35-221-16067.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/ind-2022-35-221-16067.pdf</t>
   </si>
   <si>
     <t>Realização de adequações urgentes junto ao Resgate Municipal de acordo com a Portaria nº 2.657/2004.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/ind-2022-36-220-16066.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/ind-2022-36-220-16066.pdf</t>
   </si>
   <si>
     <t>Implantação de uma faixa elevada (lombo-faixa) ou redutores de velocidade na Rua Rui Barbosa, Centro.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/ind-2022-37-226-16073.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/ind-2022-37-226-16073.pdf</t>
   </si>
   <si>
     <t>Seja Limpo Terreno Na Rua Luis Tempesta</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/ind-2022-38-227-16074.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/ind-2022-38-227-16074.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Amadeu</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ind-2022-39-229-16076.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ind-2022-39-229-16076.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a realização de estudo técnico na PFZ 133 a fim de constatar a possibilidade de implementação de abertura de pontos de acostamento na via.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ind-2022-40-238-16090.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ind-2022-40-238-16090.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de um redutor de velocidade na Rua Luiz Geraldo Martelli, no bairro da Ponte.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/ind-2022-41-247-16099.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/ind-2022-41-247-16099.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de uma lombada  na Rua Roberval Camargo de Moraes, no bairro Rolando Giuli 1.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ind-2022-42-245-16097.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ind-2022-42-245-16097.pdf</t>
   </si>
   <si>
     <t>passarela de acesso na Avenida Antônio Pires de Almeida</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ind-2022-43-246-16098.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ind-2022-43-246-16098.pdf</t>
   </si>
   <si>
     <t>lombana na Rua Henrique Wandeveld, altura no numero 60</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/ind-2022-44-253-16106.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/ind-2022-44-253-16106.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de uma lombada na Rua Conselheiro Manoel Dias de Toledo, no bairro Bambu.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/ind-2022-45-273-16136.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/ind-2022-45-273-16136.pdf</t>
   </si>
   <si>
     <t>Solicita que seja fiscalizado todo o bairro Jardim Ivone</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/ind-2022-46-274-16137.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/ind-2022-46-274-16137.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado uma limpeza no Bairro Madalena</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/ind-2022-47-280-16143.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/ind-2022-47-280-16143.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito a criação de mais unidades de Ecoponto.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Marcelo Tuani</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/ind-2022-48-296-16161.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/ind-2022-48-296-16161.pdf</t>
   </si>
   <si>
     <t>Construção da Secretaria de Saúde, Assistência Social e Educação no mesmo local.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/ind-2022-49-298-16163.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/ind-2022-49-298-16163.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de banco em praça</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/ind-2022-50-299-16164.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/ind-2022-50-299-16164.pdf</t>
   </si>
   <si>
     <t>indicação de construção ou reforma de banheiro público no prédio do museu</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/ind-2022-51-300-16165.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/ind-2022-51-300-16165.pdf</t>
   </si>
   <si>
     <t>Indicação de troca de placa</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/ind-2022-52-302-16167.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/ind-2022-52-302-16167.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de construção de passarela na avenida Mário Covas</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/ind-2022-53-307-16173.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/ind-2022-53-307-16173.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de estudos para implementação de melhorias na via PFZ 133 - na altura do KM 5</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/ind-2022-54-305-16171.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/ind-2022-54-305-16171.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a implantação de lombada na PFZ 133 Porto Feliz Sorocaba na altura do Bar do Calabres e também Igreja Santa Clara</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/ind-2022-55-317-16183.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/ind-2022-55-317-16183.pdf</t>
   </si>
   <si>
     <t>Estudos para alteração da Lei nº 5.568 de 20 de setembro de 2017 (Dispõe sobre o subsidio no transporte dos estudantes)</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/ind-2022-56-316-16182.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/ind-2022-56-316-16182.pdf</t>
   </si>
   <si>
     <t>Estudos acerca da implantação de uma faixa elevada (lombo-faixa) ou redutores de velocidade e ou, alteração no sentido das vias,  Rua Alexandre Ferrari, nº 334, junção com as ruas Zacarias Cadete da Silva e Maria José Martins Batistela, Jardim Santa Clara.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/ind-2022-57-312-16178.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/ind-2022-57-312-16178.pdf</t>
   </si>
   <si>
     <t>Reforma na Rua Amélio Barnabé</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/ind-2022-58-313-16179.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/ind-2022-58-313-16179.pdf</t>
   </si>
   <si>
     <t>Vaga de Carga e Descarga no Largo da Penha</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/ind-2022-59-321-16187.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/ind-2022-59-321-16187.pdf</t>
   </si>
   <si>
     <t>Reforma Ponte queimada</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/ind-2022-61-332-16201.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/ind-2022-61-332-16201.pdf</t>
   </si>
   <si>
     <t>indicação de limpeza e construção de praça</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/ind-2022-62-333-16202.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/ind-2022-62-333-16202.pdf</t>
   </si>
   <si>
     <t>reformas em geral Estação das Artes</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/ind-2022-63-334-16203.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/ind-2022-63-334-16203.pdf</t>
   </si>
   <si>
     <t>reformas em geral na biblioteca municipal</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/ind-2022-64-335-16204.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/ind-2022-64-335-16204.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de um abrigo para os moradores de rua durante o inverno</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/ind-2022-65-337-16207.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/ind-2022-65-337-16207.pdf</t>
   </si>
   <si>
     <t>Indicação reparos Boca de lobo Rua Antônio Jacomassi</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/ind-2022-66-344-16215.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/ind-2022-66-344-16215.pdf</t>
   </si>
   <si>
     <t>Indicação para criação da Carteira de Identificação da Pessoa com Espectro Autista - CIPTEA, no âmbito do município de Porto Feliz.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/ind-2022-67-338-16208.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/ind-2022-67-338-16208.pdf</t>
   </si>
   <si>
     <t>Estudo e análise técnica e jurídica para reestruturar a carreira da GCM (Guarda Civil Municipal) em relação aos seus vencimentos e remuneração.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/ind-2022-68-339-16209.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/ind-2022-68-339-16209.pdf</t>
   </si>
   <si>
     <t>Implementação de faixa elevada (lombo-faixa) ou redutores de velocidade na Rua Aquiles Jorge de Oliveira (próximo ao FISK), Residencial Rafael Alcalá.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/ind-2022-69-347-16218.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/ind-2022-69-347-16218.pdf</t>
   </si>
   <si>
     <t>indicação de colocação de conteiner</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/ind-2022-70-353-16224.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/ind-2022-70-353-16224.pdf</t>
   </si>
   <si>
     <t>indicação de colocação de lixeira e conservação de calçada</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/ind-2022-71-354-16230.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/ind-2022-71-354-16230.pdf</t>
   </si>
   <si>
     <t>Indicação - Projeto Educação Ambiental</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/ind-2022-72-355-16229.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/ind-2022-72-355-16229.pdf</t>
   </si>
   <si>
     <t>Indicação - Projeto Dignidade  ìntima</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/ind-2022-73-369-16245.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/ind-2022-73-369-16245.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito a criação da Casa de Apoio - TEA</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/ind-2022-74-375-16251.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/ind-2022-74-375-16251.pdf</t>
   </si>
   <si>
     <t>Indicação para criação de um "botão do pânico" destinados aos moradores da area rural</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/ind-2022-75-397-16279.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/ind-2022-75-397-16279.pdf</t>
   </si>
   <si>
     <t>Estudo acerca da possibilidade de concessão de anistia, referente às multas aplicadas a todos os estabelecimentos comerciais em decorrencia da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/ind-2022-76-399-16281.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/ind-2022-76-399-16281.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita revitalização de praça na Vila Alcalá</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/ind-2022-77-400-16282.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/ind-2022-77-400-16282.pdf</t>
   </si>
   <si>
     <t>Indicação de manutenção de rua</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ind-2022-78-402-16284.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ind-2022-78-402-16284.pdf</t>
   </si>
   <si>
     <t>estudo para implantação de faixa elevada na rua Cardoso Pimentel 746</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ind-2022-79-408-16289.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ind-2022-79-408-16289.pdf</t>
   </si>
   <si>
     <t>indicação estudo para implantação de faixa elevada rua Rui Barbosa</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/ind-2022-80-409-16290.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/ind-2022-80-409-16290.pdf</t>
   </si>
   <si>
     <t>indicação para colocação de lixeira Rua Justino G Bueno e Av. Getulio Vargas</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/ind-2022-81-413-16294.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/ind-2022-81-413-16294.pdf</t>
   </si>
   <si>
     <t>Indicação - Instalação de Corrimão na Praça Ana Bazzo Thomé</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ind-2022-82-417-16299.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ind-2022-82-417-16299.pdf</t>
   </si>
   <si>
     <t>indicação de limpeza córrego pinheirinho</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/ind-2022-83-422-16308.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/ind-2022-83-422-16308.pdf</t>
   </si>
   <si>
     <t>oficiar ao correio para início de serviço de entregas</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/ind-2022-84-423-16309.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/ind-2022-84-423-16309.pdf</t>
   </si>
   <si>
     <t>Indicação - Instalação de lombadas na Rua Alexandre Ferrari</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/ind-2022-85-427-16314.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/ind-2022-85-427-16314.pdf</t>
   </si>
   <si>
     <t>Indicação - Instalação de paraciclos e bicicletário  em pontos estratégicos  da cidade ...</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/ind-2022-86-432-16322.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/ind-2022-86-432-16322.pdf</t>
   </si>
   <si>
     <t>Implantação de lixeiras nas dependencias da Praça 13 de Maio.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/ind-2022-87-433-16323.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/ind-2022-87-433-16323.pdf</t>
   </si>
   <si>
     <t>Indicação de revitalização da praça na Alameda Patativa, bairro Jardim Tendá.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/ind-2022-88-437-16327.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/ind-2022-88-437-16327.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita a revitalização da Praça Duque de Caxias</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/ind-2022-89-438-16328.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/ind-2022-89-438-16328.pdf</t>
   </si>
   <si>
     <t>Indicação de estudo para implantação de redutor de velocidade na rua José Maurino Filho, Jardim Primavera</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/ind-2022-90-450-16340.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/ind-2022-90-450-16340.pdf</t>
   </si>
   <si>
     <t>indicação de colocação de luminária na rua Vicente de Carvalho e reparos na rua</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/ind-2022-91-454-16344.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/ind-2022-91-454-16344.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na Rua Benedito.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/ind-2022-92-453-16343.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/ind-2022-92-453-16343.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada para reduzir a velocidade dos veículos em frente ao Centro de Especialidades.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/ind-2022-93-462-16352.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/ind-2022-93-462-16352.pdf</t>
   </si>
   <si>
     <t>Conserto calçada</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/ind-2022-94-466-16357.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/ind-2022-94-466-16357.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitar ao setor responsável um estudo técnico com a finalidade de se verificar a legalidade para a construção de lombadas e faixas de pedestres elevadas.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ind-2022-95-478-16374.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ind-2022-95-478-16374.pdf</t>
   </si>
   <si>
     <t>Caçamba na Rua Boituva</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/ind-2022-96-479-16375.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/ind-2022-96-479-16375.pdf</t>
   </si>
   <si>
     <t>Holerites aos funcionários públicos</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/ind-2022-97-481-16377.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/ind-2022-97-481-16377.pdf</t>
   </si>
   <si>
     <t>Reestruturação no quadro funcional da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/ind-2022-98-482-16378.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/ind-2022-98-482-16378.pdf</t>
   </si>
   <si>
     <t>Implementação do Plano Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ind-2022-99-484-16380.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ind-2022-99-484-16380.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando instalação de faixa elevada na Avenida Drº Antonio Pires de Almeida na altura do nº 975</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ind-2022-100-494-16390.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ind-2022-100-494-16390.pdf</t>
   </si>
   <si>
     <t>Seja implantada uma casa de apoio para os pacientes e seus acompanhantes de Porto Feliz que realizam tratamento de câncer no Município de Jáu.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/ind-2022-101-519-16446.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/ind-2022-101-519-16446.pdf</t>
   </si>
   <si>
     <t>Indicação  - Instalação de passarela e recapeamento final da Rua Floduardo Bueno de Camargo</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/ind-2022-102-524-16451.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/ind-2022-102-524-16451.pdf</t>
   </si>
   <si>
     <t>Indicação para corte de mato</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/ind-2022-103-525-16452.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/ind-2022-103-525-16452.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de redutor de velocidade</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ind-2022-104-528-16456.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ind-2022-104-528-16456.pdf</t>
   </si>
   <si>
     <t>Indicação Ponto de Onibus na Dr Antonio</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/ind-2022-105-534-16463.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/ind-2022-105-534-16463.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de um parquinho no Bairro Porungal</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/ind-2022-106-561-16490.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/ind-2022-106-561-16490.pdf</t>
   </si>
   <si>
     <t>colocação de massa asfáltica  rua (beco) que fez interseção com a Frederico Brand</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/ind-2022-107-579-16513.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/ind-2022-107-579-16513.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Dr. Antônio Cássio Habice Prado, que seja emitida no município de Porto Feliz a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista - CIPTEA.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/ind-2022-108-580-16514.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/ind-2022-108-580-16514.pdf</t>
   </si>
   <si>
     <t>Alteração de zona do Setor 1.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ind-2022-109-592-16531.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ind-2022-109-592-16531.pdf</t>
   </si>
   <si>
     <t>Colocação de container de lixo</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>João Augusto Fávero (Dr João Fávero)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/ind-2022-110-594-16534.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/ind-2022-110-594-16534.pdf</t>
   </si>
   <si>
     <t>Indicação de calçada e faixa de pedestres para praça anexa a Praça da Estação das Artes</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ind-2022-111-595-16535.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ind-2022-111-595-16535.pdf</t>
   </si>
   <si>
     <t>Indicação de quadra poliesportiva no bairro Rolando Giuli II</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ind-2022-112-596-16536.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ind-2022-112-596-16536.pdf</t>
   </si>
   <si>
     <t>Indicação da manutenção em via pública: Rua Ibraim Paes da Mota</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ind-2022-113-605-16545.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ind-2022-113-605-16545.pdf</t>
   </si>
   <si>
     <t>Indicação - Instalação de Academia Adaptada na Praça São João Batista</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ind-2022-114-607-16547.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ind-2022-114-607-16547.pdf</t>
   </si>
   <si>
     <t>Indicação -  Instalação de Academia ao ar livre,  Playgroud  e campinho de areia</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/ind-2022-115-608-16548.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/ind-2022-115-608-16548.pdf</t>
   </si>
   <si>
     <t>Indicação - Reforma na Praça próximo a rotatória  Wilson Angelieri  e instalação de bancos e lixeiras</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/ind-2022-116-609-16549.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/ind-2022-116-609-16549.pdf</t>
   </si>
   <si>
     <t>indicação de instalação de banheiros e cadeiras de descanso às casas lotéricas</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/ind-2022-117-623-16583.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/ind-2022-117-623-16583.pdf</t>
   </si>
   <si>
     <t>Inidcação Fiscalização e Limpesa Rua Benedeito Murbak</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/ind-2022-118-630-16607.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/ind-2022-118-630-16607.pdf</t>
   </si>
   <si>
     <t>Indicação de fiscalização de lotes lindeiros a rua José Giuli Batista para fins de limpeza</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/ind-2022-119-637-16614.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/ind-2022-119-637-16614.pdf</t>
   </si>
   <si>
     <t>Indica a cobertura nos pontos de ônibus do nosso Município.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ind-2022-120-641-16639.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ind-2022-120-641-16639.pdf</t>
   </si>
   <si>
     <t>Aumento de ângulo de giro na Av. Armando Salles de Oliveir a</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ind-2022-121-643-16642.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ind-2022-121-643-16642.pdf</t>
   </si>
   <si>
     <t>Indicação de reforma nas calçadas do canteiro central da Av. Armando S. Olilveira e bancos</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/ind-2022-122-647-16647.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/ind-2022-122-647-16647.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza dos córregos de Porto Feliz/SP.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ind-2022-123-653-16653.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ind-2022-123-653-16653.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de placas com nome de rua nos bairros Olivio Barbosa e Vista Alegre.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/ind-2022-124-662-16663.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/ind-2022-124-662-16663.pdf</t>
   </si>
   <si>
     <t>indicação de mudança do horário de trânsito do caminhão de lixo na Av. Getulio Vargas</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/ind-2022-125-663-16664.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/ind-2022-125-663-16664.pdf</t>
   </si>
   <si>
     <t>indicação de reformas necessárias na área verde situada na Av. Dr Antonio Pires de Almeida, lado de cima da Casa do Escoteiro</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/ind-2022-126-669-16686.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/ind-2022-126-669-16686.pdf</t>
   </si>
   <si>
     <t>indicação d elimpeza, poda de árvores e corte de mato na área verde cruz. Av. Dr. Antonio Pires com Rua Braxister</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/ind-2022-127-685-16701.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/ind-2022-127-685-16701.pdf</t>
   </si>
   <si>
     <t>indicação para colocação de lombada na rua Newton Prado em frente ao numeral 379</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/ind-2022-128-687-16703.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/ind-2022-128-687-16703.pdf</t>
   </si>
   <si>
     <t>Indicação de colocação de placa de trânsito na Rua Newton Prado advertência para veículos de grande porte não convergirem a Rua Fortunato Casagrande</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/ind-2022-129-686-16702.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/ind-2022-129-686-16702.pdf</t>
   </si>
   <si>
     <t>Indicação de melhorias na canaleta de água de chuva Ruas Newton Prado, Fortunato Casagrande e Marechal Deodoro</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/ind-2022-130-735-16771.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/ind-2022-130-735-16771.pdf</t>
   </si>
   <si>
     <t>Indicação reforma da Rotatória Gerson Angelieri</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/ind-2022-131-736-16772.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/ind-2022-131-736-16772.pdf</t>
   </si>
   <si>
     <t>Reforma na Praça da Rua João Rodrigues da Silva</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/ind-2022-132-753-16796.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/ind-2022-132-753-16796.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do córrego Pinheirinho de Porto Feliz/SP.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/ind-2022-133-756-16801.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/ind-2022-133-756-16801.pdf</t>
   </si>
   <si>
     <t>Melhorias em vias públicas</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ind-2022-134-771-16820.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ind-2022-134-771-16820.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno público.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/ind-2022-135-779-16828.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/ind-2022-135-779-16828.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma lombada na rua João Pessoa, na altura do numero 350, no centro</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ind-2022-136-790-16842.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ind-2022-136-790-16842.pdf</t>
   </si>
   <si>
     <t>Reformas e melhorias no parquinho no Bairro Bepim</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/ind-2022-137-795-16847.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/ind-2022-137-795-16847.pdf</t>
   </si>
   <si>
     <t>Indicação de reforma do Posto de Saúde Vila América</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/ind-2022-138-796-16848.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/ind-2022-138-796-16848.pdf</t>
   </si>
   <si>
     <t>Indicação da fiscalização da Segurança Publica do Munícipio</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/ind-2022-139-797-16849.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/ind-2022-139-797-16849.pdf</t>
   </si>
   <si>
     <t>Indicação de melhorias</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/ind-2022-140-801-16853.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/ind-2022-140-801-16853.pdf</t>
   </si>
   <si>
     <t>Indicação de melhorias no trânsito na Rua Roberval Camargo de Moraes</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/ind-2022-141-800-16852.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/ind-2022-141-800-16852.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de pontos de iluminação pública na zona rural</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ind-2022-142-812-16865.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ind-2022-142-812-16865.pdf</t>
   </si>
   <si>
     <t>revitalização da praça Vicente Palma</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/ind-2022-143-811-16864.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/ind-2022-143-811-16864.pdf</t>
   </si>
   <si>
     <t>fiscalização para colocação de placas indicativas</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/ind-2022-144-819-16872.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/ind-2022-144-819-16872.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de lombada na Rua Vista Alegre</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/ind-2022-145-820-16873.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/ind-2022-145-820-16873.pdf</t>
   </si>
   <si>
     <t>Indicação de repintura das faixas de trânsito na Avenida Silvio Brandt Correa</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/ind-2022-146-826-16885.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/ind-2022-146-826-16885.pdf</t>
   </si>
   <si>
     <t>indicação de estudo para colocação de lombofaixa na rua altino arantes em frente ao numeral 277</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/pl-2022-1-31-15818.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/pl-2022-1-31-15818.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>Antônio Cássio Habice Prado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/pl-2022-2-35-15822.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/pl-2022-2-35-15822.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR TRANSFERÊNCIA FINANCEIRA AO TESOURO DO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/pl-2022-3-36-15823.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/pl-2022-3-36-15823.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/pl-2022-4-37-15824.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/pl-2022-4-37-15824.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL ORIUNDA DO GOVERNO ESTADUAL, À CIDADE DOS VELHINHOS DE PORTO FELIZ, ATRAVES DE TERMO DE COLABORAÇÃO PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/pl-2022-5-55-15888.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/pl-2022-5-55-15888.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº4.281, DE 05 DE DEZEMBRO DE 2005, QUE CRIA O CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/pl-2022-6-56-15889.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/pl-2022-6-56-15889.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA DISSOLUÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO INTERMUNICIPAL VIZINHOS DA CASTELO, REVOGA A LEI 3.803 DE 07 DE JULHO DE 2000, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/pl-2022-7-79-15873.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/pl-2022-7-79-15873.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/pl-2022-8-80-15879.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/pl-2022-8-80-15879.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/pl-2022-9-84-15890.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/pl-2022-9-84-15890.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PORTO FELIZ O BANCO DE RAÇÃO PARA ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/pl-2022-10-97-15940.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/pl-2022-10-97-15940.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1750/pl-2022-11-111-15924.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1750/pl-2022-11-111-15924.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "DANILO FERRAZ" A UMA VIA PÚBLICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1751/pl-2022-12-132-15947.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1751/pl-2022-12-132-15947.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ALINHAMENTO E RETIRADA DE FIOS, CABOS E EQUIPAMENTOS EXCEDENTES, FIXADOS EM POSTES DE ENERGIA ELÉTRICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1752/pl-2022-13-137-15951.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1752/pl-2022-13-137-15951.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE PORTO FELIZ, O BANCO DE RAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1753/pl-2022-14-139-15955.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1753/pl-2022-14-139-15955.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA MUNICIPAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1754/pl-2022-15-141-15956.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1754/pl-2022-15-141-15956.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "ABRIL LARANJA" NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1755/pl-2022-16-189-16026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1755/pl-2022-16-189-16026.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1756/pl-2022-17-199-16036.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1756/pl-2022-17-199-16036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IDENTIDADE FUNCIONAL PARA OS SERVIDORES DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1757/pl-2022-18-200-16037.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1757/pl-2022-18-200-16037.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.420, DE 15 DE DEZEMBRO DE 2006, QUE CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1758/pl-2022-19-204-16041.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1758/pl-2022-19-204-16041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1759/pl-2022-20-218-16059.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1759/pl-2022-20-218-16059.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO- PROGRAMA DE 2022, DO INSTITUTO DE PREVIDENCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ- PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1760/pl-2022-21-225-16071.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1760/pl-2022-21-225-16071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1761/pl-2022-22-261-16115.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1761/pl-2022-22-261-16115.pdf</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1762/pl-2022-23-262-16119.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1762/pl-2022-23-262-16119.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1763/pl-2022-24-294-16157.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1763/pl-2022-24-294-16157.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "EXPRESSO PORTO FELIZ - VIDA NOVA PARA O TRANSPORTE MUNICIPAL", CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1764/pl-2022-25-295-16158.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1764/pl-2022-25-295-16158.pdf</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1765/pl-2022-26-366-16239.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1765/pl-2022-26-366-16239.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE PREVENÇÃO AO FEMINICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/pl-2022-27-378-16254.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/pl-2022-27-378-16254.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DE PREVENÇÃO  AO FEMINICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/pl-2022-28-374-16250.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/pl-2022-28-374-16250.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO FELIZ A CAMPANHA "AGOSTO LILÁS", CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1768/pl-2022-29-387-16269.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1768/pl-2022-29-387-16269.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1769/pl-2022-30-391-16273.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1769/pl-2022-30-391-16273.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REGIME DE PLANTÃO E ROTATIVIDADE DE FARMÁCIAS E DROGARIAS PELO PERÍODO DE 24 HORAS EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1770/pl-2022-31-401-16304.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1770/pl-2022-31-401-16304.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DO GARI, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/pl-2022-32-414-16297.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/pl-2022-32-414-16297.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ  O DIA  MUNICIPAL DO CICLISTA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/pl-2022-33-415-16305.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/pl-2022-33-415-16305.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PORTO FELIZ DE CONDENADOS PELA LEI FEDERAL N° 11.340, DE 07 DE AGOSTO DE 2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/pl-2022-34-434-16324.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/pl-2022-34-434-16324.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O "DIA DO SETOR DAS EQUIPES DE NOSSA SENHORA", A SER CELEBRADO NO DIA 30 DE OUTUBRO</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/pl-2022-35-445-16335.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/pl-2022-35-445-16335.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DO GARI, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/pl-2022-36-443-16333.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/pl-2022-36-443-16333.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PORTO FELIZ DE CONDENADOS PELA LEI FEDERAL N° 11.340, DE 07 DE AGOSTO DE 2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl-2022-37-489-16386.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl-2022-37-489-16386.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PORTO FELIZ O BADALAR DOS SINOS DA IGREJA MATRIZ E MANIFESTAÇÕES RELIGIOSAS DO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/pl-2022-38-506-16406.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/pl-2022-38-506-16406.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/pl-2022-39-507-16410.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/pl-2022-39-507-16410.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/pl-2022-40-508-16414.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/pl-2022-40-508-16414.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/pl-2022-41-516-16427.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/pl-2022-41-516-16427.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1781/pl-2022-42-532-16461.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1781/pl-2022-42-532-16461.pdf</t>
   </si>
   <si>
     <t>RECONHECE NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ, O CORDÃO DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS  COM DEFICIÊNCIAS OCULTAS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1782/pl-2022-43-572-16504.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1782/pl-2022-43-572-16504.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO PROGRAMA DE 2022, DO INSTITUTO DE PREVIDENCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ- PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Lúcia de Fátima Caballero, Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/pl-2022-44-583-16517.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/pl-2022-44-583-16517.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESENÇA DE "DOULAS" DURANTE O PRÉ-PARTO, PARTO E PÓS PARTO IMEDIATO NAS MATERNIDADES SITUADAS NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/pl-2022-45-625-16585.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/pl-2022-45-625-16585.pdf</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/pl-2022-46-639-16617.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/pl-2022-46-639-16617.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/pl-2022-47-666-16674.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/pl-2022-47-666-16674.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO- PROGRAMA DE 2022, DO INSTITUTO DE PREVIDENCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/pl-2022-48-668-16684.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/pl-2022-48-668-16684.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.414, DE 30 DE JULHO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE CULTURA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/pl-2022-49-698-16715.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/pl-2022-49-698-16715.pdf</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/pl-2022-50-778-16827.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/pl-2022-50-778-16827.pdf</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/pl-2022-51-808-16861.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/pl-2022-51-808-16861.pdf</t>
   </si>
   <si>
     <t>DENOMINA DRA CECY MARCHESONI HABICE PINNA O CONJUNTO HABITACIONAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/pl-2022-52-824-16878.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/pl-2022-52-824-16878.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PRORROGAÇÃO DO PRAZO PREVISTO NA LEI Nº 2.573, DE 08 DE NOVEMBRO DE 1982, QUE AUTORIZOU O COMODATO AO ROTARY CLUB DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/plc-2022-1-89-15900.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/plc-2022-1-89-15900.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE COLETA PÚBLICA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/plc-2022-2-177-16008.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/plc-2022-2-177-16008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/plc-2022-3-185-16019.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/plc-2022-3-185-16019.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS PARÁGRAFOS 1º, 2º E 3º DO ARTIGO 10, DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1.997, - CODIGO TRIBUTÁRIO - CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/plc-2022-4-198-16035.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/plc-2022-4-198-16035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 179, DE 25 DE FEVEREIRO DE 2016, QUE TRATA DO ESTATUTO DA GUARDA CIVIL MUNICIPAL - CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/plc-2022-5-255-16108.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/plc-2022-5-255-16108.pdf</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/plc-2022-6-336-16205.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/plc-2022-6-336-16205.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO DE TESOUREIRO JUNTO AO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ-PORTOPREV -, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/plc-2022-7-464-16355.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/plc-2022-7-464-16355.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGOS PÚBLICOS DE AGENTE DE COMBATE ÀS ENDEMIAS E DE AGENTE COMUNITÁRIO DE SAÚDE E NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/plc-2022-8-469-16362.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/plc-2022-8-469-16362.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES CONSTANTES DOS ANEXOS DA LEI COMPLEMENTAR Nº 233, DE 14 DE DEZEMBRO DE 2022, EM CONSONÂNCIA COM O PISO SALARIAL NACIONAL DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/plc-2022-9-509-16418.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/plc-2022-9-509-16418.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO DE TESOUREIRO JUNTO AO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/plc-2022-10-510-16421.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/plc-2022-10-510-16421.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/plc-2022-11-518-16435.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/plc-2022-11-518-16435.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/plc-2022-12-613-16555.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/plc-2022-12-613-16555.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO GERAL DE SERVIDORES EFETIVOS E DISCIPLINA O EXERCÍCIO DE FUNÇÕES DE CONFIANÇA DE DIREÇÃO, CHEFIA E ASSESSORAMENTO A SEREM EXERCIDAS POR ESTES SERVIDORES NO ÂMBITO DOS ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE PORTO FELIZ, ESTADO DE SÃO PAULO,  E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/plc-2022-13-665-16673.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/plc-2022-13-665-16673.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/plc-2022-14-752-16793.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/plc-2022-14-752-16793.pdf</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/plc-2022-15-782-16833.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/plc-2022-15-782-16833.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS JUNTO A SECRETARIA DE EDUCAÇÃO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/pr-2022-1-34-15821.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/pr-2022-1-34-15821.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/pr-2022-2-59-15851.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/pr-2022-2-59-15851.pdf</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/pr-2022-3-297-16162.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/pr-2022-3-297-16162.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/pr-2022-4-357-16228.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/pr-2022-4-357-16228.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GALERIA DAS VEREADORAS NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/pr-2022-5-585-16522.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/pr-2022-5-585-16522.pdf</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/pr-2022-6-755-16798.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/pr-2022-6-755-16798.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA MUNICIPAL SEM PAPEL NO ÂMBITO DA CASA LEGISLATIVA DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/pr-2022-7-784-16836.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/pr-2022-7-784-16836.pdf</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/dl-2022-1-78-15872.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/dl-2022-1-78-15872.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/dl-2022-2-187-16022.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/dl-2022-2-187-16022.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO MINISTRO TARCÍSIO GOMES DE FREITAS</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/dl-2022-3-256-16110.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/dl-2022-3-256-16110.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO PROFESSOR LUCIANO GUEDES DA SILVA</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/dl-2022-4-325-16192.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/dl-2022-4-325-16192.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE À RAQUEL MACHADO</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/dl-2022-5-457-16347.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/dl-2022-5-457-16347.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTO-FELICENSE A SENHORA ANA PAULA MELO DOS SANTOS</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/dl-2022-6-467-16358.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/dl-2022-6-467-16358.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CELSO FERNANDO IVERSEN</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/dl-2022-7-520-16447.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/dl-2022-7-520-16447.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR EVAIR PORTES DE ALMEIDA</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/dl-2022-8-529-16457.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/dl-2022-8-529-16457.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO A SENHORA NILCELIA ROSA DE OLIVEIRA LUCIANO RANDO</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/dl-2022-9-531-16460.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/dl-2022-9-531-16460.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO-PORTOFELICENSE AO SENHOR FELIPE DE MELO GARCIA</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/dl-2022-10-533-16462.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/dl-2022-10-533-16462.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO À SENHORA VALDIRENE CARDOSO DE OLIVEIRA PRADO</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/dl-2022-11-546-16475.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/dl-2022-11-546-16475.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR KLEBER LOPES ROCHA</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/dl-2022-12-671-16688.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/dl-2022-12-671-16688.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/dl-2022-13-674-16691.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/dl-2022-13-674-16691.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" AO SENHOR MARCELO HENRIQUE BALDINI.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/dl-2022-14-679-16696.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/dl-2022-14-679-16696.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" AO ILUSTRE CLAUDEMIR CAUSIN.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/dl-2022-15-676-16693.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/dl-2022-15-676-16693.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A JOSÉ NILSON PEREIRA DE ARAÚJO</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/dl-2022-16-680-16697.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/dl-2022-16-680-16697.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A JOELSON DOS SANTOS</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2660/dl-2022-17-678-16695.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2660/dl-2022-17-678-16695.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A VAGNER CHAVES DA SILVA</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2661/dl-2022-18-677-16694.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2661/dl-2022-18-677-16694.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A JULIANO ROMEU DALSOGLIO</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2662/dl-2022-19-682-16698.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2662/dl-2022-19-682-16698.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A MICHELE JANAINA GONÇALVES FRANCO</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2663/dl-2022-20-683-16699.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2663/dl-2022-20-683-16699.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A ROSANA FATIMA MORAES</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2664/dl-2022-21-806-16859.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2664/dl-2022-21-806-16859.pdf</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/map-2022-1-125-15938.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/map-2022-1-125-15938.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria Municipal de Cultura, Esporte e Turismo, pela realização do Primeiro Festival de Torresmo de Porto Feliz</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/map-2022-2-131-15945.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/map-2022-2-131-15945.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Resgate Municipal de Porto Feliz pelo brilhante trabalho desempenhado em prol da população porto-felicense</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/map-2022-3-136-15950.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/map-2022-3-136-15950.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Grupo "Viva História Viva" - Narração Oral Tradicional de Porto Feliz</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/map-2022-4-158-15973.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/map-2022-4-158-15973.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Profª. Simone Mota Alseu, pelo lançamento do livro, O Portal da Lua, segundo romance escrito em sua carreira.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/map-2022-5-161-15976.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/map-2022-5-161-15976.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Luciano Turrioni, pela conquista de duas medalhas de prata de Mundial de Artes Marciais Fikmam, representando o municipio de Porto Feliz.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/map-2022-6-169-16000.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/map-2022-6-169-16000.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Guarda Municipal Equipe da CGM/ROMU</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/map-2022-7-173-16004.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/map-2022-7-173-16004.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Coletivo Ocupando Espaços Públicos pela realização de apresentações artísticas gratuitas no Município</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/map-2022-8-175-16006.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/map-2022-8-175-16006.pdf</t>
   </si>
   <si>
     <t>Moção de Aplasous para a Fazenda Irmãos Brasilio, representada pelo expositor Vinicius Thomazetto que representou o Município na Rota Gastronômica Paulista e pelo destaque com a cachaça artesanal no Roteiro dos Bandeirantes.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/map-2022-9-181-16015.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/map-2022-9-181-16015.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Nilson Araújo, pela campanha Gente que Aquece</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/map-2022-10-179-16011.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/map-2022-10-179-16011.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos irmãos Nivaldo José e Ariadna Bellini, proprietários do Bar e Restaurante Bellini.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/map-2022-11-231-16078.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/map-2022-11-231-16078.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à senhora Maria Amélia Croco Leme</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/map-2022-12-257-16111.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/map-2022-12-257-16111.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Estúdio de dança Alma Gitana de Porto Feliz.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/map-2022-13-319-16185.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/map-2022-13-319-16185.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ilustríssimo SR. BENEDITO DONIZETE FELICIANO, mais conhecido como DITO DO SAAE, pelos 50 anos de prestação de serviços como servidor público do SAAE de Porto Feliz.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/map-2022-14-323-16190.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/map-2022-14-323-16190.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Paulo Francisco Ribino, pelo projeto social com aulas de capoeira realizado com crianças e adolescentes.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/map-2022-15-352-16223.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/map-2022-15-352-16223.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Gerson Neves dos Santos, pelo trabalho voluntário realizado no projeto social Amigos da Escola.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/map-2022-16-372-16248.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/map-2022-16-372-16248.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Renata Rodrigues dos Santos e a todos os Cooperados  da Cooperativa  Porto das Monções, pelos  serviços prestados no Município.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/map-2022-17-373-16249.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/map-2022-17-373-16249.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Reginaldo Miranda dos Santos e equipe  pelos serviços prestados no muicípio</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/map-2022-18-376-16252.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/map-2022-18-376-16252.pdf</t>
   </si>
   <si>
     <t>Mção de aplauso à CSV - Coordenadoria de Serviços Viários pelos serviços prestados ao município</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/map-2022-19-412-16293.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/map-2022-19-412-16293.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Grupo de Teatro Ararapuca.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/map-2022-20-452-16342.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/map-2022-20-452-16342.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos á Sra.Thayana Fernanda Carlos Zanella  pelos serviços prestados no município de Porto Feliz</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/map-2022-21-463-16353.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/map-2022-21-463-16353.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos alunos da APAE de Porto Feliz, pela participação na XX Olimpiadas Especiais das APAES do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/map-2022-22-491-16388.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/map-2022-22-491-16388.pdf</t>
   </si>
   <si>
     <t>Moção aos Profissionais da Educação</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/map-2022-23-505-16405.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/map-2022-23-505-16405.pdf</t>
   </si>
   <si>
     <t>Moçao de Aplausos para o Projeto Coronel Esmédio Badminton.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/map-2022-24-527-16455.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/map-2022-24-527-16455.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Coral Vozes pelo seu destaque no Município</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/map-2022-25-547-16476.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/map-2022-25-547-16476.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Trelus Motors</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/map-2022-26-563-16492.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/map-2022-26-563-16492.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplausos à ONG MRSC (Moradores de Rua e seus Cães).</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/map-2022-27-575-16509.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/map-2022-27-575-16509.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  ao Senhor Pastor Fernando Roco, Senhora Sirlei Roco, e toda equipe pelos  serviços prestados no Município de Porto Feliz</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/map-2022-28-576-16510.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/map-2022-28-576-16510.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Silmara Lisboa de Camargo pela história de vida e serviços prestados no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/map-2022-29-581-16515.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/map-2022-29-581-16515.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Igreja Adventista pela realização do projeto "Quebrando o Silêncio"</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/map-2022-30-610-16550.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/map-2022-30-610-16550.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo de Teatro "Saindo do Conto"</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/map-2022-31-611-16551.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/map-2022-31-611-16551.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Drº Augusto Mariano Belini</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/map-2022-32-620-16571.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/map-2022-32-620-16571.pdf</t>
   </si>
   <si>
     <t>Moção de  Aplausos à Equipe do Conselho Tutelar, Gestão 2020 a 2024, pelos serviços prestados no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/map-2022-33-646-16646.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/map-2022-33-646-16646.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao PASTOR DANIEL DE ARAUJO MALAFAIA, pela posse como Presidente da Igreja Assembleia de Deus de Porto Feliz.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/map-2022-34-657-16657.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/map-2022-34-657-16657.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os servidores da área da Educação, pelos serviços prestados no município de Porto Feliz.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/map-2022-35-655-16655.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/map-2022-35-655-16655.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Teatro Monções, ao Coral Todas as Vozes e Coral da Escola de Musica Romário Antônia Barbosa</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/map-2022-36-660-16660.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/map-2022-36-660-16660.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Associação Fazenda Boa Vista.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/map-2022-37-794-16846.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/map-2022-37-794-16846.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para aluna Mônica Rocco de Oliveiras do Colégio Mackenzie pela conquista de Medalha de Prata na Olimpíada Brasileira de Química.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/map-2022-38-793-16845.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/map-2022-38-793-16845.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Agentes de Segurança Penetenciários João Antonio Vicentini e Daniel Wesguerber dos Santos</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/map-2022-39-813-16866.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/map-2022-39-813-16866.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria Municipal de Cultura,  Esporte e Turismo, representada pelo secretário Bruno Mendonça ,pelos revelantes  serviços prestados em nosso Município.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/map-2022-40-815-16868.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/map-2022-40-815-16868.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso em homenagem aos 90 anos de formação da Banda Bandeirantes</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/map-2022-41-814-16867.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/map-2022-41-814-16867.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso em homenagem a Orquestra Ituana de Viola Caipira</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/reqc-2022-7-10-15797.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/reqc-2022-7-10-15797.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento do Sr. Hugo Soares Vieira.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/reqc-2022-8-12-15799.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/reqc-2022-8-12-15799.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração da Assessora de Gabinete de Vereador Sra. Milena Oliveira Delfaco Moraes</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/reqc-2022-9-13-15800.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/reqc-2022-9-13-15800.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete de Vereador Sr. Márcio Yamamoto</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/reqc-2022-10-16-15803.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/reqc-2022-10-16-15803.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Adolfo Benedito Rocco.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/reqc-2022-11-17-15804.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/reqc-2022-11-17-15804.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Luís Carlos Marques.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/reqc-2022-12-18-15805.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/reqc-2022-12-18-15805.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Marcial Rodrigues.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/reqc-2022-13-19-15806.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/reqc-2022-13-19-15806.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Mauro Nobrega.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/reqc-2022-14-20-15807.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/reqc-2022-14-20-15807.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Orlando Perecin.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/reqc-2022-15-21-15808.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/reqc-2022-15-21-15808.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Orlando Zilli.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/reqc-2022-16-22-15809.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/reqc-2022-16-22-15809.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Pedro Moacir Callegaro.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/reqc-2022-17-23-15810.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/reqc-2022-17-23-15810.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Neusa Rocha Bello.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/reqc-2022-18-24-15811.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/reqc-2022-18-24-15811.pdf</t>
   </si>
   <si>
     <t>Solicita cópias do contrato de concessão de transporte público firmado entre a municipalidade e a empresa Polaz</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/reqc-2022-19-25-15812.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/reqc-2022-19-25-15812.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei 69/2021 que "DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 5603 DE 4 DE ABRIL DE 2018 PARA INCLUIR EM SEU ARTIGO 60 INCISO II, A ALÍNEA "B", CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/reqc-2022-20-29-15816.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/reqc-2022-20-29-15816.pdf</t>
   </si>
   <si>
     <t>Solicita a Retirada do Requerimento de nº 17/22 - Minuto de Silêncio para a Sra. Neusa Rocha Bello.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/reqc-2022-21-27-15814.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/reqc-2022-21-27-15814.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de silencio pelo falecimento da Sra. NEUSA ROCHA BELLO</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/reqc-2022-22-30-15817.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/reqc-2022-22-30-15817.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei 78/2021.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/reqc-2022-23-49-15836.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/reqc-2022-23-49-15836.pdf</t>
   </si>
   <si>
     <t>seja justificada a minha_x000D_
 ausência na 2ª Sessão Ordinária, realizada no dia 14 de fevereiro de 2022, conforme_x000D_
 atestado médico em anexo.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/reqc-2022-24-54-15845.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/reqc-2022-24-54-15845.pdf</t>
   </si>
   <si>
     <t>Solicita abonada pela ausência na 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/reqc-2022-25-58-15850.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/reqc-2022-25-58-15850.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de projeto de resolução nº 1/2022</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/reqc-2022-26-74-15867.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/reqc-2022-26-74-15867.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a retomada dos Projetos ABC e Espaço Amigo.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/reqc-2022-27-76-15869.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/reqc-2022-27-76-15869.pdf</t>
   </si>
   <si>
     <t>Solciita  minuto de silêncio  pelo falecimento do Senhor DAVID APARECIDO DE LIMA.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/rues-2022-28-81-15886.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/rues-2022-28-81-15886.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PDL 1/2022</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/reqc-2022-29-77-15871.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/reqc-2022-29-77-15871.pdf</t>
   </si>
   <si>
     <t>Solicita minuto silêncio pelo falecimento do Sr. Gilberto Donizete Nunes</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/reqc-2022-30-98-15910.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/reqc-2022-30-98-15910.pdf</t>
   </si>
   <si>
     <t>Solicita minuto silêncio pelo falecimento da Sra. Aparecida Benedita dos Santos</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/reqc-2022-31-99-15911.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/reqc-2022-31-99-15911.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. William Moreti Souza Silva</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/reqc-2022-32-104-15916.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/reqc-2022-32-104-15916.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de tramitação do Projeto de Emenda a Lei Orgânica nº 28/2022.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/reqc-2022-33-106-15918.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/reqc-2022-33-106-15918.pdf</t>
   </si>
   <si>
     <t>Solicita minuto silêncio pelo falecimento  da Sra. Angelina da Silva Oliveira.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/reqc-2022-34-110-15923.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/reqc-2022-34-110-15923.pdf</t>
   </si>
   <si>
     <t>Solicita convocação da Secretária de Saúde, Sra. Valdirene Cardoso de Oliveira Prado, para prestar esclarecimentos relacionados à sua pasta</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2467/reqc-2022-35-127-15941.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2467/reqc-2022-35-127-15941.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio pelo falecimento da Sra. Valdivia de Melo</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/reqc-2022-37-147-15962.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/reqc-2022-37-147-15962.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei nº 13/2022</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/reqc-2022-38-148-15963.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/reqc-2022-38-148-15963.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei n] 15/2022</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/reqc-2022-39-150-15965.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/reqc-2022-39-150-15965.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Fatima Aparecida de Arruda</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/reqc-2022-40-151-15966.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/reqc-2022-40-151-15966.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Fábia Eduarda de Camargo</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/reqc-2022-41-159-15974.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/reqc-2022-41-159-15974.pdf</t>
   </si>
   <si>
     <t>Solicita convocação do Secretário de Segurança Pública, Sr. Adriel Soares da Silva, para prestar esclarecimentos relacionados à sua pasta.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/reqc-2022-42-170-16001.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/reqc-2022-42-170-16001.pdf</t>
   </si>
   <si>
     <t>Req. Minuto de Silêncio - Sr. José Maria Soares de Souza.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/reqc-2022-43-172-16003.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/reqc-2022-43-172-16003.pdf</t>
   </si>
   <si>
     <t>Solicita cópias  dos convênios firmados entre o município/Estado/União, referentes a emendas dos deputados estaduais e federais, nos anos de 2021 e 2022</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/reqc-2022-44-174-16005.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/reqc-2022-44-174-16005.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre AVCB da Estação das Artes e outros espaços culturais</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/reqc-2022-45-178-16010.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/reqc-2022-45-178-16010.pdf</t>
   </si>
   <si>
     <t>Requer informações, documentos, notas fiscais, balancetes, entre outros, referentes a utilização do FUNDEB no ano de 2021.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/reqc-2022-46-182-16016.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/reqc-2022-46-182-16016.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio pelo falecimento do Sr. MARCO ANTONIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/reqc-2022-47-186-16021.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/reqc-2022-47-186-16021.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento da senhora Luiza Soldera Belini</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/reqc-2022-48-188-16023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/reqc-2022-48-188-16023.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Romeu de Souza</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/reqc-2022-49-196-16032.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/reqc-2022-49-196-16032.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na 2º sessão ordinária realizada no dia 11/04/2022.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/reqc-2022-50-209-16047.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/reqc-2022-50-209-16047.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Anna Maria de Campos Oliveira</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/reqc-2022-51-222-16068.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/reqc-2022-51-222-16068.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a utilização dos 10% dos fundos de reservas do FUNDEB no ano de 2021.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/reqc-2022-52-224-16070.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/reqc-2022-52-224-16070.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato de prestação de serviços, pontos existentes e imagens produzidas pela central de segurança e monitoramento do município.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/reqc-2022-53-223-16069.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/reqc-2022-53-223-16069.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a ronda escolar e rural e sobre a contratação de novos Guardas Civis Municipais.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/reqc-2022-55-249-16100.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/reqc-2022-55-249-16100.pdf</t>
   </si>
   <si>
     <t>Requer informações e esclerecimentos referente a regularização dos lotes no bairro Nova Bandeirantes.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/reqc-2022-56-260-16114.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/reqc-2022-56-260-16114.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do professor Geovane Barbosa.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/reqc-2022-57-263-16123.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/reqc-2022-57-263-16123.pdf</t>
   </si>
   <si>
     <t>Solicita  informações sobre procedimento de castração de cãe e gatos do Centro de Controle de Zoonoses</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/reqc-2022-58-264-16124.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/reqc-2022-58-264-16124.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Substitutivo nº 2 à Proposta de Emenda à Lei Orgânica nº 29</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/reqc-2022-59-271-16134.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/reqc-2022-59-271-16134.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração de Assessor de Gabinete</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/reqc-2022-60-277-16140.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/reqc-2022-60-277-16140.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/reqc-2022-61-284-16147.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/reqc-2022-61-284-16147.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio pelo falecimento da Sra. MARIA APARECIDA CAPELINI DE CAMPOS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2492/reqc-2022-62-287-16150.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2492/reqc-2022-62-287-16150.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da SRA. Leila Xavier Antunes de Sampaio.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2493/reqc-2022-63-286-16149.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2493/reqc-2022-63-286-16149.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento do SR. Ezil Bilci.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2494/reqc-2022-67-301-16166.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2494/reqc-2022-67-301-16166.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações do serviço de 192</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2495/reqc-2022-68-306-16172.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2495/reqc-2022-68-306-16172.pdf</t>
   </si>
   <si>
     <t>Requer seja  justificada a ausência na 13ª Sessão Ordinária, realizada no dia 06 de junho de 2022, conforme atestado médico</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2496/reqc-2022-69-304-16170.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2496/reqc-2022-69-304-16170.pdf</t>
   </si>
   <si>
     <t>Requerimento - um minuto de silêncio em virtude do falecimento do Srº Luciano Rosa Leite</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2497/reqc-2022-70-308-16174.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2497/reqc-2022-70-308-16174.pdf</t>
   </si>
   <si>
     <t>requerimento cópia</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2498/reqc-2022-71-310-16176.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2498/reqc-2022-71-310-16176.pdf</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2499/reqc-2022-72-315-16181.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2499/reqc-2022-72-315-16181.pdf</t>
   </si>
   <si>
     <t>COnvocação do Secretário de Segurança Pública.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2500/reqc-2022-73-320-16186.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2500/reqc-2022-73-320-16186.pdf</t>
   </si>
   <si>
     <t>Oficie a Prefeitura Municipal de Porto Feliz/SAAE, para que apresente a esta Casa de Leis, cópia impressa e mídia digital_x000D_
 do PARECER FINAL do Conselho de Regulação e Controle Social do Município de Porto Feliz, instituído pelo Decreto Municipal nº 5.509 de 10/11/2016.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2501/reqc-2022-74-318-16188.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2501/reqc-2022-74-318-16188.pdf</t>
   </si>
   <si>
     <t>Oficie a Prefeitura Municipal de Porto Feliz, para que apresente a esta casa, cópia impressa e mídia digital dos estudos realizados para a criação do Projeto de Lei nº 24/2022 que cria o Expresso Porto Feliz, serviço de transporte gratuito a população de Porto Feliz, bem como os estudos financeiros realizados em relação ao Projeto de Lei 25/2022 .</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2502/reqc-2022-75-311-16189.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2502/reqc-2022-75-311-16189.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Renato Benedetti</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2503/reqc-2022-76-326-16193.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2503/reqc-2022-76-326-16193.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Resolução nº 3/2022</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2504/reqc-2022-77-327-16196.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2504/reqc-2022-77-327-16196.pdf</t>
   </si>
   <si>
     <t>requerimento gravação 14 sessão</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2505/reqc-2022-78-340-16210.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2505/reqc-2022-78-340-16210.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Marli de Carvalho</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/reqc-2022-79-341-16211.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/reqc-2022-79-341-16211.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de silêncio pelo falecimento do Sr. José Maria Benicio</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/reqc-2022-80-342-16213.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/reqc-2022-80-342-16213.pdf</t>
   </si>
   <si>
     <t>cópia filmagem 15ª sessão ordinária</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/reqc-2022-81-346-16217.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/reqc-2022-81-346-16217.pdf</t>
   </si>
   <si>
     <t>Requerimento de sessões de Câmara</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/reqc-2022-82-367-16240.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/reqc-2022-82-367-16240.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento da Sra.Nair Fugolim de Oliveira</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/reqc-2022-83-368-16244.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/reqc-2022-83-368-16244.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização das cirurgias de catarata no Município de Porto Feliz</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/reqc-2022-84-377-16253.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/reqc-2022-84-377-16253.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de tramitação do Projeto  de Lei n°26/2022</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/reqc-2022-86-389-16271.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/reqc-2022-86-389-16271.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento da Sra. Doroti Marangoni Albiero.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/reqc-2022-87-388-16270.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/reqc-2022-87-388-16270.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Sr. Ismael Michetti.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/reqc-2022-88-392-16274.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/reqc-2022-88-392-16274.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Rita de Cassia Oliveira Tadei</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/reqc-2022-89-393-16275.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/reqc-2022-89-393-16275.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.Ricardo Boscolo Júnior</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/reqc-2022-90-394-16276.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/reqc-2022-90-394-16276.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Francisca Alves Fidelis</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/reqc-2022-91-398-16285.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/reqc-2022-91-398-16285.pdf</t>
   </si>
   <si>
     <t>retirada do projeto de lei 30-2022</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/rues-2022-92-403-16317.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/rues-2022-92-403-16317.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao Sub 1 ao PL 29/2022</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/reqc-2022-93-405-16286.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/reqc-2022-93-405-16286.pdf</t>
   </si>
   <si>
     <t>requerimento de informação sobre cortes de árvores</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/reqc-2022-94-406-16287.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/reqc-2022-94-406-16287.pdf</t>
   </si>
   <si>
     <t>requerimento informação sobre inexisência de farmácia e drogaria de plantão</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/reqc-2022-95-407-16302.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/reqc-2022-95-407-16302.pdf</t>
   </si>
   <si>
     <t>requerimento de informação sobre ausência de limpeza no córrego pinheirinho</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/reqc-2022-96-416-16303.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/reqc-2022-96-416-16303.pdf</t>
   </si>
   <si>
     <t>retirada de requerimento 95.2022</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/reqc-2022-97-424-16310.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/reqc-2022-97-424-16310.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do senhor Orlando Augusto de Toledo</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/reqc-2022-98-425-16312.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/reqc-2022-98-425-16312.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra.Maria Izabel Felix Bueno</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/reqc-2022-99-426-16313.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/reqc-2022-99-426-16313.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Selma Aparecida Martelini</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/reqc-2022-100-431-16321.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/reqc-2022-100-431-16321.pdf</t>
   </si>
   <si>
     <t>requerimento para responder os critérios usados na licitação e periodicidade para aquisição de fralda</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/reqc-2022-101-439-16329.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/reqc-2022-101-439-16329.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento do senhor Pedro João Bueno  de Arruda</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/reqc-2022-102-440-16330.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/reqc-2022-102-440-16330.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Sra. Lucileide dos Santos Geraldo</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/reqc-2022-103-442-16332.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/reqc-2022-103-442-16332.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei 33/2022 e seu substitutivo - "VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PORTO FELIZ DE CONDENADOS PELA LEI FEDERAL N° 11.340, DE 07 DE AGOSTO DE 2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/reqc-2022-104-444-16334.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/reqc-2022-104-444-16334.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei 31/2022 - "INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PORTO FELIZ O DIA MUNICIPAL DO GARI, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/reqc-2022-105-447-16337.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/reqc-2022-105-447-16337.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio a Cacilda D. de Oliveira</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/reqc-2022-106-446-16336.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/reqc-2022-106-446-16336.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio ao Benedito Aparecido de Carvalho</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/reqc-2022-107-448-16338.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/reqc-2022-107-448-16338.pdf</t>
   </si>
   <si>
     <t>cronograma de reforma nas praças do município</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/reqc-2022-108-449-16339.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/reqc-2022-108-449-16339.pdf</t>
   </si>
   <si>
     <t>requerimento de cronograma de reforma do museu</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/reqc-2022-109-455-16345.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/reqc-2022-109-455-16345.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Sr. José Maria da Silva.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/reqc-2022-110-456-16346.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/reqc-2022-110-456-16346.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor responsável um estudo técnico com a finalidade de se verificar a legalidade para a construção de lombadas e faixas de pedestres elevadas.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/reqc-2022-111-465-16356.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/reqc-2022-111-465-16356.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do requerimento de n° 110/2022, o qual solicita ao setor responsável um estudo técnico com a finalidade de se verificar a legalidade para a construção de lombadas e faixas de pedestres elevadas.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/reqc-2022-112-471-16367.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/reqc-2022-112-471-16367.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio pelo falecimento do Sr. Afonso Benedetti</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/reqc-2022-113-473-16369.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/reqc-2022-113-473-16369.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de selêncio pelo falecimento do Sr.Adão Jordão Rufino</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/reqc-2022-114-474-16370.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/reqc-2022-114-474-16370.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto  de silêncio pelo falecimento do Sr. José Maria Hidalgo</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/reqc-2022-115-483-16379.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/reqc-2022-115-483-16379.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Saae solicitando informações à respeito dos poços em funcionamento</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/rues-2022-116-485-16381.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/rues-2022-116-485-16381.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PLC 7/2022</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/rues-2022-117-486-16382.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/rues-2022-117-486-16382.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PLC 8/2022</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/reqc-2022-118-492-16396.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/reqc-2022-118-492-16396.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de Secretário de Governo para prestar esclarecimentos junto à Câmara sobre apontamentos técnicos feitos pelo Tribunal de Contas sobre leis orçamentárias</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/reqc-2022-119-493-16389.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/reqc-2022-119-493-16389.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cronograma de obras do novo Ginário Municipal de Esportes Osmil Nabas.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/reqc-2022-120-495-16391.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/reqc-2022-120-495-16391.pdf</t>
   </si>
   <si>
     <t>Solicita retirada da moção de nº 22/2022</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/reqc-2022-121-504-16401.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/reqc-2022-121-504-16401.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Marcia Aparecida de Souza Alves</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/reqc-2022-122-515-16426.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/reqc-2022-122-515-16426.pdf</t>
   </si>
   <si>
     <t>requerimento de retirada projeto de lei 37-2022 para melhor análise</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/reqc-2022-123-536-16465.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/reqc-2022-123-536-16465.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Sr. Hermínio R. de Almeida.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/reqc-2022-124-537-16466.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/reqc-2022-124-537-16466.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento da Sra. Odila de Freitas.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/reqc-2022-125-538-16467.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/reqc-2022-125-538-16467.pdf</t>
   </si>
   <si>
     <t>minuto de silêncio em razão do falecimento do dr. Ari Mâncio de Camargo</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/reqc-2022-126-539-16468.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/reqc-2022-126-539-16468.pdf</t>
   </si>
   <si>
     <t>minuto de silêncio por falecimento de Fernando José Zangerolimo</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/reqc-2022-127-558-16487.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/reqc-2022-127-558-16487.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a exoneração do Encarregado de Zoonoses</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/reqc-2022-128-559-16488.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/reqc-2022-128-559-16488.pdf</t>
   </si>
   <si>
     <t>MINUTO DE SILÊNCIO na presente sessão, pelo falecimento do SR. STEFANO COSSONICHE BRAGANTIM, o saudoso TEFO.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/reqc-2022-130-570-16502.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/reqc-2022-130-570-16502.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Dr. Guilherme Alves da Cunha Valini.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/reqc-2022-131-571-16503.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/reqc-2022-131-571-16503.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Sr. Valter Rodrigues Júnior.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/reqc-2022-132-577-16511.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/reqc-2022-132-577-16511.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Senhor João Henrique</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/reqc-2022-133-582-16516.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/reqc-2022-133-582-16516.pdf</t>
   </si>
   <si>
     <t>Req - Solicita Minuto de Silêncio em virtude do falecimento do Sr. Moizes Izidoro Gonçalves.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/reqc-2022-134-587-16524.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/reqc-2022-134-587-16524.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do senhor Alessandro da Costa do Amaral</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/reqc-2022-135-584-16521.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/reqc-2022-135-584-16521.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Maria de Jesus Novais de Camargo</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/reqc-2022-137-617-16568.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/reqc-2022-137-617-16568.pdf</t>
   </si>
   <si>
     <t>Solicito cópia das filmagens de minha fala ref. o uso do tema livre na 24ª sessão ordinária.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/reqc-2022-138-624-16584.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/reqc-2022-138-624-16584.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo falecimento do Senhor Marco Antonio Ferrari</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/reqc-2022-139-631-16608.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/reqc-2022-139-631-16608.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de silêncio pelo falecimento da Senhora Iraci Vieira Benicio</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/reqc-2022-140-638-16615.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/reqc-2022-140-638-16615.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o Plano Diretor em trâmite por esta Casa Legislativa</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/reqc-2022-142-644-16644.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/reqc-2022-142-644-16644.pdf</t>
   </si>
   <si>
     <t>Um minuto de silêncio na presente sessão, pelo falecimento da SRA. VERA LUCIA DA SILVA HALTER.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/reqc-2022-143-648-16648.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/reqc-2022-143-648-16648.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO MINUTO DE SILÊNCIO, PELO FALECIMENTO DA SENHORA TÂNIA VALERIA DALPOZO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/reqc-2022-144-656-16656.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/reqc-2022-144-656-16656.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio Terezinha</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/reqc-2022-147-699-16719.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/reqc-2022-147-699-16719.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Albertina de Arruda Scudeler</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/reqc-2022-148-702-16722.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/reqc-2022-148-702-16722.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da Sra. Ema Alves.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/reqc-2022-150-731-16767.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/reqc-2022-150-731-16767.pdf</t>
   </si>
   <si>
     <t>Solicita nomeaçaõ de Assessor de Gabinete de Vereador João Vitor Dal Pozzo Miguel em virtude de licença maternidade de sua Assessora</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/reqc-2022-151-739-16775.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/reqc-2022-151-739-16775.pdf</t>
   </si>
   <si>
     <t>Solicita convocação das Secretarias de Saúde e Assistencia Social, dia 10 de novembro, para prestarem esclarecimentos necessários para apresentaçao de emendas impositivas</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/reqc-2022-154-774-16823.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/reqc-2022-154-774-16823.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra.Aparecida de Fátima Neves</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/reqc-2022-155-775-16824.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/reqc-2022-155-775-16824.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Jovem Moisés Antônio de Andrade Neto</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/reqc-2022-156-776-16825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/reqc-2022-156-776-16825.pdf</t>
   </si>
   <si>
     <t>UM MINUTO DE SILÊNCIO  pelo falecimento do Sr. WALDOMIRO BELLON JÚNIOR, o saudoso Juninho Funileiro.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/reqc-2022-157-777-16826.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/reqc-2022-157-777-16826.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do PR 6/2022</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/reqc-2022-158-789-16841.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/reqc-2022-158-789-16841.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando o adiamento da discussão do PLC 14/2022</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/rues-2022-159-804-16856.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/rues-2022-159-804-16856.pdf</t>
   </si>
   <si>
     <t>Urgencia especial ao PLC 15/2022</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/reqc-2022-160-823-16876.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/reqc-2022-160-823-16876.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando esclarecimentos sobre o Projeto de Lei Complementar nº 14/2022</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/reqc-2022-161-827-16888.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/reqc-2022-161-827-16888.pdf</t>
   </si>
   <si>
     <t>EXONERA A PARTIR DE 01/01/2023 O SR GERALDO SOTILO DE CAMARGO</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2696/subst-2022-1-146-15961.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2696/subst-2022-1-146-15961.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 À PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 29 - ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ PARA INCLUIR O ART. 121-A E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2697/subst-2022-2-149-15964.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2697/subst-2022-2-149-15964.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 À PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 29 - ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ PARA INCLUIR O ART. 121-A E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2698/subst-2022-3-237-16084.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2698/subst-2022-3-237-16084.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 2/2022 - DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2699/subst-2022-4-382-16264.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2699/subst-2022-4-382-16264.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI COMPLEMENTAR Nº 06/2022_x000D_
 DISPÕE SOBRE CRIAÇÃO DE CARGO DE TESOUREIRO JUNTO AO INSTITUTO DE _x000D_
 PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, _x000D_
 SÃO PAULO, CRIA CARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2700/subst-2022-5-395-16277.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2700/subst-2022-5-395-16277.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 1 AO PROJETO DE LEI Nº 29/2022 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2701/subst-2022-6-420-16306.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2701/subst-2022-6-420-16306.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 33/2022 - VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PORTO FELIZ DE CONDENADOS PELA LEI FEDERAL N° 11.340, DE 07 DE AGOSTO DE 2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2702/subst-2022-7-436-16326.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2702/subst-2022-7-436-16326.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 02 AO PROJETO DE LEI Nº 33/2022 VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PORTO FELIZ DE CONDENADOS PELA LEI FEDERAL N° 11.340, DE 07 DE AGOSTO DE 2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2703/subst-2022-8-626-16599.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2703/subst-2022-8-626-16599.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº  12/2022 - DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO GERAL DE SERVIDORES EFETIVOS E DISCIPLINA O EXERCÍCIO DE FUNÇÕES DE CONFIANÇA DE DIREÇÃO, CHEFIA E ASSESSORAMENTO A SEREM EXERCIDAS POR ESTES SERVIDORES NO ÂMBITO DOS ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE PORTO FELIZ, ESTADO DE SÃO PAULO,  E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2704/subst-2022-9-667-16800.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2704/subst-2022-9-667-16800.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 001 AO PROJETO DE LEI COMPLEMENTAR N.º 11/ 2022 - DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2705/subst-2022-10-675-16692.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2705/subst-2022-10-675-16692.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE DECRETO LEGISLATIVO Nº 12/2022 - DISPÕE SOBRE OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" A PABLO CIVITELLA</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2706/subst-2022-11-703-16727.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2706/subst-2022-11-703-16727.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 2 AO PROJETO DE LEI COMPLEMENTAR Nº 12/2022 - DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO GERAL DE SERVIDORES EFETIVOS E DISCIPLINA O EXERCÍCIO DE FUNÇÕES DE CONFIANÇA DE DIREÇÃO, CHEFIA E ASSESSORAMENTO A SEREM EXERCIDAS POR ESTES SERVIDORES NO ÂMBITO DOS ÓRGÃOS DA ADMINISTRAÇÃO DO MUNICÍPIO DE PORTO FELIZ, ESTADO DE SÃO PAULO,  E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz, Adilson de Jesus Casagrande, Ciro Valdez dos Santos (Ciro Valdez), Lúcia de Fátima Caballero, Luís Antônio Gutierre Ruiz, Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2710/em-2022-28-46-15833.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2710/em-2022-28-46-15833.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ PARA INCLUIR O ART. 121-A E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2711/em-2022-29-133-15946.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2711/em-2022-29-133-15946.pdf</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz, Adilson de Jesus Casagrande, Cássio Rodrigues Batista (Cássio Carlota), Ciro Valdez dos Santos (Ciro Valdez), Lúcia de Fátima Caballero, Luís Antônio Gutierre Ruiz, Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2712/em-2022-30-265-16125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2712/em-2022-30-265-16125.pdf</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2665/ema-2022-1-329-16198.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2665/ema-2022-1-329-16198.pdf</t>
   </si>
   <si>
     <t>INCLUI O ARTIGO 7º-A  AO PROJETO DE LEI Nº 21/2.022 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2.023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2666/ems-2022-2-591-16529.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2666/ems-2022-2-591-16529.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 11/2022 - SUPRIMA-SE DO  INCISO IB, DO ARTIGO 40 DO PROJETO DE LEI COMPLEMENTAR Nº 11/2022 A EXPRESSÃO "ANEXO V"</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2667/emm-2022-3-628-16603.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2667/emm-2022-3-628-16603.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 2 AO PROJETO DE LEI COMPLEMENTAR Nº 11/2022 - MODIFICA O  ANEXO I - DESCRIÇÃO DOS PERÍMETROS DAS ZONAS DE USO - ZI - ZONA INDUSTRIAL  (SETOR 1, 2, 3 e 5)</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2668/emm-2022-4-629-16605.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2668/emm-2022-4-629-16605.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 3 AO PROJETO DE LEI COMPLEMENTAR Nº 11/2022 - MODIFICA O  ANEXO I - DESCRIÇÃO DOS PERÍMETROS DAS ZONAS DE USO -  ZTR - Zona Turística e Recreativa (Setor 2)</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2669/ema-2022-5-757-16802.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2669/ema-2022-5-757-16802.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI Nº 46/2022 - EMENDA IMPOSITIVA CONFORME ARTIGO 121A DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2670/ema-2022-6-758-16811.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2670/ema-2022-6-758-16811.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 2 AO PROJETO DE LEI 46/2022 COM A FINALIDADE DE ADCIONAR AS EMENDAS IMPOSITIVAS DO VEREADOR CIRO VALDEZ.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2671/ema-2022-7-761-16807.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2671/ema-2022-7-761-16807.pdf</t>
   </si>
   <si>
     <t>Emenda nº 3 ao Projeto de Lei nº 46/2022 - emenda impositiva</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2672/ema-2022-8-764-16810.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2672/ema-2022-8-764-16810.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº4 ao Projeto de Lei 46/2022</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2673/ema-2022-9-763-16809.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2673/ema-2022-9-763-16809.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº5 ao Projeto de Lei nº 46/2022</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2674/ema-2022-10-762-16808.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2674/ema-2022-10-762-16808.pdf</t>
   </si>
   <si>
     <t>Emenda Nº 6 Aao Projeto de Lei n] 46/2022 - Emenda  Impositiva</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2675/ema-2022-11-759-16805.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2675/ema-2022-11-759-16805.pdf</t>
   </si>
   <si>
     <t>Emenda nº 7 ao Projeto de Lei 46/2022 - Emendas Impositivas</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2676/ema-2022-12-760-16806.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2676/ema-2022-12-760-16806.pdf</t>
   </si>
   <si>
     <t>Emenda nº 8 ao Projeto de Lei 46/2022 - emenda impositiva</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2677/ema-2022-13-767-16814.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2677/ema-2022-13-767-16814.pdf</t>
   </si>
   <si>
     <t>Emenda º9 ao PL 46/2022 - Emenda  Impositiva</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2678/ema-2022-14-766-16813.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2678/ema-2022-14-766-16813.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 10 AO PROJETO DE LEI N° 46/2022 - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2679/ema-2022-15-768-16817.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2679/ema-2022-15-768-16817.pdf</t>
   </si>
   <si>
     <t>Emenda nº 11 ao Projeto  de Lei nº 46/2022 - emenda impositiva</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/cjr-2022-1-28-15815.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/cjr-2022-1-28-15815.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao PL 78X2021</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/cjr-2022-2-68-15860.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/cjr-2022-2-68-15860.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ referente ao Projeto de Resolução de "Criação da Procuradoria Especial da Mulher no Âmbito da Camaral Municipal de Porto Feliz".</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/cjr-2022-4-67-15859.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/cjr-2022-4-67-15859.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Lei nº 01/2022 - Dispõe sobre denominação de Via Pública</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/cjr-2022-5-71-15864.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/cjr-2022-5-71-15864.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao PL 03x2022 que dispõe sobre repasse de subvenção social ao APAE.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/cjr-2022-6-72-15865.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/cjr-2022-6-72-15865.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao PL 04x2022 que dispõe sobre Subvenção social a Cidade dos Velhinhos.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/cjr-2022-7-82-15885.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/cjr-2022-7-82-15885.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 1/2022</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/cjr-2022-8-91-15902.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/cjr-2022-8-91-15902.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PL 05/2022 - Dispoe sobre alteração da Lei Nº 4.281 de 05 de Dezembro de 2005, que cria o CONSELHO MUNICIPAL DO IDOSO e da outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/cjr-2022-9-92-15903.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/cjr-2022-9-92-15903.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PL 06/2022 - Dispõe sobre a Ratificação da Dissolução do Contrato de Consórcio Público com o Consórcio Intermunicipal Vizinhos da Castelo, revoga a Lei 3.803 de 0 de Julho de 2.00, conforme esecifica e dá outras providências.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/cjr-2022-10-108-15920.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/cjr-2022-10-108-15920.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao Projeto de Lei nº 08x2022, que dispõe sobre crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/cjr-2022-11-123-15936.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/cjr-2022-11-123-15936.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 10/2022</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/cjr-2022-12-134-15948.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/cjr-2022-12-134-15948.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Lei Complementar 01/2022</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/cjr-2022-13-138-15952.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/cjr-2022-13-138-15952.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ PL 11-2022 - Denominação de Via Pública</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/cjr-2022-14-153-15968.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/cjr-2022-14-153-15968.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 12/2022</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/cjr-2022-15-165-15980.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/cjr-2022-15-165-15980.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Projeto de Lei nº 14/2022.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/cjr-2022-16-164-15979.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/cjr-2022-16-164-15979.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Substitutivo nº 2 à Proposta de Emenda à Lei Orgânica nº 29/2022.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/cjr-2022-17-197-16033.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/cjr-2022-17-197-16033.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 2/2022 - Dispõe sobre alteração da lei complementar nº 60 de 06 de dezembro de 2004</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/cjr-2022-18-211-16058.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/cjr-2022-18-211-16058.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - Projeto de Lei nº 18/2022 - Cria o Fundo Municipal do Meio Ambiente</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/cjr-2022-19-212-16057.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/cjr-2022-19-212-16057.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - PL 17/2022 - Dispõe sobre identidade funcional para os servidores da Guarda Civil Municipal</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/cjr-2022-20-213-16056.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/cjr-2022-20-213-16056.pdf</t>
   </si>
   <si>
     <t>Parecre da CCJ - PLC 03/2022 - Altera a redação dos parágrafos 1º, 2º e 3º do artigo 10, da Lei complementar nº 18/1997</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/cjr-2022-21-241-16093.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/cjr-2022-21-241-16093.pdf</t>
   </si>
   <si>
     <t>Trata-se de parecer da Comissão de Justiça Ref. ao PL 16/2022 que Institui a Campanha Abril Laranja no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/cjr-2022-22-242-16094.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/cjr-2022-22-242-16094.pdf</t>
   </si>
   <si>
     <t>Trata-se de parecer da Comissão de Justiça ref. ao PL 19/2022 que dispõe sobre a abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/cjr-2022-23-250-16101.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/cjr-2022-23-250-16101.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça ref. ao PL 20x2022 que dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/cjr-2022-24-251-16102.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/cjr-2022-24-251-16102.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça ref. ao Substitutivo 01 ao Projeto de Lei Complementar nº 02/2022</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/cjr-2022-25-281-16144.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/cjr-2022-25-281-16144.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ - PROJETO DE LEI Nº 22-20222 - CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/cjr-2022-26-283-16146.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/cjr-2022-26-283-16146.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 3/2022</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cjr-2022-27-282-16145.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cjr-2022-27-282-16145.pdf</t>
   </si>
   <si>
     <t>PARECER CCJ - PROJETO DE LEI COMPLEMENTAR 05-2022 - ESTATUTO DA GUARDA CIVIL (PARECER PROTOCOLADO FORA DO PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/cjr-2022-28-345-16216.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/cjr-2022-28-345-16216.pdf</t>
   </si>
   <si>
     <t>Parecer da CRJ ref. ao PDL nº 04x2022 que outorga Título de Cidadã Portofelicense a Raquel Machado.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/cjr-2022-29-418-16300.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/cjr-2022-29-418-16300.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ Projeto de Lei 28-2022</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/cjr-2022-30-419-16301.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/cjr-2022-30-419-16301.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ Projeto de Resolução nº 04-2022</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/cjr-2022-31-421-16307.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/cjr-2022-31-421-16307.pdf</t>
   </si>
   <si>
     <t>Parecer ref. ao PL 27x2022 "Instituí no Município de Porto Feliz, o "Dia Municipal de Prevenção ao Feminicídio",</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/cjr-2022-32-451-16341.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/cjr-2022-32-451-16341.pdf</t>
   </si>
   <si>
     <t>Parcer da CCJ Projeto de Lei 31-2022</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/cjr-2022-33-461-16351.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/cjr-2022-33-461-16351.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao PL 32/2022.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/cjr-2022-34-497-16393.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/cjr-2022-34-497-16393.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça e Redação - Projeto de Lei 35/2022 (FORA DE PRAZO)</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/cjr-2022-35-498-16394.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/cjr-2022-35-498-16394.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição Justiça e Redação - Projeto de Lei nº 34/2022 9 (FORA DE PRAZO)</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/cjr-2022-36-499-16395.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/cjr-2022-36-499-16395.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição Justiça e Redação - Projeto de Decreto Legislativo nº 6/2022</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/cjr-2022-37-500-16397.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/cjr-2022-37-500-16397.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição Justiça e Redação - Projeto de Decreto de Legislativo nº 5/2022</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/cjr-2022-38-501-16398.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/cjr-2022-38-501-16398.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição  Justiça e Redação - Projeto de Lei 36/2022 (FORA DE PRAZO)</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/cjr-2022-39-535-16464.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/cjr-2022-39-535-16464.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Projeto de decreto Legislativo nº 7/2022</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/cjr-2022-40-554-16483.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/cjr-2022-40-554-16483.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao PDL 11x2022.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/cjr-2022-41-555-16484.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/cjr-2022-41-555-16484.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - Projeto de Decreto Legislativo nº 8-2022</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/cjr-2022-42-556-16485.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/cjr-2022-42-556-16485.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - Projeto de Decreto Legislativo 9-2022</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/cjr-2022-43-557-16486.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/cjr-2022-43-557-16486.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ - Projeto de Decreto Legislativo nº 10-2022</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/cjr-2022-44-599-16539.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/cjr-2022-44-599-16539.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 05 de 2022, que dispõe sobre a Criação da Escola do Legislativo.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/cjr-2022-45-601-16541.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/cjr-2022-45-601-16541.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 44/2022 - Dispõe sobre a presença de Doulas nas maternidades.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/cjr-2022-46-606-16546.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/cjr-2022-46-606-16546.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ - Projeto de Lei 42/2022 (PROTOCOLADO FORA DO PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/cjr-2022-47-619-16569.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/cjr-2022-47-619-16569.pdf</t>
   </si>
   <si>
     <t>Projeto de lei43/2022 - Dispõe sobre Abertura de Credito Adicional Suplementar para a PortoPrev</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/cjr-2022-48-640-16638.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/cjr-2022-48-640-16638.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao PL 45X2022</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/cjr-2022-49-704-16740.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/cjr-2022-49-704-16740.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 13/2022 - Trata-se de Projeto de lei de autoria do Executivo Municipal, que "DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/cjr-2022-50-705-16741.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/cjr-2022-50-705-16741.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 48/2022 - Trata-se de Projeto de lei de autoria do Executivo Municipal, que "DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.414, DE 30 DE JULHO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE CULTURA</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/cjr-2022-51-706-16742.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/cjr-2022-51-706-16742.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo de iniciativa da Ilustre Vereadora Lúcia de Fátima Caballero, que outorga Título de_x000D_
 Honraria Premio Cultural Antônio Yamamoto ao Sr. Pablo Civitella.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/cjr-2022-52-707-16743.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/cjr-2022-52-707-16743.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Luís Henrique de Oliveira Diniz, que outorga Título de_x000D_
 Honraria “Premio Cultural Antônio Yamamoto” ao Sr. Marcelo Henrique_x000D_
 Baldini.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/cjr-2022-53-708-16744.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/cjr-2022-53-708-16744.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Adilson de Jesus Casagrande, que outorga Título de_x000D_
 Honraria “Premio Cultural Antônio Yamamoto” ao Sr. Claudimir Causin.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/cjr-2022-54-709-16745.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/cjr-2022-54-709-16745.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador João Augusto Fávero, que outorga Título de Honraria_x000D_
 “Premio Cultural Antônio Yamamoto” ao Sr. José Nilson Pereira de Araujo</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/cjr-2022-55-710-16746.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/cjr-2022-55-710-16746.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Luís Antônio Gutierre Ruiz, que outorga Título de Honraria “Premio Cultural Antônio Yamamoto” ao Maestro Joelson dos Santos</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/cjr-2022-56-711-16747.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/cjr-2022-56-711-16747.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Cássio Rodrigues Batista, que outorga Título de Honraria_x000D_
 “Premio Cultural Antônio Yamamoto” ao Sr. Vagner Chaves da Silva.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/cjr-2022-57-712-16748.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/cjr-2022-57-712-16748.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Marcelo Tuani, que outorga Título de Honraria “Premio_x000D_
 Cultural Antônio Yamamoto” ao Sr. Juliano Romeu Dalsoglio.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/cjr-2022-58-713-16749.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/cjr-2022-58-713-16749.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa da Ilustre Vereadora Roselene Maria de Souza dos Santos, que outorga Título de Honraria “Premio Cultural Antônio Yamamoto” a Sra. Michele Janaina_x000D_
 Gonçalves Franco.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/cjr-2022-59-714-16750.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/cjr-2022-59-714-16750.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Decreto Legislativo de iniciativa do Ilustre Vereador Paulo Adriano Benedetti, que outorga Título de Honraria_x000D_
 “Premio Cultural Antônio Yamamoto” a Sra. Rosana Fátima Moraes</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/cjr-2022-60-803-16855.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/cjr-2022-60-803-16855.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça PL 50-2022</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/cjr-2022-61-822-16875.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/cjr-2022-61-822-16875.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - Projeto de Resolução nº 07/2022</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/cjr-2022-62-817-16870.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/cjr-2022-62-817-16870.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao PDL 21x2022.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/cjr-2022-63-816-16869.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/cjr-2022-63-816-16869.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao PL 51x2022.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/ces-2022-1-61-15853.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/ces-2022-1-61-15853.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE RESOLUÇÃO 02/2022</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/ces-2022-2-122-15935.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/ces-2022-2-122-15935.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 10/2022 - DISPÕE SOBRE CRIAÇÃO DE ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/ces-2022-3-232-16079.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/ces-2022-3-232-16079.pdf</t>
   </si>
   <si>
     <t>Parecer favorável referente ao Projeto de Lei 16/2022.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/ces-2022-4-429-16319.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/ces-2022-4-429-16319.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao projeto de lei 28/2022.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/ces-2022-5-590-16528.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/ces-2022-5-590-16528.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 42/2022. (PROTOCOLADO FORA DO PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/ces-2022-6-651-16651.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/ces-2022-6-651-16651.pdf</t>
   </si>
   <si>
     <t>Parecer favorável sobre a reorganização do quadro geral de servidores.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/ces-2022-7-716-16752.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/ces-2022-7-716-16752.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Pablo Civitella.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/ces-2022-8-718-16754.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/ces-2022-8-718-16754.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Marcelo Henrique Baldini.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ces-2022-9-719-16755.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ces-2022-9-719-16755.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Claudemir Causin</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ces-2022-10-720-16756.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ces-2022-10-720-16756.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a José Nilson Pereira de Araújo.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/ces-2022-11-721-16757.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/ces-2022-11-721-16757.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Joelson dos Santos.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/ces-2022-12-722-16758.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/ces-2022-12-722-16758.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Vagner Chaves da Silva</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/ces-2022-13-723-16759.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/ces-2022-13-723-16759.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Juliano Romeu Dalsoglio.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/ces-2022-14-724-16760.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/ces-2022-14-724-16760.pdf</t>
   </si>
   <si>
     <t>Outorda de Honraria "Prêmio Cultural Antônio Yamamoto" a Michele Janaina Gonçalves Franco.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/ces-2022-15-725-16761.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/ces-2022-15-725-16761.pdf</t>
   </si>
   <si>
     <t>Outorga de Honraria "Prêmio Cultural Antônio Yamamoto" a Rosana Fatima Moraes</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/ces-2022-16-729-16765.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/ces-2022-16-729-16765.pdf</t>
   </si>
   <si>
     <t>Parecer favorável para o Projeto de Lei r 48/22.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/ces-2022-17-799-16851.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/ces-2022-17-799-16851.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a criação de novos cargos.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/cfo-2022-1-26-15813.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/cfo-2022-1-26-15813.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o PL 78/2021 - Denominação de via pública.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/cfo-2022-2-43-15830.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/cfo-2022-2-43-15830.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 02/2022 - Transferência financeira ao tesouro do SAAE.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/cfo-2022-3-44-15831.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/cfo-2022-3-44-15831.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente do Projeto de Lei 03/2022 - Subvenção Social ao APAE.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/cfo-2022-4-45-15832.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/cfo-2022-4-45-15832.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 04/2022 - Subvenção Social a Cidade dos Velhinhos.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/cfo-2022-5-50-15841.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/cfo-2022-5-50-15841.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Lei 01/2022 que dispõe sobre denominação de via Pública e da outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/cfo-2022-6-70-15863.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/cfo-2022-6-70-15863.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Resolução 02/2022 - Criação da Procuradoria Especial da Mulher.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/cfo-2022-7-113-15927.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/cfo-2022-7-113-15927.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PLC 01-22</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/cfo-2022-8-116-15930.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/cfo-2022-8-116-15930.pdf</t>
   </si>
   <si>
     <t>Parecer PL 10-2022</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/cfo-2022-9-140-15954.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/cfo-2022-9-140-15954.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 11/2022 - Denominação de via pública.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/cfo-2022-10-152-15967.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/cfo-2022-10-152-15967.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 14/2022</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/cfo-2022-11-163-15978.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/cfo-2022-11-163-15978.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PL12/2022</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/cfo-2022-12-176-16007.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/cfo-2022-12-176-16007.pdf</t>
   </si>
   <si>
     <t>Parcer da Comissão de Finanças e Orçamento - Subs 02 Proposta de emenda a Lei Orgânica nº 29</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/cfo-2022-13-205-16043.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/cfo-2022-13-205-16043.pdf</t>
   </si>
   <si>
     <t>Parecer Referente ao Projeto de Lei Complementar 03/2022.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/cfo-2022-14-206-16044.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/cfo-2022-14-206-16044.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao projeto de decreto legislativo 02/2022.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/cfo-2022-15-215-16053.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/cfo-2022-15-215-16053.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 17/2022 - identidade funcional para os servidores da Guarda Municipal</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/cfo-2022-16-216-16054.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/cfo-2022-16-216-16054.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 18/2022 - Altera a Lei nº" 4.420, de 15 de dezembro de 2006</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/cfo-2022-17-217-16055.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/cfo-2022-17-217-16055.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 19/2022 - Crédito Adicional Suplementar e Especial.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/cfo-2022-18-254-16107.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/cfo-2022-18-254-16107.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei 20/2022 - Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/cfo-2022-19-266-16127.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/cfo-2022-19-266-16127.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo N°01 ao Projeto de Lei Complementar 02/2022.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/cfo-2022-20-270-16133.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/cfo-2022-20-270-16133.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto 03/2022 Titulo Cidadão</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/cfo-2022-21-272-16135.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/cfo-2022-21-272-16135.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei 22/2022 - Abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/cfo-2022-22-362-16241.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/cfo-2022-22-362-16241.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente a Emenda Aditiva nº 1  ao Projeto de Lei 21/2022 .</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/cfo-2022-23-361-16242.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/cfo-2022-23-361-16242.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 21/2022  - Diretrizes para a elaboração e execução da Lei Orçamentária de 2023.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/cfo-2022-24-360-16243.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/cfo-2022-24-360-16243.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Decreto Legislativo 04/2022.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/cfo-2022-25-502-16399.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/cfo-2022-25-502-16399.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Decreto Legislativo nº  5 -2022</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/cfo-2022-26-549-16478.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/cfo-2022-26-549-16478.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Decreto Legislativo n° 07/2022.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/cfo-2022-27-550-16479.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/cfo-2022-27-550-16479.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Decreto Legislativo n° 08/2022.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/cfo-2022-28-551-16480.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/cfo-2022-28-551-16480.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Decreto Legislativo n° 09/2022.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/cfo-2022-29-552-16481.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/cfo-2022-29-552-16481.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente do Projeto de Decreto Legislativo n° 10/2022.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/cfo-2022-30-553-16482.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/cfo-2022-30-553-16482.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PDL 6/2022 -  Titulo ao senhor Celso Iversen (PROTOCOLADO FORA DE PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/cfo-2022-31-560-16489.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/cfo-2022-31-560-16489.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Decreto Legislativo n° 11/2022.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/cfo-2022-32-728-16764.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/cfo-2022-32-728-16764.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Decreto Legislativo nº 13/2022</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/cfo-2022-33-727-16763.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/cfo-2022-33-727-16763.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Decreto Legislativo nº 20/2022</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/cfo-2022-34-726-16762.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/cfo-2022-34-726-16762.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Substitutivo n 01 ao Projeto de Decreto Legislativo nº 12/2022</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/cfo-2022-35-733-16769.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/cfo-2022-35-733-16769.pdf</t>
   </si>
   <si>
     <t>Parecer Sobre o Projeto Decreto Legislativo 17/2022</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/cfo-2022-36-732-16768.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/cfo-2022-36-732-16768.pdf</t>
   </si>
   <si>
     <t>Parecer Sobre o Projeto Decreto Legislativo 18/2022</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/cfo-2022-37-734-16770.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/cfo-2022-37-734-16770.pdf</t>
   </si>
   <si>
     <t>Parecer Sobre o Projeto Decreto Legislativo 19/2022</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/cfo-2022-38-745-16781.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/cfo-2022-38-745-16781.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao Projeto de Decreto Legislativo 14/2022.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/cfo-2022-39-746-16782.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/cfo-2022-39-746-16782.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente do Projeto de Decreto Legislativo 15/2022.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/cfo-2022-40-747-16783.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/cfo-2022-40-747-16783.pdf</t>
   </si>
   <si>
     <t>Parecer Finanças e Orçamento referente ao Projeto de Decreto Legislativo 16/2022.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/cfo-2022-41-791-16843.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/cfo-2022-41-791-16843.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 46/2022 - "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2023, BEM COMO AS EMENDAS N°S 1 A 11" e e Mensagem Modificativa N° 01/2022 referente ao mesmo projeto.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/cfo-2022-42-818-16871.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/cfo-2022-42-818-16871.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento sobre o Projeto de Resolução 07/2022.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/cfo-2022-43-821-16874.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/cfo-2022-43-821-16874.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o projeto de Lei 50</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão Obras, Serv.Publ., At.Priv. M.Amb</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/cosmu-2022-1-105-15917.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/cosmu-2022-1-105-15917.pdf</t>
   </si>
   <si>
     <t>Parecer da COSMU ref. ao Projeto de Lei Complementar 01/2022.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/cosmu-2022-2-144-15959.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/cosmu-2022-2-144-15959.pdf</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/cosmu-2022-3-210-16048.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/cosmu-2022-3-210-16048.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU sobre o Projeto de Lei nº 18/2022.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/cosmu-2022-4-309-16175.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/cosmu-2022-4-309-16175.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU referente ao Projeto de Lei 24/2022.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/cosmu-2022-5-562-16491.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/cosmu-2022-5-562-16491.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - PLC 11-2022.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/cosmu-2022-6-612-16552.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/cosmu-2022-6-612-16552.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - Emenda nº 01 - PLC 11/2022.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/cosmu-2022-7-627-16602.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/cosmu-2022-7-627-16602.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - PLC 12-2022.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/cosmu-2022-8-634-16611.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/cosmu-2022-8-634-16611.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - PLC 11 - Emenda 02.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/cosmu-2022-9-635-16612.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/cosmu-2022-9-635-16612.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - PLC 11 - Emenda nº 03.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/cosmu-2022-10-636-16613.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/cosmu-2022-10-636-16613.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - PLC 12 - Substitutivo nº 01.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/cosmu-2022-11-701-16721.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/cosmu-2022-11-701-16721.pdf</t>
   </si>
   <si>
     <t>Parecer COSMU - Substitutivo nº 01 - PLC 11-2022.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/pj-2022-1-33-15820.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/pj-2022-1-33-15820.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 01/2022.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/pj-2022-2-47-15834.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/pj-2022-2-47-15834.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 03/2022.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/pj-2022-3-48-15835.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/pj-2022-3-48-15835.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 04/2022.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/pj-2022-4-60-15852.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/pj-2022-4-60-15852.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 02/2022.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/pj-2022-5-62-15854.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/pj-2022-5-62-15854.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 06/2022.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/pj-2022-6-63-15855.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/pj-2022-6-63-15855.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 02/2022.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pj-2022-7-83-15887.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pj-2022-7-83-15887.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 05/2022.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/pj-2022-8-94-15906.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/pj-2022-8-94-15906.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 08/2022.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/pj-2022-9-101-15913.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/pj-2022-9-101-15913.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 10/2022.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/pj-2022-10-109-15922.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/pj-2022-10-109-15922.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 01/2022.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/pj-2022-11-117-15931.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/pj-2022-11-117-15931.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 11/2022.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/pj-2022-12-142-15957.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/pj-2022-12-142-15957.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 12/2022.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/pj-2022-13-143-15958.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/pj-2022-13-143-15958.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 14/2022.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/pj-2022-14-154-15969.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/pj-2022-14-154-15969.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 02 à Proposta de Emenda à Lei Orgânica nº 29/2022.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/pj-2022-15-192-16027.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/pj-2022-15-192-16027.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 02/2022.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/pj-2022-16-193-16028.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/pj-2022-16-193-16028.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 03/2022.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pj-2022-17-194-16029.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pj-2022-17-194-16029.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei  nº 16/2022.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/pj-2022-18-201-16038.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/pj-2022-18-201-16038.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 02/2022.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/pj-2022-19-202-16039.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/pj-2022-19-202-16039.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 18/2022.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/pj-2022-20-203-16040.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/pj-2022-20-203-16040.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 17/2022.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pj-2022-21-219-16065.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pj-2022-21-219-16065.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 04/2022.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/pj-2022-22-235-16082.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/pj-2022-22-235-16082.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 19/2022.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/pj-2022-23-236-16083.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/pj-2022-23-236-16083.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 20/2022.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/pj-2022-24-240-16092.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/pj-2022-24-240-16092.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei Complementar nº 02/2022.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/pj-2022-25-258-16112.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/pj-2022-25-258-16112.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 03/2022.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/pj-2022-26-259-16113.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/pj-2022-26-259-16113.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 05/2022.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pj-2022-27-276-16139.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pj-2022-27-276-16139.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 22/2022.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/pj-2022-28-343-16214.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/pj-2022-28-343-16214.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 04/2022.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/pj-2022-29-350-16221.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/pj-2022-29-350-16221.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 21/2022.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/pj-2022-30-351-16222.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/pj-2022-30-351-16222.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda Aditiva ao Projeto de Lei nº 21/2022.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/pj-2022-31-358-16231.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/pj-2022-31-358-16231.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 24/2022.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/pj-2022-32-359-16232.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/pj-2022-32-359-16232.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 25/2022.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/pj-2022-33-371-16247.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/pj-2022-33-371-16247.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 04/2022.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/pj-2022-34-381-16259.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/pj-2022-34-381-16259.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 27/2022.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/pj-2022-35-383-16265.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/pj-2022-35-383-16265.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 28/2022.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/pj-2022-36-390-16272.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/pj-2022-36-390-16272.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 29/2022.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/pj-2022-37-441-16331.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/pj-2022-37-441-16331.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 32/2022.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/pj-2022-38-458-16348.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/pj-2022-38-458-16348.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 34/2022.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/pj-2022-39-459-16349.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/pj-2022-39-459-16349.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 35/2022.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/pj-2022-40-460-16350.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/pj-2022-40-460-16350.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 36/2022.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/pj-2022-41-470-16366.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/pj-2022-41-470-16366.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 06/2022.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pj-2022-42-476-16372.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pj-2022-42-476-16372.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 05/2022.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pj-2022-43-503-16400.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pj-2022-43-503-16400.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 37/2022.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pj-2022-44-522-16449.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pj-2022-44-522-16449.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 09/2022.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/pj-2022-45-521-16448.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/pj-2022-45-521-16448.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 07/2022.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pj-2022-46-541-16470.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pj-2022-46-541-16470.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 08/2022.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/pj-2022-47-542-16471.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/pj-2022-47-542-16471.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 09/2022.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/pj-2022-48-543-16472.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/pj-2022-48-543-16472.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 10/2022.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/pj-2022-49-544-16473.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/pj-2022-49-544-16473.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 42/2022.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pj-2022-50-548-16477.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pj-2022-50-548-16477.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 11/2022.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/pj-2022-51-573-16507.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/pj-2022-51-573-16507.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 41/2022.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/pj-2022-52-586-16523.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/pj-2022-52-586-16523.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 05/2022.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/pj-2022-53-597-16537.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/pj-2022-53-597-16537.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 44/2022.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/pj-2022-54-615-16566.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/pj-2022-54-615-16566.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 43/2022.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pj-2022-55-632-16609.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pj-2022-55-632-16609.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 45/2022.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pj-2022-56-658-16658.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pj-2022-56-658-16658.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei Complementar nº 12/2022.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/pj-2022-57-672-16689.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/pj-2022-57-672-16689.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 48/2022.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/pj-2022-58-673-16690.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/pj-2022-58-673-16690.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 13/2022.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/pj-2022-59-689-16706.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/pj-2022-59-689-16706.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Decreto Legislativo nº 12/2022.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/pj-2022-60-690-16707.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/pj-2022-60-690-16707.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 13/2022.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/pj-2022-61-691-16708.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/pj-2022-61-691-16708.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 14/2022.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/pj-2022-62-692-16709.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/pj-2022-62-692-16709.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 15/2022.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/pj-2022-63-693-16710.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/pj-2022-63-693-16710.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 16/2022.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/pj-2022-64-694-16711.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/pj-2022-64-694-16711.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 17/2022.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/pj-2022-65-695-16712.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/pj-2022-65-695-16712.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 18/2022.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/pj-2022-66-696-16713.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/pj-2022-66-696-16713.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 19/2022.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/pj-2022-67-697-16714.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/pj-2022-67-697-16714.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 20/2022.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/pj-2022-68-737-16773.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/pj-2022-68-737-16773.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei Complementar nº 11/2022.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/pj-2022-69-741-16777.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/pj-2022-69-741-16777.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 02 ao Projeto de Lei Complementar nº 12/2022.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/pj-2022-70-748-16784.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/pj-2022-70-748-16784.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 47/2022.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/pj-2022-71-765-16812.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/pj-2022-71-765-16812.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 14/2022.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/pj-2022-72-781-16830.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/pj-2022-72-781-16830.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 50/2022.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/pj-2022-73-786-16838.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/pj-2022-73-786-16838.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 07/2022.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/pj-2022-74-788-16840.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/pj-2022-74-788-16840.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 15/2022.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/pj-2022-75-807-16860.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/pj-2022-75-807-16860.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 21/2022.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/pj-2022-76-810-16863.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/pj-2022-76-810-16863.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 51/2022.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>PCONJ</t>
   </si>
   <si>
     <t>Parecer Comissões Conjuntas</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ccj-2022-2-487-16383.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ccj-2022-2-487-16383.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 7/2022</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ccj-2022-3-488-16384.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ccj-2022-3-488-16384.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 8/2022</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/ccj-2022-4-805-16857.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/ccj-2022-4-805-16857.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 15/2022</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil</t>
   </si>
   <si>
     <t>ASSESSORIA TÉCNICO CONTÁBIL - ATC</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/dd-2022-1-40-15827.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/dd-2022-1-40-15827.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 2/2022</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/dd-2022-2-41-15828.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/dd-2022-2-41-15828.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 3/2022</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/dd-2022-3-42-15829.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/dd-2022-3-42-15829.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 4/2022</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/dd-2022-4-87-15893.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/dd-2022-4-87-15893.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 7/2022</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/dd-2022-5-88-15895.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/dd-2022-5-88-15895.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 8/2022</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/dd-2022-6-228-16075.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/dd-2022-6-228-16075.pdf</t>
   </si>
   <si>
     <t>Parecer contábil sobre o PL 19/2022</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/dd-2022-7-233-16080.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/dd-2022-7-233-16080.pdf</t>
   </si>
   <si>
     <t>Parecer contabil PL 20/2022</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/dd-2022-8-234-16081.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/dd-2022-8-234-16081.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PLC 3/2022</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/dd-2022-9-275-16138.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/dd-2022-9-275-16138.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 22/2022</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/dd-2022-10-348-16219.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/dd-2022-10-348-16219.pdf</t>
   </si>
   <si>
     <t>Parecer contábil sobre o PL 21/2022</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/dd-2022-11-349-16220.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/dd-2022-11-349-16220.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre a Emenda Aditiva nº 1 ao PL 21/2022</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/dd-2022-12-363-16236.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/dd-2022-12-363-16236.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 24/2022</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/dd-2022-13-364-16237.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/dd-2022-13-364-16237.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 25/2022</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/dd-2022-14-365-16238.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/dd-2022-14-365-16238.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PLC 6/2022</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/dd-2022-15-370-16246.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/dd-2022-15-370-16246.pdf</t>
   </si>
   <si>
     <t>Complemento ao Parecer contabil ao PL 24/2022</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/dd-2022-16-396-16278.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/dd-2022-16-396-16278.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o Substitutivo nº 1 ao PL 29/2022</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/dd-2022-17-477-16373.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/dd-2022-17-477-16373.pdf</t>
   </si>
   <si>
     <t>Parecer contábil sobre o PLC 8/2022</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/dd-2022-18-523-16450.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/dd-2022-18-523-16450.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil PL 38/2022</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/dd-2022-19-545-16474.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/dd-2022-19-545-16474.pdf</t>
   </si>
   <si>
     <t>Parecer contábil sobre o PLC 10/2022</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/dd-2022-20-565-16494.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/dd-2022-20-565-16494.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PLC 9/2022</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/dd-2022-21-566-16495.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/dd-2022-21-566-16495.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 39/2022</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/dd-2022-22-567-16496.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/dd-2022-22-567-16496.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 40/2022</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/dd-2022-23-568-16497.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/dd-2022-23-568-16497.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 41/2022</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>Ciro Valdez dos Santos (Ciro Valdez), Lúcia de Fátima Caballero, Luís Henrique de Oliveira Diniz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Informa sobre fusão dos partidos DEM e PSL , formando o partido UNIÃO</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/dd-2022-25-614-16564.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/dd-2022-25-614-16564.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil PL 43/2022</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/dd-2022-26-633-16610.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/dd-2022-26-633-16610.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 45/2022</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/dd-2022-27-661-16661.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/dd-2022-27-661-16661.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil Substitutivo nº 1 ao PLC 12/2022</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/dd-2022-28-700-16720.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/dd-2022-28-700-16720.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTABIL SOBRE O PL 49/2022</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/dd-2022-29-743-16779.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/dd-2022-29-743-16779.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTABIL SOBRE O PL 47/2022</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/dd-2022-30-750-16786.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/dd-2022-30-750-16786.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTÁBIL AO SUBS. Nº 2 AO PLC Nº 12/2022</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/dd-2022-31-780-16829.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/dd-2022-31-780-16829.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 50/2022</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/dd-2022-32-785-16837.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/dd-2022-32-785-16837.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PLC 15/2022</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/dd-2022-33-787-16839.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/dd-2022-33-787-16839.pdf</t>
   </si>
   <si>
     <t>Parecer contábil sobre o PLC 14/2022</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/ogp-2022-1-73-15870.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/ogp-2022-1-73-15870.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA AUSENTAR-SE DO MUNICÍPIO NO PERÍODO COMPREENDIDO ENTRE OS DIAS 06 E 26 DE MARÇO EM RAZÃO DE FÉRIAS</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/ogp-2022-2-86-15892.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/ogp-2022-2-86-15892.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONVOCAÇÃOD DE SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/ogp-2022-3-90-15901.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/ogp-2022-3-90-15901.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI 09/2022</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/ogp-2022-4-100-15912.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/ogp-2022-4-100-15912.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO Nº01/2022 EMITIDO PELA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES NA DATA DE 02/03/2022 ENCAMINHA INFORMAÇÕES SOLICITADAS PARA CONTINUIDADE NA VOTAÇÃO DO PL 08/2022</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/ogp-2022-5-107-15919.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/ogp-2022-5-107-15919.pdf</t>
   </si>
   <si>
     <t>Encaminha esclarecimentos sobre o PL 8/2022</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/ogp-2022-6-168-15983.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/ogp-2022-6-168-15983.pdf</t>
   </si>
   <si>
     <t>BALANÇO ANUAL DO PODER EXECUTIVO REFERENTE AO EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/ogp-2022-7-243-16095.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/ogp-2022-7-243-16095.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº04/2022 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº179/2016</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/ogp-2022-8-578-16512.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/ogp-2022-8-578-16512.pdf</t>
   </si>
   <si>
     <t>Informações  sobre PLC 11/2022</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/ogp-2022-9-621-16573.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/ogp-2022-9-621-16573.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DOS ANEXOS DO PLC 12/2022</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3504/ogp-2022-10-622-16582.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3504/ogp-2022-10-622-16582.pdf</t>
   </si>
   <si>
     <t>Solicita correção do PLC 11/2022 através de Emendas</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/ogp-2022-11-649-16649.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/ogp-2022-11-649-16649.pdf</t>
   </si>
   <si>
     <t>EM CONTINUIDADE AS TRATATIVAS ACERCA DO PROJETO DE LEI COMPLEMENTAR Nº11/2022 QUE DISPÕE SOBRE A REVISÃO DO PLANO DIRETOR</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/ogp-2022-12-688-16704.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/ogp-2022-12-688-16704.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ANEXOS PARA SEREM ANEXADOS AO PROJETO DE LEI Nº 46/2022 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/ogp-2022-13-742-16778.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/ogp-2022-13-742-16778.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI Nº 48/2022</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/ogp-2022-14-751-16787.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/ogp-2022-14-751-16787.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº12/2022 E SEUS RESPECTIVOS SUBSTITUTIVOS</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/ogp-2022-15-783-16835.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/ogp-2022-15-783-16835.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS E ANEXOS DO PROJETO DE LEI Nº 46/2022 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/ogp-2022-16-798-16850.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/ogp-2022-16-798-16850.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para ausentar-se do Município entre os dias 20 de dezembro de 2022 à 20 de janeiro de 2023, em razão de férias</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/ogp-2022-17-802-16854.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/ogp-2022-17-802-16854.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA AUSÊNCIA DO MUNICÍPIO NO PERÍODO COMPREENDIDO ENTRE OS DIAS 20 DE DEZEMBRO DE 2022 À 20 DE JANEIRO DE 2023</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/op-2022-1-511-16422.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/op-2022-1-511-16422.pdf</t>
   </si>
   <si>
     <t>COMUNICA A IMPOSSIBILIDADE DO PRONTO ATENDIMENTO DA SOLICITAÇÃO</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/op-2022-2-600-16540.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/op-2022-2-600-16540.pdf</t>
   </si>
   <si>
     <t>A FIM DE COLABORAR COM A TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº11/2022 FACE À MANIFESTAÇÃO DO MINISTÉRIO PÚBLICO PARA REALIZAÇÃO DE MAIS DE UMA AUDIÊNCIA PÚBLICA ACERCA DO TEOR DA PROPOSIÇÃO PELA CÂMARA MUNICIPAL DE VEREADORES, SOLICITA A RETIRADA DO REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/op-2022-3-659-16662.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/op-2022-3-659-16662.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COMPLEMENTARES AO SUBSTITUTIVO Nº01 AO PLC 12/2022</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/rf-2022-1-410-16291.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/rf-2022-1-410-16291.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI Nº 21/2022 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/rf-2022-2-825-16880.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/rf-2022-2-825-16880.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE LEI Nº 46/2022 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7452,67 +7452,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/ind-2022-1-32-15819.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/ind-2022-2-38-15825.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/ind-2022-3-39-15826.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/ind-2022-4-51-15842.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/ind-2022-5-52-15843.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/ind-2022-6-53-15844.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/ind-2022-7-57-15849.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/ind-2022-8-64-15856.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/ind-2022-9-65-15857.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/ind-2022-10-66-15858.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/ind-2022-11-96-15907.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/ind-2022-12-102-15914.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ind-2022-13-103-15915.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ind-2022-14-118-15932.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ind-2022-15-119-15933.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ind-2022-16-120-15934.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ind-2022-17-114-15928.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ind-2022-18-124-15937.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ind-2022-19-130-15944.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/ind-2022-20-128-15942.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/ind-2022-21-129-15943.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/ind-2022-22-135-15949.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/ind-2022-23-155-15970.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/ind-2022-24-156-15971.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/ind-2022-25-157-15972.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/ind-2022-26-160-15975.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/ind-2022-27-166-15981.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/ind-2022-28-167-15982.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/ind-2022-29-162-15977.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ind-2022-30-171-16002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ind-2022-31-183-16017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/ind-2022-32-190-16024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/ind-2022-33-191-16025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/ind-2022-34-195-16031.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/ind-2022-35-221-16067.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/ind-2022-36-220-16066.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/ind-2022-37-226-16073.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/ind-2022-38-227-16074.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ind-2022-39-229-16076.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ind-2022-40-238-16090.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/ind-2022-41-247-16099.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ind-2022-42-245-16097.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ind-2022-43-246-16098.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/ind-2022-44-253-16106.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/ind-2022-45-273-16136.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/ind-2022-46-274-16137.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/ind-2022-47-280-16143.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/ind-2022-48-296-16161.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/ind-2022-49-298-16163.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/ind-2022-50-299-16164.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/ind-2022-51-300-16165.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/ind-2022-52-302-16167.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/ind-2022-53-307-16173.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/ind-2022-54-305-16171.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/ind-2022-55-317-16183.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/ind-2022-56-316-16182.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/ind-2022-57-312-16178.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/ind-2022-58-313-16179.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/ind-2022-59-321-16187.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/ind-2022-61-332-16201.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/ind-2022-62-333-16202.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/ind-2022-63-334-16203.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/ind-2022-64-335-16204.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/ind-2022-65-337-16207.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/ind-2022-66-344-16215.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/ind-2022-67-338-16208.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/ind-2022-68-339-16209.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/ind-2022-69-347-16218.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/ind-2022-70-353-16224.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/ind-2022-71-354-16230.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/ind-2022-72-355-16229.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/ind-2022-73-369-16245.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/ind-2022-74-375-16251.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/ind-2022-75-397-16279.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/ind-2022-76-399-16281.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/ind-2022-77-400-16282.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ind-2022-78-402-16284.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ind-2022-79-408-16289.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/ind-2022-80-409-16290.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/ind-2022-81-413-16294.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ind-2022-82-417-16299.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/ind-2022-83-422-16308.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/ind-2022-84-423-16309.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/ind-2022-85-427-16314.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/ind-2022-86-432-16322.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/ind-2022-87-433-16323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/ind-2022-88-437-16327.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/ind-2022-89-438-16328.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/ind-2022-90-450-16340.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/ind-2022-91-454-16344.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/ind-2022-92-453-16343.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/ind-2022-93-462-16352.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/ind-2022-94-466-16357.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ind-2022-95-478-16374.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/ind-2022-96-479-16375.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/ind-2022-97-481-16377.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/ind-2022-98-482-16378.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ind-2022-99-484-16380.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ind-2022-100-494-16390.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/ind-2022-101-519-16446.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/ind-2022-102-524-16451.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/ind-2022-103-525-16452.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ind-2022-104-528-16456.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/ind-2022-105-534-16463.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/ind-2022-106-561-16490.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/ind-2022-107-579-16513.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/ind-2022-108-580-16514.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ind-2022-109-592-16531.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/ind-2022-110-594-16534.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ind-2022-111-595-16535.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ind-2022-112-596-16536.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ind-2022-113-605-16545.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ind-2022-114-607-16547.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/ind-2022-115-608-16548.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/ind-2022-116-609-16549.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/ind-2022-117-623-16583.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/ind-2022-118-630-16607.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/ind-2022-119-637-16614.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ind-2022-120-641-16639.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ind-2022-121-643-16642.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/ind-2022-122-647-16647.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ind-2022-123-653-16653.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/ind-2022-124-662-16663.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/ind-2022-125-663-16664.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/ind-2022-126-669-16686.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/ind-2022-127-685-16701.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/ind-2022-128-687-16703.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/ind-2022-129-686-16702.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/ind-2022-130-735-16771.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/ind-2022-131-736-16772.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/ind-2022-132-753-16796.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/ind-2022-133-756-16801.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ind-2022-134-771-16820.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/ind-2022-135-779-16828.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ind-2022-136-790-16842.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/ind-2022-137-795-16847.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/ind-2022-138-796-16848.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/ind-2022-139-797-16849.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/ind-2022-140-801-16853.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/ind-2022-141-800-16852.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ind-2022-142-812-16865.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/ind-2022-143-811-16864.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/ind-2022-144-819-16872.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/ind-2022-145-820-16873.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/ind-2022-146-826-16885.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/pl-2022-1-31-15818.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/pl-2022-2-35-15822.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/pl-2022-3-36-15823.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/pl-2022-4-37-15824.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/pl-2022-5-55-15888.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/pl-2022-6-56-15889.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/pl-2022-7-79-15873.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/pl-2022-8-80-15879.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/pl-2022-9-84-15890.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/pl-2022-10-97-15940.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1750/pl-2022-11-111-15924.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1751/pl-2022-12-132-15947.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1752/pl-2022-13-137-15951.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1753/pl-2022-14-139-15955.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1754/pl-2022-15-141-15956.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1755/pl-2022-16-189-16026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1756/pl-2022-17-199-16036.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1757/pl-2022-18-200-16037.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1758/pl-2022-19-204-16041.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1759/pl-2022-20-218-16059.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1760/pl-2022-21-225-16071.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1761/pl-2022-22-261-16115.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1762/pl-2022-23-262-16119.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1763/pl-2022-24-294-16157.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1764/pl-2022-25-295-16158.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1765/pl-2022-26-366-16239.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/pl-2022-27-378-16254.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/pl-2022-28-374-16250.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1768/pl-2022-29-387-16269.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1769/pl-2022-30-391-16273.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1770/pl-2022-31-401-16304.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/pl-2022-32-414-16297.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/pl-2022-33-415-16305.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/pl-2022-34-434-16324.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/pl-2022-35-445-16335.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/pl-2022-36-443-16333.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl-2022-37-489-16386.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/pl-2022-38-506-16406.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/pl-2022-39-507-16410.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/pl-2022-40-508-16414.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/pl-2022-41-516-16427.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1781/pl-2022-42-532-16461.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1782/pl-2022-43-572-16504.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/pl-2022-44-583-16517.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/pl-2022-45-625-16585.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/pl-2022-46-639-16617.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/pl-2022-47-666-16674.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/pl-2022-48-668-16684.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/pl-2022-49-698-16715.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/pl-2022-50-778-16827.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/pl-2022-51-808-16861.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/pl-2022-52-824-16878.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/plc-2022-1-89-15900.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/plc-2022-2-177-16008.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/plc-2022-3-185-16019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/plc-2022-4-198-16035.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/plc-2022-5-255-16108.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/plc-2022-6-336-16205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/plc-2022-7-464-16355.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/plc-2022-8-469-16362.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/plc-2022-9-509-16418.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/plc-2022-10-510-16421.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/plc-2022-11-518-16435.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/plc-2022-12-613-16555.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/plc-2022-13-665-16673.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/plc-2022-14-752-16793.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/plc-2022-15-782-16833.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/pr-2022-1-34-15821.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/pr-2022-2-59-15851.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/pr-2022-3-297-16162.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/pr-2022-4-357-16228.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/pr-2022-5-585-16522.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/pr-2022-6-755-16798.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/pr-2022-7-784-16836.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/dl-2022-1-78-15872.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/dl-2022-2-187-16022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/dl-2022-3-256-16110.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/dl-2022-4-325-16192.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/dl-2022-5-457-16347.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/dl-2022-6-467-16358.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/dl-2022-7-520-16447.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/dl-2022-8-529-16457.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/dl-2022-9-531-16460.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/dl-2022-10-533-16462.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/dl-2022-11-546-16475.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/dl-2022-12-671-16688.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/dl-2022-13-674-16691.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/dl-2022-14-679-16696.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/dl-2022-15-676-16693.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/dl-2022-16-680-16697.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2660/dl-2022-17-678-16695.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2661/dl-2022-18-677-16694.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2662/dl-2022-19-682-16698.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2663/dl-2022-20-683-16699.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2664/dl-2022-21-806-16859.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/map-2022-1-125-15938.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/map-2022-2-131-15945.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/map-2022-3-136-15950.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/map-2022-4-158-15973.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/map-2022-5-161-15976.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/map-2022-6-169-16000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/map-2022-7-173-16004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/map-2022-8-175-16006.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/map-2022-9-181-16015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/map-2022-10-179-16011.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/map-2022-11-231-16078.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/map-2022-12-257-16111.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/map-2022-13-319-16185.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/map-2022-14-323-16190.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/map-2022-15-352-16223.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/map-2022-16-372-16248.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/map-2022-17-373-16249.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/map-2022-18-376-16252.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/map-2022-19-412-16293.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/map-2022-20-452-16342.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/map-2022-21-463-16353.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/map-2022-22-491-16388.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/map-2022-23-505-16405.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/map-2022-24-527-16455.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/map-2022-25-547-16476.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/map-2022-26-563-16492.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/map-2022-27-575-16509.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/map-2022-28-576-16510.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/map-2022-29-581-16515.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/map-2022-30-610-16550.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/map-2022-31-611-16551.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/map-2022-32-620-16571.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/map-2022-33-646-16646.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/map-2022-34-657-16657.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/map-2022-35-655-16655.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/map-2022-36-660-16660.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/map-2022-37-794-16846.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/map-2022-38-793-16845.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/map-2022-39-813-16866.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/map-2022-40-815-16868.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/map-2022-41-814-16867.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/reqc-2022-7-10-15797.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/reqc-2022-8-12-15799.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/reqc-2022-9-13-15800.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/reqc-2022-10-16-15803.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/reqc-2022-11-17-15804.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/reqc-2022-12-18-15805.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/reqc-2022-13-19-15806.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/reqc-2022-14-20-15807.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/reqc-2022-15-21-15808.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/reqc-2022-16-22-15809.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/reqc-2022-17-23-15810.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/reqc-2022-18-24-15811.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/reqc-2022-19-25-15812.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/reqc-2022-20-29-15816.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/reqc-2022-21-27-15814.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/reqc-2022-22-30-15817.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/reqc-2022-23-49-15836.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/reqc-2022-24-54-15845.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/reqc-2022-25-58-15850.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/reqc-2022-26-74-15867.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/reqc-2022-27-76-15869.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/rues-2022-28-81-15886.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/reqc-2022-29-77-15871.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/reqc-2022-30-98-15910.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/reqc-2022-31-99-15911.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/reqc-2022-32-104-15916.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/reqc-2022-33-106-15918.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/reqc-2022-34-110-15923.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2467/reqc-2022-35-127-15941.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/reqc-2022-37-147-15962.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/reqc-2022-38-148-15963.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/reqc-2022-39-150-15965.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/reqc-2022-40-151-15966.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/reqc-2022-41-159-15974.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/reqc-2022-42-170-16001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/reqc-2022-43-172-16003.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/reqc-2022-44-174-16005.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/reqc-2022-45-178-16010.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/reqc-2022-46-182-16016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/reqc-2022-47-186-16021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/reqc-2022-48-188-16023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/reqc-2022-49-196-16032.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/reqc-2022-50-209-16047.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/reqc-2022-51-222-16068.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/reqc-2022-52-224-16070.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/reqc-2022-53-223-16069.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/reqc-2022-55-249-16100.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/reqc-2022-56-260-16114.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/reqc-2022-57-263-16123.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/reqc-2022-58-264-16124.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/reqc-2022-59-271-16134.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/reqc-2022-60-277-16140.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/reqc-2022-61-284-16147.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2492/reqc-2022-62-287-16150.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2493/reqc-2022-63-286-16149.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2494/reqc-2022-67-301-16166.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2495/reqc-2022-68-306-16172.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2496/reqc-2022-69-304-16170.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2497/reqc-2022-70-308-16174.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2498/reqc-2022-71-310-16176.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2499/reqc-2022-72-315-16181.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2500/reqc-2022-73-320-16186.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2501/reqc-2022-74-318-16188.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2502/reqc-2022-75-311-16189.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2503/reqc-2022-76-326-16193.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2504/reqc-2022-77-327-16196.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2505/reqc-2022-78-340-16210.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/reqc-2022-79-341-16211.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/reqc-2022-80-342-16213.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/reqc-2022-81-346-16217.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/reqc-2022-82-367-16240.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/reqc-2022-83-368-16244.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/reqc-2022-84-377-16253.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/reqc-2022-86-389-16271.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/reqc-2022-87-388-16270.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/reqc-2022-88-392-16274.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/reqc-2022-89-393-16275.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/reqc-2022-90-394-16276.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/reqc-2022-91-398-16285.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/rues-2022-92-403-16317.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/reqc-2022-93-405-16286.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/reqc-2022-94-406-16287.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/reqc-2022-95-407-16302.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/reqc-2022-96-416-16303.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/reqc-2022-97-424-16310.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/reqc-2022-98-425-16312.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/reqc-2022-99-426-16313.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/reqc-2022-100-431-16321.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/reqc-2022-101-439-16329.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/reqc-2022-102-440-16330.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/reqc-2022-103-442-16332.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/reqc-2022-104-444-16334.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/reqc-2022-105-447-16337.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/reqc-2022-106-446-16336.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/reqc-2022-107-448-16338.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/reqc-2022-108-449-16339.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/reqc-2022-109-455-16345.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/reqc-2022-110-456-16346.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/reqc-2022-111-465-16356.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/reqc-2022-112-471-16367.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/reqc-2022-113-473-16369.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/reqc-2022-114-474-16370.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/reqc-2022-115-483-16379.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/rues-2022-116-485-16381.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/rues-2022-117-486-16382.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/reqc-2022-118-492-16396.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/reqc-2022-119-493-16389.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/reqc-2022-120-495-16391.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/reqc-2022-121-504-16401.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/reqc-2022-122-515-16426.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/reqc-2022-123-536-16465.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/reqc-2022-124-537-16466.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/reqc-2022-125-538-16467.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/reqc-2022-126-539-16468.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/reqc-2022-127-558-16487.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/reqc-2022-128-559-16488.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/reqc-2022-130-570-16502.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/reqc-2022-131-571-16503.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/reqc-2022-132-577-16511.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/reqc-2022-133-582-16516.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/reqc-2022-134-587-16524.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/reqc-2022-135-584-16521.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/reqc-2022-137-617-16568.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/reqc-2022-138-624-16584.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/reqc-2022-139-631-16608.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/reqc-2022-140-638-16615.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/reqc-2022-142-644-16644.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/reqc-2022-143-648-16648.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/reqc-2022-144-656-16656.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/reqc-2022-147-699-16719.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/reqc-2022-148-702-16722.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/reqc-2022-150-731-16767.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/reqc-2022-151-739-16775.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/reqc-2022-154-774-16823.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/reqc-2022-155-775-16824.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/reqc-2022-156-776-16825.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/reqc-2022-157-777-16826.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/reqc-2022-158-789-16841.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/rues-2022-159-804-16856.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/reqc-2022-160-823-16876.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/reqc-2022-161-827-16888.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2696/subst-2022-1-146-15961.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2697/subst-2022-2-149-15964.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2698/subst-2022-3-237-16084.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2699/subst-2022-4-382-16264.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2700/subst-2022-5-395-16277.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2701/subst-2022-6-420-16306.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2702/subst-2022-7-436-16326.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2703/subst-2022-8-626-16599.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2704/subst-2022-9-667-16800.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2705/subst-2022-10-675-16692.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2706/subst-2022-11-703-16727.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2710/em-2022-28-46-15833.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2711/em-2022-29-133-15946.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2712/em-2022-30-265-16125.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2665/ema-2022-1-329-16198.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2666/ems-2022-2-591-16529.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2667/emm-2022-3-628-16603.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2668/emm-2022-4-629-16605.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2669/ema-2022-5-757-16802.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2670/ema-2022-6-758-16811.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2671/ema-2022-7-761-16807.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2672/ema-2022-8-764-16810.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2673/ema-2022-9-763-16809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2674/ema-2022-10-762-16808.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2675/ema-2022-11-759-16805.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2676/ema-2022-12-760-16806.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2677/ema-2022-13-767-16814.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2678/ema-2022-14-766-16813.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2679/ema-2022-15-768-16817.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/cjr-2022-1-28-15815.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/cjr-2022-2-68-15860.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/cjr-2022-4-67-15859.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/cjr-2022-5-71-15864.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/cjr-2022-6-72-15865.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/cjr-2022-7-82-15885.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/cjr-2022-8-91-15902.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/cjr-2022-9-92-15903.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/cjr-2022-10-108-15920.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/cjr-2022-11-123-15936.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/cjr-2022-12-134-15948.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/cjr-2022-13-138-15952.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/cjr-2022-14-153-15968.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/cjr-2022-15-165-15980.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/cjr-2022-16-164-15979.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/cjr-2022-17-197-16033.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/cjr-2022-18-211-16058.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/cjr-2022-19-212-16057.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/cjr-2022-20-213-16056.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/cjr-2022-21-241-16093.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/cjr-2022-22-242-16094.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/cjr-2022-23-250-16101.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/cjr-2022-24-251-16102.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/cjr-2022-25-281-16144.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/cjr-2022-26-283-16146.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cjr-2022-27-282-16145.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/cjr-2022-28-345-16216.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/cjr-2022-29-418-16300.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/cjr-2022-30-419-16301.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/cjr-2022-31-421-16307.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/cjr-2022-32-451-16341.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/cjr-2022-33-461-16351.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/cjr-2022-34-497-16393.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/cjr-2022-35-498-16394.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/cjr-2022-36-499-16395.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/cjr-2022-37-500-16397.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/cjr-2022-38-501-16398.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/cjr-2022-39-535-16464.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/cjr-2022-40-554-16483.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/cjr-2022-41-555-16484.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/cjr-2022-42-556-16485.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/cjr-2022-43-557-16486.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/cjr-2022-44-599-16539.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/cjr-2022-45-601-16541.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/cjr-2022-46-606-16546.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/cjr-2022-47-619-16569.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/cjr-2022-48-640-16638.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/cjr-2022-49-704-16740.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/cjr-2022-50-705-16741.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/cjr-2022-51-706-16742.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/cjr-2022-52-707-16743.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/cjr-2022-53-708-16744.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/cjr-2022-54-709-16745.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/cjr-2022-55-710-16746.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/cjr-2022-56-711-16747.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/cjr-2022-57-712-16748.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/cjr-2022-58-713-16749.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/cjr-2022-59-714-16750.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/cjr-2022-60-803-16855.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/cjr-2022-61-822-16875.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/cjr-2022-62-817-16870.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/cjr-2022-63-816-16869.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/ces-2022-1-61-15853.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/ces-2022-2-122-15935.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/ces-2022-3-232-16079.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/ces-2022-4-429-16319.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/ces-2022-5-590-16528.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/ces-2022-6-651-16651.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/ces-2022-7-716-16752.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/ces-2022-8-718-16754.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ces-2022-9-719-16755.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ces-2022-10-720-16756.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/ces-2022-11-721-16757.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/ces-2022-12-722-16758.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/ces-2022-13-723-16759.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/ces-2022-14-724-16760.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/ces-2022-15-725-16761.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/ces-2022-16-729-16765.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/ces-2022-17-799-16851.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/cfo-2022-1-26-15813.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/cfo-2022-2-43-15830.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/cfo-2022-3-44-15831.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/cfo-2022-4-45-15832.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/cfo-2022-5-50-15841.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/cfo-2022-6-70-15863.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/cfo-2022-7-113-15927.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/cfo-2022-8-116-15930.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/cfo-2022-9-140-15954.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/cfo-2022-10-152-15967.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/cfo-2022-11-163-15978.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/cfo-2022-12-176-16007.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/cfo-2022-13-205-16043.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/cfo-2022-14-206-16044.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/cfo-2022-15-215-16053.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/cfo-2022-16-216-16054.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/cfo-2022-17-217-16055.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/cfo-2022-18-254-16107.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/cfo-2022-19-266-16127.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/cfo-2022-20-270-16133.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/cfo-2022-21-272-16135.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/cfo-2022-22-362-16241.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/cfo-2022-23-361-16242.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/cfo-2022-24-360-16243.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/cfo-2022-25-502-16399.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/cfo-2022-26-549-16478.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/cfo-2022-27-550-16479.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/cfo-2022-28-551-16480.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/cfo-2022-29-552-16481.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/cfo-2022-30-553-16482.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/cfo-2022-31-560-16489.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/cfo-2022-32-728-16764.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/cfo-2022-33-727-16763.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/cfo-2022-34-726-16762.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/cfo-2022-35-733-16769.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/cfo-2022-36-732-16768.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/cfo-2022-37-734-16770.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/cfo-2022-38-745-16781.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/cfo-2022-39-746-16782.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/cfo-2022-40-747-16783.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/cfo-2022-41-791-16843.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/cfo-2022-42-818-16871.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/cfo-2022-43-821-16874.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/cosmu-2022-1-105-15917.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/cosmu-2022-2-144-15959.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/cosmu-2022-3-210-16048.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/cosmu-2022-4-309-16175.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/cosmu-2022-5-562-16491.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/cosmu-2022-6-612-16552.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/cosmu-2022-7-627-16602.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/cosmu-2022-8-634-16611.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/cosmu-2022-9-635-16612.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/cosmu-2022-10-636-16613.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/cosmu-2022-11-701-16721.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/pj-2022-1-33-15820.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/pj-2022-2-47-15834.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/pj-2022-3-48-15835.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/pj-2022-4-60-15852.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/pj-2022-5-62-15854.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/pj-2022-6-63-15855.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pj-2022-7-83-15887.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/pj-2022-8-94-15906.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/pj-2022-9-101-15913.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/pj-2022-10-109-15922.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/pj-2022-11-117-15931.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/pj-2022-12-142-15957.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/pj-2022-13-143-15958.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/pj-2022-14-154-15969.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/pj-2022-15-192-16027.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/pj-2022-16-193-16028.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pj-2022-17-194-16029.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/pj-2022-18-201-16038.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/pj-2022-19-202-16039.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/pj-2022-20-203-16040.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pj-2022-21-219-16065.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/pj-2022-22-235-16082.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/pj-2022-23-236-16083.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/pj-2022-24-240-16092.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/pj-2022-25-258-16112.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/pj-2022-26-259-16113.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pj-2022-27-276-16139.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/pj-2022-28-343-16214.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/pj-2022-29-350-16221.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/pj-2022-30-351-16222.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/pj-2022-31-358-16231.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/pj-2022-32-359-16232.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/pj-2022-33-371-16247.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/pj-2022-34-381-16259.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/pj-2022-35-383-16265.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/pj-2022-36-390-16272.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/pj-2022-37-441-16331.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/pj-2022-38-458-16348.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/pj-2022-39-459-16349.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/pj-2022-40-460-16350.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/pj-2022-41-470-16366.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pj-2022-42-476-16372.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pj-2022-43-503-16400.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pj-2022-44-522-16449.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/pj-2022-45-521-16448.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pj-2022-46-541-16470.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/pj-2022-47-542-16471.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/pj-2022-48-543-16472.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/pj-2022-49-544-16473.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pj-2022-50-548-16477.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/pj-2022-51-573-16507.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/pj-2022-52-586-16523.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/pj-2022-53-597-16537.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/pj-2022-54-615-16566.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pj-2022-55-632-16609.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pj-2022-56-658-16658.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/pj-2022-57-672-16689.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/pj-2022-58-673-16690.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/pj-2022-59-689-16706.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/pj-2022-60-690-16707.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/pj-2022-61-691-16708.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/pj-2022-62-692-16709.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/pj-2022-63-693-16710.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/pj-2022-64-694-16711.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/pj-2022-65-695-16712.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/pj-2022-66-696-16713.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/pj-2022-67-697-16714.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/pj-2022-68-737-16773.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/pj-2022-69-741-16777.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/pj-2022-70-748-16784.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/pj-2022-71-765-16812.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/pj-2022-72-781-16830.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/pj-2022-73-786-16838.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/pj-2022-74-788-16840.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/pj-2022-75-807-16860.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/pj-2022-76-810-16863.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ccj-2022-2-487-16383.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ccj-2022-3-488-16384.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/ccj-2022-4-805-16857.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/dd-2022-1-40-15827.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/dd-2022-2-41-15828.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/dd-2022-3-42-15829.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/dd-2022-4-87-15893.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/dd-2022-5-88-15895.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/dd-2022-6-228-16075.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/dd-2022-7-233-16080.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/dd-2022-8-234-16081.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/dd-2022-9-275-16138.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/dd-2022-10-348-16219.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/dd-2022-11-349-16220.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/dd-2022-12-363-16236.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/dd-2022-13-364-16237.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/dd-2022-14-365-16238.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/dd-2022-15-370-16246.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/dd-2022-16-396-16278.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/dd-2022-17-477-16373.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/dd-2022-18-523-16450.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/dd-2022-19-545-16474.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/dd-2022-20-565-16494.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/dd-2022-21-566-16495.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/dd-2022-22-567-16496.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/dd-2022-23-568-16497.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/dd-2022-25-614-16564.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/dd-2022-26-633-16610.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/dd-2022-27-661-16661.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/dd-2022-28-700-16720.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/dd-2022-29-743-16779.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/dd-2022-30-750-16786.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/dd-2022-31-780-16829.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/dd-2022-32-785-16837.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/dd-2022-33-787-16839.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/ogp-2022-1-73-15870.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/ogp-2022-2-86-15892.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/ogp-2022-3-90-15901.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/ogp-2022-4-100-15912.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/ogp-2022-5-107-15919.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/ogp-2022-6-168-15983.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/ogp-2022-7-243-16095.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/ogp-2022-8-578-16512.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/ogp-2022-9-621-16573.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3504/ogp-2022-10-622-16582.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/ogp-2022-11-649-16649.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/ogp-2022-12-688-16704.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/ogp-2022-13-742-16778.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/ogp-2022-14-751-16787.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/ogp-2022-15-783-16835.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/ogp-2022-16-798-16850.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/ogp-2022-17-802-16854.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/op-2022-1-511-16422.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/op-2022-2-600-16540.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/op-2022-3-659-16662.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/rf-2022-1-410-16291.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/rf-2022-2-825-16880.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/ind-2022-1-32-15819.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/ind-2022-2-38-15825.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/ind-2022-3-39-15826.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/ind-2022-4-51-15842.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/ind-2022-5-52-15843.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/ind-2022-6-53-15844.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/ind-2022-7-57-15849.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/ind-2022-8-64-15856.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/ind-2022-9-65-15857.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/ind-2022-10-66-15858.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/ind-2022-11-96-15907.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/ind-2022-12-102-15914.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ind-2022-13-103-15915.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ind-2022-14-118-15932.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ind-2022-15-119-15933.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ind-2022-16-120-15934.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ind-2022-17-114-15928.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ind-2022-18-124-15937.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ind-2022-19-130-15944.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/ind-2022-20-128-15942.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/ind-2022-21-129-15943.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/ind-2022-22-135-15949.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/ind-2022-23-155-15970.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/ind-2022-24-156-15971.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/ind-2022-25-157-15972.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/ind-2022-26-160-15975.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/ind-2022-27-166-15981.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/ind-2022-28-167-15982.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/ind-2022-29-162-15977.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ind-2022-30-171-16002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ind-2022-31-183-16017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/ind-2022-32-190-16024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/ind-2022-33-191-16025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/ind-2022-34-195-16031.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/ind-2022-35-221-16067.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/ind-2022-36-220-16066.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/ind-2022-37-226-16073.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/ind-2022-38-227-16074.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ind-2022-39-229-16076.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ind-2022-40-238-16090.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/ind-2022-41-247-16099.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ind-2022-42-245-16097.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ind-2022-43-246-16098.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/ind-2022-44-253-16106.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/ind-2022-45-273-16136.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/ind-2022-46-274-16137.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/ind-2022-47-280-16143.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/ind-2022-48-296-16161.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/ind-2022-49-298-16163.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/ind-2022-50-299-16164.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/ind-2022-51-300-16165.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/ind-2022-52-302-16167.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/ind-2022-53-307-16173.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/ind-2022-54-305-16171.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/ind-2022-55-317-16183.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/ind-2022-56-316-16182.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/ind-2022-57-312-16178.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/ind-2022-58-313-16179.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/ind-2022-59-321-16187.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/ind-2022-61-332-16201.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/ind-2022-62-333-16202.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/ind-2022-63-334-16203.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/ind-2022-64-335-16204.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/ind-2022-65-337-16207.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/ind-2022-66-344-16215.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/ind-2022-67-338-16208.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/ind-2022-68-339-16209.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/ind-2022-69-347-16218.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/ind-2022-70-353-16224.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/ind-2022-71-354-16230.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/ind-2022-72-355-16229.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/ind-2022-73-369-16245.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/ind-2022-74-375-16251.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/ind-2022-75-397-16279.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/ind-2022-76-399-16281.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/ind-2022-77-400-16282.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ind-2022-78-402-16284.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ind-2022-79-408-16289.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/ind-2022-80-409-16290.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/ind-2022-81-413-16294.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ind-2022-82-417-16299.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/ind-2022-83-422-16308.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/ind-2022-84-423-16309.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/ind-2022-85-427-16314.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/ind-2022-86-432-16322.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/ind-2022-87-433-16323.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/ind-2022-88-437-16327.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/ind-2022-89-438-16328.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/ind-2022-90-450-16340.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/ind-2022-91-454-16344.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/ind-2022-92-453-16343.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/ind-2022-93-462-16352.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/ind-2022-94-466-16357.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ind-2022-95-478-16374.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/ind-2022-96-479-16375.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/ind-2022-97-481-16377.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/ind-2022-98-482-16378.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ind-2022-99-484-16380.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ind-2022-100-494-16390.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/ind-2022-101-519-16446.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/ind-2022-102-524-16451.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/ind-2022-103-525-16452.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ind-2022-104-528-16456.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/ind-2022-105-534-16463.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/ind-2022-106-561-16490.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/ind-2022-107-579-16513.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/ind-2022-108-580-16514.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ind-2022-109-592-16531.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/ind-2022-110-594-16534.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ind-2022-111-595-16535.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ind-2022-112-596-16536.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ind-2022-113-605-16545.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ind-2022-114-607-16547.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/ind-2022-115-608-16548.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/ind-2022-116-609-16549.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/ind-2022-117-623-16583.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/ind-2022-118-630-16607.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/ind-2022-119-637-16614.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ind-2022-120-641-16639.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ind-2022-121-643-16642.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/ind-2022-122-647-16647.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ind-2022-123-653-16653.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/ind-2022-124-662-16663.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/ind-2022-125-663-16664.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/ind-2022-126-669-16686.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/ind-2022-127-685-16701.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/ind-2022-128-687-16703.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/ind-2022-129-686-16702.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/ind-2022-130-735-16771.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/ind-2022-131-736-16772.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/ind-2022-132-753-16796.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/ind-2022-133-756-16801.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ind-2022-134-771-16820.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/ind-2022-135-779-16828.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ind-2022-136-790-16842.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/ind-2022-137-795-16847.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/ind-2022-138-796-16848.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/ind-2022-139-797-16849.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/ind-2022-140-801-16853.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/ind-2022-141-800-16852.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ind-2022-142-812-16865.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/ind-2022-143-811-16864.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/ind-2022-144-819-16872.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/ind-2022-145-820-16873.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/ind-2022-146-826-16885.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/pl-2022-1-31-15818.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/pl-2022-2-35-15822.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/pl-2022-3-36-15823.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/pl-2022-4-37-15824.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/pl-2022-5-55-15888.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/pl-2022-6-56-15889.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/pl-2022-7-79-15873.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/pl-2022-8-80-15879.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/pl-2022-9-84-15890.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/pl-2022-10-97-15940.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1750/pl-2022-11-111-15924.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1751/pl-2022-12-132-15947.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1752/pl-2022-13-137-15951.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1753/pl-2022-14-139-15955.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1754/pl-2022-15-141-15956.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1755/pl-2022-16-189-16026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1756/pl-2022-17-199-16036.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1757/pl-2022-18-200-16037.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1758/pl-2022-19-204-16041.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1759/pl-2022-20-218-16059.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1760/pl-2022-21-225-16071.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1761/pl-2022-22-261-16115.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1762/pl-2022-23-262-16119.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1763/pl-2022-24-294-16157.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1764/pl-2022-25-295-16158.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1765/pl-2022-26-366-16239.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/pl-2022-27-378-16254.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/pl-2022-28-374-16250.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1768/pl-2022-29-387-16269.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1769/pl-2022-30-391-16273.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1770/pl-2022-31-401-16304.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/pl-2022-32-414-16297.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/pl-2022-33-415-16305.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/pl-2022-34-434-16324.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/pl-2022-35-445-16335.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/pl-2022-36-443-16333.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl-2022-37-489-16386.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/pl-2022-38-506-16406.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/pl-2022-39-507-16410.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/pl-2022-40-508-16414.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/pl-2022-41-516-16427.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1781/pl-2022-42-532-16461.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1782/pl-2022-43-572-16504.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/pl-2022-44-583-16517.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/pl-2022-45-625-16585.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/pl-2022-46-639-16617.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/pl-2022-47-666-16674.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/pl-2022-48-668-16684.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/pl-2022-49-698-16715.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/pl-2022-50-778-16827.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/pl-2022-51-808-16861.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/pl-2022-52-824-16878.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/plc-2022-1-89-15900.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/plc-2022-2-177-16008.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/plc-2022-3-185-16019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/plc-2022-4-198-16035.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/plc-2022-5-255-16108.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/plc-2022-6-336-16205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/plc-2022-7-464-16355.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/plc-2022-8-469-16362.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/plc-2022-9-509-16418.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/plc-2022-10-510-16421.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/plc-2022-11-518-16435.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/plc-2022-12-613-16555.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/plc-2022-13-665-16673.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/plc-2022-14-752-16793.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/plc-2022-15-782-16833.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/pr-2022-1-34-15821.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/pr-2022-2-59-15851.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/pr-2022-3-297-16162.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/pr-2022-4-357-16228.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/pr-2022-5-585-16522.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/pr-2022-6-755-16798.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/pr-2022-7-784-16836.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/dl-2022-1-78-15872.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/dl-2022-2-187-16022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/dl-2022-3-256-16110.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/dl-2022-4-325-16192.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/dl-2022-5-457-16347.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/dl-2022-6-467-16358.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/dl-2022-7-520-16447.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/dl-2022-8-529-16457.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/dl-2022-9-531-16460.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/dl-2022-10-533-16462.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/dl-2022-11-546-16475.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/dl-2022-12-671-16688.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/dl-2022-13-674-16691.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/dl-2022-14-679-16696.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/dl-2022-15-676-16693.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/dl-2022-16-680-16697.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2660/dl-2022-17-678-16695.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2661/dl-2022-18-677-16694.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2662/dl-2022-19-682-16698.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2663/dl-2022-20-683-16699.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2664/dl-2022-21-806-16859.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/map-2022-1-125-15938.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/map-2022-2-131-15945.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/map-2022-3-136-15950.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/map-2022-4-158-15973.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/map-2022-5-161-15976.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/map-2022-6-169-16000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/map-2022-7-173-16004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/map-2022-8-175-16006.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/map-2022-9-181-16015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/map-2022-10-179-16011.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/map-2022-11-231-16078.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/map-2022-12-257-16111.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/map-2022-13-319-16185.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/map-2022-14-323-16190.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/map-2022-15-352-16223.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/map-2022-16-372-16248.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/map-2022-17-373-16249.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/map-2022-18-376-16252.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/map-2022-19-412-16293.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/map-2022-20-452-16342.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/map-2022-21-463-16353.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/map-2022-22-491-16388.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/map-2022-23-505-16405.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/map-2022-24-527-16455.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/map-2022-25-547-16476.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/map-2022-26-563-16492.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/map-2022-27-575-16509.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/map-2022-28-576-16510.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/map-2022-29-581-16515.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/map-2022-30-610-16550.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/map-2022-31-611-16551.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/map-2022-32-620-16571.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/map-2022-33-646-16646.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/map-2022-34-657-16657.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/map-2022-35-655-16655.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/map-2022-36-660-16660.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/map-2022-37-794-16846.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/map-2022-38-793-16845.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/map-2022-39-813-16866.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/map-2022-40-815-16868.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/map-2022-41-814-16867.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/reqc-2022-7-10-15797.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/reqc-2022-8-12-15799.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/reqc-2022-9-13-15800.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/reqc-2022-10-16-15803.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/reqc-2022-11-17-15804.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/reqc-2022-12-18-15805.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/reqc-2022-13-19-15806.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/reqc-2022-14-20-15807.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/reqc-2022-15-21-15808.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/reqc-2022-16-22-15809.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/reqc-2022-17-23-15810.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/reqc-2022-18-24-15811.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/reqc-2022-19-25-15812.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/reqc-2022-20-29-15816.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/reqc-2022-21-27-15814.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/reqc-2022-22-30-15817.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/reqc-2022-23-49-15836.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/reqc-2022-24-54-15845.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/reqc-2022-25-58-15850.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/reqc-2022-26-74-15867.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/reqc-2022-27-76-15869.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/rues-2022-28-81-15886.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/reqc-2022-29-77-15871.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/reqc-2022-30-98-15910.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/reqc-2022-31-99-15911.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/reqc-2022-32-104-15916.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/reqc-2022-33-106-15918.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/reqc-2022-34-110-15923.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2467/reqc-2022-35-127-15941.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/reqc-2022-37-147-15962.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/reqc-2022-38-148-15963.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/reqc-2022-39-150-15965.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/reqc-2022-40-151-15966.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/reqc-2022-41-159-15974.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/reqc-2022-42-170-16001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/reqc-2022-43-172-16003.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/reqc-2022-44-174-16005.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/reqc-2022-45-178-16010.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/reqc-2022-46-182-16016.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/reqc-2022-47-186-16021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/reqc-2022-48-188-16023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/reqc-2022-49-196-16032.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/reqc-2022-50-209-16047.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/reqc-2022-51-222-16068.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/reqc-2022-52-224-16070.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/reqc-2022-53-223-16069.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/reqc-2022-55-249-16100.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/reqc-2022-56-260-16114.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/reqc-2022-57-263-16123.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/reqc-2022-58-264-16124.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/reqc-2022-59-271-16134.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/reqc-2022-60-277-16140.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/reqc-2022-61-284-16147.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2492/reqc-2022-62-287-16150.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2493/reqc-2022-63-286-16149.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2494/reqc-2022-67-301-16166.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2495/reqc-2022-68-306-16172.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2496/reqc-2022-69-304-16170.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2497/reqc-2022-70-308-16174.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2498/reqc-2022-71-310-16176.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2499/reqc-2022-72-315-16181.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2500/reqc-2022-73-320-16186.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2501/reqc-2022-74-318-16188.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2502/reqc-2022-75-311-16189.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2503/reqc-2022-76-326-16193.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2504/reqc-2022-77-327-16196.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2505/reqc-2022-78-340-16210.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/reqc-2022-79-341-16211.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/reqc-2022-80-342-16213.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/reqc-2022-81-346-16217.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/reqc-2022-82-367-16240.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/reqc-2022-83-368-16244.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/reqc-2022-84-377-16253.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/reqc-2022-86-389-16271.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/reqc-2022-87-388-16270.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/reqc-2022-88-392-16274.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/reqc-2022-89-393-16275.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/reqc-2022-90-394-16276.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/reqc-2022-91-398-16285.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/rues-2022-92-403-16317.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/reqc-2022-93-405-16286.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/reqc-2022-94-406-16287.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/reqc-2022-95-407-16302.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/reqc-2022-96-416-16303.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/reqc-2022-97-424-16310.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/reqc-2022-98-425-16312.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/reqc-2022-99-426-16313.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/reqc-2022-100-431-16321.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/reqc-2022-101-439-16329.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/reqc-2022-102-440-16330.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/reqc-2022-103-442-16332.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/reqc-2022-104-444-16334.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/reqc-2022-105-447-16337.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/reqc-2022-106-446-16336.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/reqc-2022-107-448-16338.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/reqc-2022-108-449-16339.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/reqc-2022-109-455-16345.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/reqc-2022-110-456-16346.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/reqc-2022-111-465-16356.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/reqc-2022-112-471-16367.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/reqc-2022-113-473-16369.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/reqc-2022-114-474-16370.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/reqc-2022-115-483-16379.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/rues-2022-116-485-16381.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/rues-2022-117-486-16382.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/reqc-2022-118-492-16396.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/reqc-2022-119-493-16389.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/reqc-2022-120-495-16391.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/reqc-2022-121-504-16401.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/reqc-2022-122-515-16426.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/reqc-2022-123-536-16465.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/reqc-2022-124-537-16466.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/reqc-2022-125-538-16467.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/reqc-2022-126-539-16468.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/reqc-2022-127-558-16487.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/reqc-2022-128-559-16488.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/reqc-2022-130-570-16502.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/reqc-2022-131-571-16503.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/reqc-2022-132-577-16511.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/reqc-2022-133-582-16516.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/reqc-2022-134-587-16524.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/reqc-2022-135-584-16521.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/reqc-2022-137-617-16568.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/reqc-2022-138-624-16584.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/reqc-2022-139-631-16608.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/reqc-2022-140-638-16615.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/reqc-2022-142-644-16644.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/reqc-2022-143-648-16648.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/reqc-2022-144-656-16656.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/reqc-2022-147-699-16719.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/reqc-2022-148-702-16722.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/reqc-2022-150-731-16767.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/reqc-2022-151-739-16775.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/reqc-2022-154-774-16823.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/reqc-2022-155-775-16824.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/reqc-2022-156-776-16825.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/reqc-2022-157-777-16826.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/reqc-2022-158-789-16841.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/rues-2022-159-804-16856.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/reqc-2022-160-823-16876.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/reqc-2022-161-827-16888.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2696/subst-2022-1-146-15961.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2697/subst-2022-2-149-15964.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2698/subst-2022-3-237-16084.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2699/subst-2022-4-382-16264.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2700/subst-2022-5-395-16277.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2701/subst-2022-6-420-16306.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2702/subst-2022-7-436-16326.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2703/subst-2022-8-626-16599.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2704/subst-2022-9-667-16800.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2705/subst-2022-10-675-16692.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2706/subst-2022-11-703-16727.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2710/em-2022-28-46-15833.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2711/em-2022-29-133-15946.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2712/em-2022-30-265-16125.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2665/ema-2022-1-329-16198.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2666/ems-2022-2-591-16529.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2667/emm-2022-3-628-16603.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2668/emm-2022-4-629-16605.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2669/ema-2022-5-757-16802.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2670/ema-2022-6-758-16811.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2671/ema-2022-7-761-16807.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2672/ema-2022-8-764-16810.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2673/ema-2022-9-763-16809.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2674/ema-2022-10-762-16808.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2675/ema-2022-11-759-16805.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2676/ema-2022-12-760-16806.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2677/ema-2022-13-767-16814.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2678/ema-2022-14-766-16813.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2679/ema-2022-15-768-16817.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/cjr-2022-1-28-15815.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/cjr-2022-2-68-15860.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/cjr-2022-4-67-15859.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/cjr-2022-5-71-15864.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/cjr-2022-6-72-15865.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/cjr-2022-7-82-15885.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/cjr-2022-8-91-15902.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/cjr-2022-9-92-15903.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/cjr-2022-10-108-15920.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/cjr-2022-11-123-15936.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/cjr-2022-12-134-15948.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/cjr-2022-13-138-15952.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/cjr-2022-14-153-15968.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/cjr-2022-15-165-15980.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/cjr-2022-16-164-15979.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/cjr-2022-17-197-16033.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/cjr-2022-18-211-16058.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/cjr-2022-19-212-16057.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/cjr-2022-20-213-16056.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/cjr-2022-21-241-16093.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/cjr-2022-22-242-16094.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/cjr-2022-23-250-16101.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/cjr-2022-24-251-16102.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/cjr-2022-25-281-16144.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/cjr-2022-26-283-16146.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cjr-2022-27-282-16145.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/cjr-2022-28-345-16216.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/cjr-2022-29-418-16300.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/cjr-2022-30-419-16301.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/cjr-2022-31-421-16307.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/cjr-2022-32-451-16341.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/cjr-2022-33-461-16351.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/cjr-2022-34-497-16393.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/cjr-2022-35-498-16394.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/cjr-2022-36-499-16395.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/cjr-2022-37-500-16397.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/cjr-2022-38-501-16398.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/cjr-2022-39-535-16464.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/cjr-2022-40-554-16483.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/cjr-2022-41-555-16484.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/cjr-2022-42-556-16485.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/cjr-2022-43-557-16486.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/cjr-2022-44-599-16539.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/cjr-2022-45-601-16541.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/cjr-2022-46-606-16546.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/cjr-2022-47-619-16569.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/cjr-2022-48-640-16638.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/cjr-2022-49-704-16740.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/cjr-2022-50-705-16741.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/cjr-2022-51-706-16742.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/cjr-2022-52-707-16743.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/cjr-2022-53-708-16744.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/cjr-2022-54-709-16745.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/cjr-2022-55-710-16746.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/cjr-2022-56-711-16747.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/cjr-2022-57-712-16748.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/cjr-2022-58-713-16749.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/cjr-2022-59-714-16750.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/cjr-2022-60-803-16855.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/cjr-2022-61-822-16875.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/cjr-2022-62-817-16870.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/cjr-2022-63-816-16869.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/ces-2022-1-61-15853.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/ces-2022-2-122-15935.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/ces-2022-3-232-16079.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/ces-2022-4-429-16319.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/ces-2022-5-590-16528.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/ces-2022-6-651-16651.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/ces-2022-7-716-16752.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/ces-2022-8-718-16754.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ces-2022-9-719-16755.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ces-2022-10-720-16756.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/ces-2022-11-721-16757.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/ces-2022-12-722-16758.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/ces-2022-13-723-16759.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/ces-2022-14-724-16760.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/ces-2022-15-725-16761.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/ces-2022-16-729-16765.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/ces-2022-17-799-16851.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/cfo-2022-1-26-15813.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/cfo-2022-2-43-15830.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/cfo-2022-3-44-15831.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/cfo-2022-4-45-15832.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/cfo-2022-5-50-15841.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/cfo-2022-6-70-15863.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/cfo-2022-7-113-15927.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/cfo-2022-8-116-15930.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/cfo-2022-9-140-15954.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/cfo-2022-10-152-15967.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/cfo-2022-11-163-15978.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/cfo-2022-12-176-16007.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/cfo-2022-13-205-16043.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/cfo-2022-14-206-16044.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/cfo-2022-15-215-16053.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/cfo-2022-16-216-16054.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/cfo-2022-17-217-16055.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/cfo-2022-18-254-16107.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/cfo-2022-19-266-16127.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/cfo-2022-20-270-16133.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/cfo-2022-21-272-16135.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/cfo-2022-22-362-16241.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/cfo-2022-23-361-16242.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/cfo-2022-24-360-16243.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/cfo-2022-25-502-16399.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/cfo-2022-26-549-16478.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/cfo-2022-27-550-16479.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/cfo-2022-28-551-16480.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/cfo-2022-29-552-16481.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/cfo-2022-30-553-16482.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/cfo-2022-31-560-16489.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/cfo-2022-32-728-16764.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/cfo-2022-33-727-16763.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/cfo-2022-34-726-16762.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/cfo-2022-35-733-16769.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/cfo-2022-36-732-16768.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/cfo-2022-37-734-16770.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/cfo-2022-38-745-16781.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/cfo-2022-39-746-16782.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/cfo-2022-40-747-16783.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/cfo-2022-41-791-16843.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/cfo-2022-42-818-16871.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/cfo-2022-43-821-16874.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/cosmu-2022-1-105-15917.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/cosmu-2022-2-144-15959.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/cosmu-2022-3-210-16048.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/cosmu-2022-4-309-16175.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/cosmu-2022-5-562-16491.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/cosmu-2022-6-612-16552.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/cosmu-2022-7-627-16602.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/cosmu-2022-8-634-16611.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/cosmu-2022-9-635-16612.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/cosmu-2022-10-636-16613.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/cosmu-2022-11-701-16721.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/pj-2022-1-33-15820.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/pj-2022-2-47-15834.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/pj-2022-3-48-15835.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/pj-2022-4-60-15852.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/pj-2022-5-62-15854.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/pj-2022-6-63-15855.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pj-2022-7-83-15887.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/pj-2022-8-94-15906.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/pj-2022-9-101-15913.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/pj-2022-10-109-15922.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/pj-2022-11-117-15931.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/pj-2022-12-142-15957.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/pj-2022-13-143-15958.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/pj-2022-14-154-15969.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/pj-2022-15-192-16027.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/pj-2022-16-193-16028.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pj-2022-17-194-16029.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/pj-2022-18-201-16038.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/pj-2022-19-202-16039.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/pj-2022-20-203-16040.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pj-2022-21-219-16065.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/pj-2022-22-235-16082.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/pj-2022-23-236-16083.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/pj-2022-24-240-16092.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/pj-2022-25-258-16112.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/pj-2022-26-259-16113.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pj-2022-27-276-16139.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/pj-2022-28-343-16214.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/pj-2022-29-350-16221.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/pj-2022-30-351-16222.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/pj-2022-31-358-16231.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/pj-2022-32-359-16232.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/pj-2022-33-371-16247.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/pj-2022-34-381-16259.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/pj-2022-35-383-16265.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/pj-2022-36-390-16272.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/pj-2022-37-441-16331.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/pj-2022-38-458-16348.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/pj-2022-39-459-16349.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/pj-2022-40-460-16350.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/pj-2022-41-470-16366.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pj-2022-42-476-16372.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pj-2022-43-503-16400.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pj-2022-44-522-16449.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/pj-2022-45-521-16448.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pj-2022-46-541-16470.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/pj-2022-47-542-16471.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/pj-2022-48-543-16472.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/pj-2022-49-544-16473.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pj-2022-50-548-16477.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/pj-2022-51-573-16507.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/pj-2022-52-586-16523.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/pj-2022-53-597-16537.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/pj-2022-54-615-16566.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pj-2022-55-632-16609.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pj-2022-56-658-16658.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/pj-2022-57-672-16689.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/pj-2022-58-673-16690.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/pj-2022-59-689-16706.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/pj-2022-60-690-16707.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/pj-2022-61-691-16708.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/pj-2022-62-692-16709.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/pj-2022-63-693-16710.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/pj-2022-64-694-16711.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/pj-2022-65-695-16712.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/pj-2022-66-696-16713.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/pj-2022-67-697-16714.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/pj-2022-68-737-16773.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/pj-2022-69-741-16777.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/pj-2022-70-748-16784.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/pj-2022-71-765-16812.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/pj-2022-72-781-16830.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/pj-2022-73-786-16838.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/pj-2022-74-788-16840.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/pj-2022-75-807-16860.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/pj-2022-76-810-16863.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ccj-2022-2-487-16383.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ccj-2022-3-488-16384.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/ccj-2022-4-805-16857.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/dd-2022-1-40-15827.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/dd-2022-2-41-15828.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/dd-2022-3-42-15829.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/dd-2022-4-87-15893.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/dd-2022-5-88-15895.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/dd-2022-6-228-16075.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/dd-2022-7-233-16080.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/dd-2022-8-234-16081.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/dd-2022-9-275-16138.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/dd-2022-10-348-16219.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/dd-2022-11-349-16220.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/dd-2022-12-363-16236.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/dd-2022-13-364-16237.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/dd-2022-14-365-16238.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/dd-2022-15-370-16246.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/dd-2022-16-396-16278.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/dd-2022-17-477-16373.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/dd-2022-18-523-16450.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/dd-2022-19-545-16474.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/dd-2022-20-565-16494.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/dd-2022-21-566-16495.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/dd-2022-22-567-16496.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/dd-2022-23-568-16497.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/dd-2022-25-614-16564.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/dd-2022-26-633-16610.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/dd-2022-27-661-16661.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/dd-2022-28-700-16720.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/dd-2022-29-743-16779.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/dd-2022-30-750-16786.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/dd-2022-31-780-16829.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/dd-2022-32-785-16837.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/dd-2022-33-787-16839.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3495/ogp-2022-1-73-15870.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3496/ogp-2022-2-86-15892.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3497/ogp-2022-3-90-15901.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3498/ogp-2022-4-100-15912.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3499/ogp-2022-5-107-15919.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3500/ogp-2022-6-168-15983.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3501/ogp-2022-7-243-16095.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3502/ogp-2022-8-578-16512.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3503/ogp-2022-9-621-16573.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3504/ogp-2022-10-622-16582.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3505/ogp-2022-11-649-16649.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3506/ogp-2022-12-688-16704.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3507/ogp-2022-13-742-16778.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3508/ogp-2022-14-751-16787.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3509/ogp-2022-15-783-16835.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3510/ogp-2022-16-798-16850.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3511/ogp-2022-17-802-16854.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/op-2022-1-511-16422.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/op-2022-2-600-16540.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/op-2022-3-659-16662.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3541/rf-2022-1-410-16291.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2022/3542/rf-2022-2-825-16880.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H719"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>