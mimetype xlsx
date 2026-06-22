--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -54,7416 +54,7416 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ciro Valdez dos Santos (Ciro Valdez)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2728/ind-2021-1-11-14792.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2728/ind-2021-1-11-14792.pdf</t>
   </si>
   <si>
     <t>manutenção pavimento asfáutico Rua José Bonifácio</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2729/ind-2021-2-12-14793.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2729/ind-2021-2-12-14793.pdf</t>
   </si>
   <si>
     <t>Lombada Av. Armando Sales proximo numero 98</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2730/ind-2021-3-13-14794.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2730/ind-2021-3-13-14794.pdf</t>
   </si>
   <si>
     <t>sinalização cruzamento rua Aristides Candido Silva</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo Tuani</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2731/ind-2021-4-14-14795.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2731/ind-2021-4-14-14795.pdf</t>
   </si>
   <si>
     <t>plano de bonificação por assiduidade ao profissionais do magistério</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Adriano Benedetti</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/ind-2021-5-15-14796.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/ind-2021-5-15-14796.pdf</t>
   </si>
   <si>
     <t>conteiner estrada do Tabarro</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/ind-2021-6-16-14797.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/ind-2021-6-16-14797.pdf</t>
   </si>
   <si>
     <t>revisão geral de vencimentos</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/ind-2021-7-17-14798.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/ind-2021-7-17-14798.pdf</t>
   </si>
   <si>
     <t>calçada Rua Otoni Joaquim de Souza</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/ind-2021-8-18-14799.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/ind-2021-8-18-14799.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade Rua Araritaguaba</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/ind-2021-9-25-14806.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/ind-2021-9-25-14806.pdf</t>
   </si>
   <si>
     <t>Instalação de academia ao ar livre- Pça Odair Ferraz de Oliveira</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/ind-2021-10-26-14807.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/ind-2021-10-26-14807.pdf</t>
   </si>
   <si>
     <t>Asfalto na Rua Eloá Fávaro.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/ind-2021-11-27-14808.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/ind-2021-11-27-14808.pdf</t>
   </si>
   <si>
     <t>Implantação de lombadas na Estrada Municipal PFZ 345.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lúcia de Fátima Caballero</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/ind-2021-12-28-14809.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/ind-2021-12-28-14809.pdf</t>
   </si>
   <si>
     <t>Instalação de Contêiner na Estrada da Colônia Rodrigo e Silva.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/ind-2021-13-29-14810.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/ind-2021-13-29-14810.pdf</t>
   </si>
   <si>
     <t>Instalação de Contêiner de lixo orgânico na Rua Júlio Prestes de Albuquerque.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/ind-2021-14-30-14811.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/ind-2021-14-30-14811.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Felipe Felix.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/ind-2021-15-31-14812.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/ind-2021-15-31-14812.pdf</t>
   </si>
   <si>
     <t>Limpeza do mato na Rua Francisco Gomes de Toledo.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/ind-2021-16-32-14813.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/ind-2021-16-32-14813.pdf</t>
   </si>
   <si>
     <t>Retirada de árvore na Rua José Marinonio Sobrinho.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/ind-2021-17-34-14815.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/ind-2021-17-34-14815.pdf</t>
   </si>
   <si>
     <t>Construção de Centro de Lazer atrás do CIEM Prof. Pedro José Moreau.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/ind-2021-18-36-14817.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/ind-2021-18-36-14817.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Lei que crie bolsa- universidade para estudantes de baixa renda.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/ind-2021-19-38-14819.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/ind-2021-19-38-14819.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação, estruturação e iluminação na estrada do Bairro Palmital.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/ind-2021-20-51-14836.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/ind-2021-20-51-14836.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de contêiner na Rua Hermínio Leroy.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/ind-2021-21-53-14838.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/ind-2021-21-53-14838.pdf</t>
   </si>
   <si>
     <t>Solicita acessibilidade e faixa de pedestre no Posto de Saúde da família Dr. Antônio de Almeida.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/ind-2021-22-54-14839.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/ind-2021-22-54-14839.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de dois contêiners na Estrada do Palmital.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/ind-2021-23-55-14840.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/ind-2021-23-55-14840.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição do convênio IAMSPE.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/ind-2021-24-56-14841.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/ind-2021-24-56-14841.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento do asfalto da Cidade dos Velhinhos.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/ind-2021-25-57-14842.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/ind-2021-25-57-14842.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre na Rua Newton Prado.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/ind-2021-26-58-14843.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/ind-2021-26-58-14843.pdf</t>
   </si>
   <si>
     <t>Solicita construção de quadra esportiva na Rua Benedito Prestes de Souza.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cássio Rodrigues Batista (Cássio Carlota)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/ind-2021-27-64-14849.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/ind-2021-27-64-14849.pdf</t>
   </si>
   <si>
     <t>Implantação de radar na estrada vicinal PFZ 133 (Porto Feliz/ Sorocaba)</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/ind-2021-28-108-14897.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/ind-2021-28-108-14897.pdf</t>
   </si>
   <si>
     <t>Indicação Abertura de Estrada Jardim Brasil</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/ind-2021-29-117-14906.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/ind-2021-29-117-14906.pdf</t>
   </si>
   <si>
     <t>Realização do término da reforma na escola EMEF. Antônio de Pádua Martins Melo</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/ind-2021-30-118-14907.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/ind-2021-30-118-14907.pdf</t>
   </si>
   <si>
     <t>Contratação de mais um cardiologista para Porto Feliz.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Luís Henrique de Oliveira Diniz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/ind-2021-31-119-14908.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/ind-2021-31-119-14908.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal para adotar providencias a respeito da preservação e fiscalização do Ribeirão Avecuia.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/ind-2021-32-121-14910.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/ind-2021-32-121-14910.pdf</t>
   </si>
   <si>
     <t>Indicação para a implementação de Redutores de Velocidade na Rua Luiz Geraldo Martelli, Bairro da Ponte, que liga os bairros Vila Nova e Silvio Brand Correa.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/ind-2021-33-150-14951.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/ind-2021-33-150-14951.pdf</t>
   </si>
   <si>
     <t>lombada  na Rua Josephina Simeira</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/ind-2021-34-162-14968.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/ind-2021-34-162-14968.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a ampliação da cantina da EMEF Profa Vilma Fernandes Antonio</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/ind-2021-35-163-14969.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/ind-2021-35-163-14969.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja reforma e manutençao no piso do Centro de Especialidades Antonio Patucci</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/ind-2021-36-164-14970.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/ind-2021-36-164-14970.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja implantado um redutor de velocidade na rua Araritaguaba</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/ind-2021-37-165-14971.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/ind-2021-37-165-14971.pdf</t>
   </si>
   <si>
     <t>Trata-se de indicação para estudo de implementação de via de mão única na Rua Olavo Assumpção Fleury (Rua da Santa Casa).</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/ind-2021-38-187-14998.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/ind-2021-38-187-14998.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Rua Professor Albino Valine</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/ind-2021-39-188-14999.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/ind-2021-39-188-14999.pdf</t>
   </si>
   <si>
     <t>Indico a verificação da possibilidade de realizar a poda da árvore na rua Irton Maurício de Oliveira.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/ind-2021-40-189-15000.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/ind-2021-40-189-15000.pdf</t>
   </si>
   <si>
     <t>Indico reparos na via Pedro Paulo Bazzo, Jd. Vante.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/ind-2021-41-190-15001.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/ind-2021-41-190-15001.pdf</t>
   </si>
   <si>
     <t>Indico ajustes no bairro Olívio Barbosa quanto à Sinalização de Trânsito.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/ind-2021-42-191-15002.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/ind-2021-42-191-15002.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Ulisses Cornélio Vitorino</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/ind-2021-43-192-15003.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/ind-2021-43-192-15003.pdf</t>
   </si>
   <si>
     <t>Lombada na Estrada do Bom Retiro</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/ind-2021-44-196-15007.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/ind-2021-44-196-15007.pdf</t>
   </si>
   <si>
     <t>Manutenção do asfalto na rua Vicente Henrique Marconi</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/ind-2021-45-197-15008.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/ind-2021-45-197-15008.pdf</t>
   </si>
   <si>
     <t>Implantação de uma lombada na rua Pedro Paulo Bazzo, no Jardim Vante</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/ind-2021-46-198-15009.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/ind-2021-46-198-15009.pdf</t>
   </si>
   <si>
     <t>Implantação de lombada na rua Josephina Simeira, no Jardim Vante</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/ind-2021-47-205-15015.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/ind-2021-47-205-15015.pdf</t>
   </si>
   <si>
     <t>Estudo para implantação faixa elevada (lombofaixa) na Rua Altino Arantes, 287, Centro (em frente a caixa economica)</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/ind-2021-48-206-15016.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/ind-2021-48-206-15016.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçagem do mato no lote da prefeitura localizado na Rua Paulo De Oliveira Tauhyl, 34 - Rolando Giuli.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/ind-2021-49-207-15018.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/ind-2021-49-207-15018.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de nomenclatura de vias e logradouros públicos nos bairros da cidade.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/ind-2021-50-213-15024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/ind-2021-50-213-15024.pdf</t>
   </si>
   <si>
     <t>indicação siinalização e organização de fluxo - Olavo Assumpção Fleury</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/ind-2021-51-214-15025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/ind-2021-51-214-15025.pdf</t>
   </si>
   <si>
     <t>Indicação de lombadas na Rua Júlio Soares Diehl</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/ind-2021-52-220-15031.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/ind-2021-52-220-15031.pdf</t>
   </si>
   <si>
     <t>Indicação Rotatória Monsenhor</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/ind-2021-53-221-15032.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/ind-2021-53-221-15032.pdf</t>
   </si>
   <si>
     <t>parque infantil do bairro Capoava</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/ind-2021-54-222-15033.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/ind-2021-54-222-15033.pdf</t>
   </si>
   <si>
     <t>Academia ao ar livre, Manutenção de Paisagismo</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/ind-2021-55-242-15063.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/ind-2021-55-242-15063.pdf</t>
   </si>
   <si>
     <t>Indicação Limpeza Prédios Públicos</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/ind-2021-56-243-15064.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/ind-2021-56-243-15064.pdf</t>
   </si>
   <si>
     <t>Reforma de Posto Saúde</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/ind-2021-57-246-15066.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/ind-2021-57-246-15066.pdf</t>
   </si>
   <si>
     <t>Indicação para implanação de lombada na Alameda das Espatódias</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/ind-2021-58-250-15070.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/ind-2021-58-250-15070.pdf</t>
   </si>
   <si>
     <t>Indicação para verificar a engenharia de tráfego na rotatória da Av. Monsenhor Seckler.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/ind-2021-59-251-15071.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/ind-2021-59-251-15071.pdf</t>
   </si>
   <si>
     <t>Indicação para incluir coleta de lixo reciclável nos bairros do município.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/ind-2021-60-252-15072.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/ind-2021-60-252-15072.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar reparos na Rua Domingos Maurino - Iluminação.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/ind-2021-61-256-15087.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/ind-2021-61-256-15087.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma academia ao ar livre no bairro Rolando Giuli</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/ind-2021-62-259-15090.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/ind-2021-62-259-15090.pdf</t>
   </si>
   <si>
     <t>Iluminação Rotatória</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/ind-2021-63-260-15091.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/ind-2021-63-260-15091.pdf</t>
   </si>
   <si>
     <t>Boca de Lobo Rua Conselheiro Manoel</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/ind-2021-64-262-15093.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/ind-2021-64-262-15093.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção e poda da área verde localizada no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/ind-2021-65-261-15092.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/ind-2021-65-261-15092.pdf</t>
   </si>
   <si>
     <t>Solicita estudo acerca da reposição e revisão das perdas inflacionárias nos vencimentos dos funcionários públicos do Município de Porto Feliz.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/ind-2021-66-268-15109.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/ind-2021-66-268-15109.pdf</t>
   </si>
   <si>
     <t>Indicação para verificar a capinação/roçagem no bairro Convívio do Santo.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/ind-2021-67-269-15110.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/ind-2021-67-269-15110.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma lombada na rua Fernão Dias</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/ind-2021-68-270-15111.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/ind-2021-68-270-15111.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Fernando Stecca.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/ind-2021-69-271-15112.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/ind-2021-69-271-15112.pdf</t>
   </si>
   <si>
     <t>terraplanagem na Estrada do Bom Retiro.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/ind-2021-70-272-15113.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/ind-2021-70-272-15113.pdf</t>
   </si>
   <si>
     <t>Radar no semáforo próximo ao cemitério.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/ind-2021-71-280-15125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/ind-2021-71-280-15125.pdf</t>
   </si>
   <si>
     <t>Fazer um desvio de trãnsito e devidas sinalizações na rua Araritaguaba no centro de Porto Feliz.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/ind-2021-72-287-15131.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/ind-2021-72-287-15131.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Rua Santo Sgariboldi.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/ind-2021-73-288-15132.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/ind-2021-73-288-15132.pdf</t>
   </si>
   <si>
     <t>Fechamento da conversão em frente a Cooperativa de cortadores da cana de açúcar.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/ind-2021-74-290-15134.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/ind-2021-74-290-15134.pdf</t>
   </si>
   <si>
     <t>Poda da árvore na calçada  João Diana Sobrinho que está atrapalhando os pedestres.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/ind-2021-75-294-15149.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/ind-2021-75-294-15149.pdf</t>
   </si>
   <si>
     <t>Estudo para aquisição e instalação de sistema de monitoramento e redutores de velocidade na Av. Monsenhor Seckler.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/ind-2021-76-295-15150.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/ind-2021-76-295-15150.pdf</t>
   </si>
   <si>
     <t>Seja efetuado estudo acerca da implantação de uma faixa elevada (lombofaixa) em frente ao prédio do Fórum, situado na Av. José Maurino, n° 252, Centro.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/ind-2021-77-298-15153.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/ind-2021-77-298-15153.pdf</t>
   </si>
   <si>
     <t>Estudo para instalação de luz nos postes localizados ao longo da Rua Lício Marcondes do Amaral (atrás do tênis clube).</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/ind-2021-78-301-15162.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/ind-2021-78-301-15162.pdf</t>
   </si>
   <si>
     <t>Indicação para troca da placa de identificação da Rua Coronel Bráulio Guimarães, no Jardim Vante</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/ind-2021-79-302-15163.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/ind-2021-79-302-15163.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de placa de identificação na Rua João Batista Mantovani, no Jardim Vante</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/ind-2021-80-304-15165.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/ind-2021-80-304-15165.pdf</t>
   </si>
   <si>
     <t>indicação de recapeamento asfáltico da Rua José Leme</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/ind-2021-81-306-15167.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/ind-2021-81-306-15167.pdf</t>
   </si>
   <si>
     <t>idicação de construção de uma quadra esportiva no bairro Cidade Jardim na Rua Otavio de Morais de fronte ao número 404</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/ind-2021-82-323-15184.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/ind-2021-82-323-15184.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza de um terreno público localizado no bairro Olivio Barbosa</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/ind-2021-83-317-15178.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/ind-2021-83-317-15178.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de identificação na Rua Frederico Palmieri.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/ind-2021-84-346-15225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/ind-2021-84-346-15225.pdf</t>
   </si>
   <si>
     <t>Indicação Postes Mário Covas</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/ind-2021-85-348-15228.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/ind-2021-85-348-15228.pdf</t>
   </si>
   <si>
     <t>Indicação de Desinfecção de Espaços Públicos da Cidade.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/ind-2021-86-350-15227.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/ind-2021-86-350-15227.pdf</t>
   </si>
   <si>
     <t>Indicação de Instalação de Barreiras Sanitárias nas entradas da cidade.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/ind-2021-87-360-15242.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/ind-2021-87-360-15242.pdf</t>
   </si>
   <si>
     <t>seja efetuado estudo acerca da implantação de uma faixa elevada (lombofaixa) ou redutores de velocidade em frente a Secretária de Saúde, situado na João Portela Sobrinho.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/ind-2021-88-365-15247.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/ind-2021-88-365-15247.pdf</t>
   </si>
   <si>
     <t>Indicação de reparos na iluminação pública  - Estação das Artes</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/ind-2021-89-366-15249.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/ind-2021-89-366-15249.pdf</t>
   </si>
   <si>
     <t>Indicação de Instalação de Semáforo na via do Posto de Saúde da Popular</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/ind-2021-90-373-15255.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/ind-2021-90-373-15255.pdf</t>
   </si>
   <si>
     <t>Limpeza no Campo Popular</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/ind-2021-91-374-15256.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/ind-2021-91-374-15256.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade no Bom Retiro</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/ind-2021-92-375-15257.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/ind-2021-92-375-15257.pdf</t>
   </si>
   <si>
     <t>Indicação de Rampa de acesso</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/ind-2021-93-385-15265.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/ind-2021-93-385-15265.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de Lombada na Rua Assalin Zauro</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/ind-2021-94-386-15266.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/ind-2021-94-386-15266.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lombadas na Rua Milton Bistafa</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/ind-2021-95-387-15267.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/ind-2021-95-387-15267.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lombadas na Rua das Hortências</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/ind-2021-96-390-15277.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/ind-2021-96-390-15277.pdf</t>
   </si>
   <si>
     <t>Conversão em frente ao Posto de Gasolina Rei da Castelo.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/ind-2021-97-391-15278.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/ind-2021-97-391-15278.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Rua Santo Sgariboldi e outra.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/ind-2021-98-393-15280.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/ind-2021-98-393-15280.pdf</t>
   </si>
   <si>
     <t>Colocação de lâmpadas nos postes na Estrada dos Precomas.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/ind-2021-99-395-15282.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/ind-2021-99-395-15282.pdf</t>
   </si>
   <si>
     <t>Indicação Projeto Medicamento em Casa</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/ind-2021-100-398-15285.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/ind-2021-100-398-15285.pdf</t>
   </si>
   <si>
     <t>Implantação de área pet na cidade.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/ind-2021-101-407-15294.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/ind-2021-101-407-15294.pdf</t>
   </si>
   <si>
     <t>Indicação para regulamentação do transporte por aplicativo no municipio.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/ind-2021-102-413-15299.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/ind-2021-102-413-15299.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Itu.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/ind-2021-103-414-15300.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/ind-2021-103-414-15300.pdf</t>
   </si>
   <si>
     <t>Iluminação Praça Rosa Barbieri.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/ind-2021-104-415-15301.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/ind-2021-104-415-15301.pdf</t>
   </si>
   <si>
     <t>Asfalto na Rua José Julio Batista.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/ind-2021-105-416-15302.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/ind-2021-105-416-15302.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado postes novos com iluminação na Avenida Armando Salles de Oliveira, na altura dos números 68 a 108</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/ind-2021-106-418-15304.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/ind-2021-106-418-15304.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar reparos na Av. Mário Covas - Asfaltamento.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/ind-2021-107-419-15305.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/ind-2021-107-419-15305.pdf</t>
   </si>
   <si>
     <t>Indicação para instalar faixas elevadas em dois locais.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/ind-2021-108-437-15323.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/ind-2021-108-437-15323.pdf</t>
   </si>
   <si>
     <t>Indicação reforma parque infantil</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/ind-2021-109-447-15334.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/ind-2021-109-447-15334.pdf</t>
   </si>
   <si>
     <t>Indicação para incluir um container de lixo - Rua Conrado Angelieri.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/ind-2021-110-455-15342.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/ind-2021-110-455-15342.pdf</t>
   </si>
   <si>
     <t>Reforma na Rua Alcides Costa Aranha</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/ind-2021-111-465-15355.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/ind-2021-111-465-15355.pdf</t>
   </si>
   <si>
     <t>Benfeitorias Rua Alan Kardec.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/ind-2021-112-470-15360.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/ind-2021-112-470-15360.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche no Caic</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/ind-2021-113-486-15393.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/ind-2021-113-486-15393.pdf</t>
   </si>
   <si>
     <t>Lombada na  Rua Benedito Toledo</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/ind-2021-114-494-15476.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/ind-2021-114-494-15476.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Evair de Oliveira.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/ind-2021-115-495-15403.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/ind-2021-115-495-15403.pdf</t>
   </si>
   <si>
     <t>Sinalização em frente ao Centro de Reabilitação.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/ind-2021-116-524-15435.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/ind-2021-116-524-15435.pdf</t>
   </si>
   <si>
     <t>Institua o sistema  PIX para o recebimento de tarifas de água e esgoto do SAAE.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/ind-2021-117-529-15441.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/ind-2021-117-529-15441.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de unidade de creche na zona rural do Bairro Bom Retiro</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/ind-2021-118-487-15394.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/ind-2021-118-487-15394.pdf</t>
   </si>
   <si>
     <t>Fiscalização da Lei 17389/21.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/ind-2021-119-488-15395.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/ind-2021-119-488-15395.pdf</t>
   </si>
   <si>
     <t>Capacitação GCM para tratar de maus tratos com animais domésticos.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/ind-2021-120-528-15440.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/ind-2021-120-528-15440.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a criação do Banco de Ração no municipio de Porto Feliz.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/ind-2021-121-546-15458.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/ind-2021-121-546-15458.pdf</t>
   </si>
   <si>
     <t>Abertura do leito abandonado da Estrada Velha da Glória.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>João Augusto Fávero (Dr João Fávero)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/ind-2021-122-548-15460.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/ind-2021-122-548-15460.pdf</t>
   </si>
   <si>
     <t>Indicação referente a placa de sinalização de transito.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/ind-2021-123-549-15461.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/ind-2021-123-549-15461.pdf</t>
   </si>
   <si>
     <t>Indicação referente a radar em via pública.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/ind-2021-124-525-15436.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/ind-2021-124-525-15436.pdf</t>
   </si>
   <si>
     <t>Indicação de projeto de lei, para instituir no município meios e formas de pagamentos digitais para quitação de débitos de natureza tributária.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/ind-2021-125-562-15477.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/ind-2021-125-562-15477.pdf</t>
   </si>
   <si>
     <t>Indicação de construçao de campo com grama sintética no bairro Porungal.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/ind-2021-126-565-15481.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/ind-2021-126-565-15481.pdf</t>
   </si>
   <si>
     <t>Iluminação na Rua Nelo Rodrigues de Arruda</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/ind-2021-127-568-15483.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/ind-2021-127-568-15483.pdf</t>
   </si>
   <si>
     <t>Indicação para mudar o plano de merenda da escola de período integral Cel. Euclydes Pereira da Motta.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/ind-2021-128-569-15484.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/ind-2021-128-569-15484.pdf</t>
   </si>
   <si>
     <t>Indicação para consertar o telhado da EMEF. Coronel Esmédio.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/ind-2021-129-585-15501.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/ind-2021-129-585-15501.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma da EMEF. Prof. Antônio de Pádua Martins de Melo.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/ind-2021-130-606-15521.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/ind-2021-130-606-15521.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo de estudo para realização de serviços de Drenagem e manejo de águas pluviais.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/ind-2021-131-612-15530.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/ind-2021-131-612-15530.pdf</t>
   </si>
   <si>
     <t>Indico a reforma no telhado da escola Zilda Tomé de Moraes.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/ind-2021-132-613-15531.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/ind-2021-132-613-15531.pdf</t>
   </si>
   <si>
     <t>Iluminação na entrada da escola Maria Aparecida Fernandes Leite.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/ind-2021-133-636-15555.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/ind-2021-133-636-15555.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma faixa de pedestre elevada na avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/ind-2021-134-637-15556.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/ind-2021-134-637-15556.pdf</t>
   </si>
   <si>
     <t>ndicação para instalação de uma placa de sinalização de velocidade na estrada Tico Mineiro, sentido bairro Xiririca.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/ind-2021-135-638-15557.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/ind-2021-135-638-15557.pdf</t>
   </si>
   <si>
     <t>Indicação para que se tome providências em relação ao cruzamento da avenida Armando Sales com a rua Ulisses Cornélio Vitorino.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/ind-2021-136-635-15554.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/ind-2021-136-635-15554.pdf</t>
   </si>
   <si>
     <t>Limpeza e revitalização de área localizada na Rua Roque Plinio de Carvalho</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/ind-2021-137-639-15558.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/ind-2021-137-639-15558.pdf</t>
   </si>
   <si>
     <t>Indicação para Cruzamento Campos Sales</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/ind-2021-138-640-15559.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/ind-2021-138-640-15559.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza do Cemitério Velho</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/ind-2021-139-653-15586.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/ind-2021-139-653-15586.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de Lombadas na Avenida Mário Covas</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/ind-2021-140-654-15587.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/ind-2021-140-654-15587.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de Iluminação Pública</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/ind-2021-141-655-15588.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/ind-2021-141-655-15588.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de placas de orientação referentes ao Bairro Bom Retiro</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/ind-2021-142-672-15613.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/ind-2021-142-672-15613.pdf</t>
   </si>
   <si>
     <t>Indicação de destinaçã de verba para realização de enventos a respeito da cultura caipira</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/ind-2021-143-673-15611.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/ind-2021-143-673-15611.pdf</t>
   </si>
   <si>
     <t>Indicação para abertura de acostamento na PFZ 133 (Porto FEliz/Sorocaba)</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/ind-2021-144-674-15612.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/ind-2021-144-674-15612.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de lombadas na Rua Luiz Geraldo Marteli</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/ind-2021-145-691-15630.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/ind-2021-145-691-15630.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, estudos para a ampliação da Reservação de Água no leito do Ribeirão Avecuia.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/ind-2021-146-697-15636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/ind-2021-146-697-15636.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lombadas na PFZ 133 Porto Feliz/Sorocaba</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/ind-2021-147-707-15643.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/ind-2021-147-707-15643.pdf</t>
   </si>
   <si>
     <t>Indicação de recapeamento da Rua Larissa Ravelli</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/ind-2021-148-719-15658.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/ind-2021-148-719-15658.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma faixa de pedestre elevada no bairro Água Branca.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/ind-2021-149-720-15657.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/ind-2021-149-720-15657.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de sinalização de trânsito em um cruzamento no bairro Jardim Vante.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/ind-2021-150-716-15653.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/ind-2021-150-716-15653.pdf</t>
   </si>
   <si>
     <t>Indicação Limpeza da Rua Ana Paula Sala Ferraz.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/ind-2021-151-717-15654.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/ind-2021-151-717-15654.pdf</t>
   </si>
   <si>
     <t>Limpeza Publica Campo Jardim Primavera</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/ind-2021-152-718-15655.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/ind-2021-152-718-15655.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar Livre na Rua Júlio Prestes Albuquerque.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/ind-2021-153-725-15662.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/ind-2021-153-725-15662.pdf</t>
   </si>
   <si>
     <t>Solicita a instituição do IPTU Verde no município de Porto Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/ind-2021-154-726-15663.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/ind-2021-154-726-15663.pdf</t>
   </si>
   <si>
     <t>Solicita a Instituição da isenção do IPTU para aposentados e pensionistas do município de Porto Feliz.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/ind-2021-155-731-15668.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/ind-2021-155-731-15668.pdf</t>
   </si>
   <si>
     <t>Indicação para contratação de médico neurologista para atendimento no centro de especialidades</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/ind-2021-156-735-15672.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/ind-2021-156-735-15672.pdf</t>
   </si>
   <si>
     <t>Fiscalização no portão 02 da Fazenda Boa Vista</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/ind-2021-157-736-15673.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/ind-2021-157-736-15673.pdf</t>
   </si>
   <si>
     <t>Sinalização e faixa elevada em frente a escola Zilda.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/ind-2021-158-749-15689.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/ind-2021-158-749-15689.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Santo Sgariboldi, no São Marcos.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/ind-2021-159-750-15690.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/ind-2021-159-750-15690.pdf</t>
   </si>
   <si>
     <t>Fiscalização e aplicabilidade da Lei n.º 5476/2016, que obriga a empresa concessionária de serviço público de distribuição de energia elétrica atender às normas técnicas aplicáveis à ocupação do espaço público, promover a retirada dos fios inutilizados nos postes.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/ind-2021-160-751-15691.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/ind-2021-160-751-15691.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Defesa dos Animais e dá outras providências.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/ind-2021-161-752-15692.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/ind-2021-161-752-15692.pdf</t>
   </si>
   <si>
     <t>Indicação de minuta do projeto de lei de criação de programa de voluntários para o CCZ.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/ind-2021-162-759-15704.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/ind-2021-162-759-15704.pdf</t>
   </si>
   <si>
     <t>Indicação Retirada de Plantas</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/ind-2021-163-760-15705.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/ind-2021-163-760-15705.pdf</t>
   </si>
   <si>
     <t>Indicação fiszalização</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/ind-2021-164-791-15738.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/ind-2021-164-791-15738.pdf</t>
   </si>
   <si>
     <t>Criação da UBS animal no município para oferecer atendimento veterinário básico gratuito a cães e gatos.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/ind-2021-165-792-15739.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/ind-2021-165-792-15739.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres, sinalização de trânsito e demais providências na Rua Cardoso Pimentel em frente ao Supermercado Correia.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/ind-2021-166-801-15748.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/ind-2021-166-801-15748.pdf</t>
   </si>
   <si>
     <t>Indicação de realização de serviço de dragaem no leito do Ribeirão Avecuia</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/ind-2021-167-802-15749.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/ind-2021-167-802-15749.pdf</t>
   </si>
   <si>
     <t>Indicação de instalação de uma casa do cidadão</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/ind-2021-168-803-15750.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/ind-2021-168-803-15750.pdf</t>
   </si>
   <si>
     <t>Indicação de organização de trânsito na Rua Santa Cruz - Escola Coronel Esmédio</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Adilson de Jesus Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/ind-2021-169-812-15762.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/ind-2021-169-812-15762.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça São João Batista.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/ind-2021-170-813-15763.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/ind-2021-170-813-15763.pdf</t>
   </si>
   <si>
     <t>Lombada Av. Getúlio Vargas</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/ind-2021-171-814-15764.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/ind-2021-171-814-15764.pdf</t>
   </si>
   <si>
     <t>Implantação banheiro público na Praça Matriz.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Roselene Maria de Souza dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/ind-2021-172-818-15767.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/ind-2021-172-818-15767.pdf</t>
   </si>
   <si>
     <t>acesso de cadeirante e faixa de pedestre na Avenida Cardoso Pimentel n 1442</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Cássio Habice Prado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/pl-2021-1-21-14802.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/pl-2021-1-21-14802.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 4º E PARÁGRAFOS DA LEI Nº 3.211, DE 26 DE AGOSTO DE 1992, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/pl-2021-2-33-14814.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/pl-2021-2-33-14814.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/pl-2021-3-35-14816.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/pl-2021-3-35-14816.pdf</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/pl-2021-4-37-14818.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/pl-2021-4-37-14818.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/pl-2021-5-39-14820.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/pl-2021-5-39-14820.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO-PROGRAMA DO EXERCÍCIO DE 2021, DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/pl-2021-6-43-14824.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/pl-2021-6-43-14824.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA REALIZAÇÃO DE QUEIMADAS NAS ZONAS URBANA, DE EXPANSÃO URBANA E RURAL DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/pl-2021-7-44-14825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/pl-2021-7-44-14825.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL   ESPECIAL   NA CONTADORIA DA PREFEITURA   DO   MUNICÍPIO   DE   PORTO FELIZ , PARA O EXERCÍCIO DE 2021, CONFORME ESPECIFICA,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/pl-2021-8-47-14828.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/pl-2021-8-47-14828.pdf</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/pl-2021-9-48-14829.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/pl-2021-9-48-14829.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/pl-2021-10-85-14872.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/pl-2021-10-85-14872.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS IMOVEIS, ATRAVÉS DE CONCORRÊNCIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/pl-2021-11-86-14873.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/pl-2021-11-86-14873.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E DENOMINAÇÃO DE ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/pl-2021-12-124-14913.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/pl-2021-12-124-14913.pdf</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/pl-2021-13-125-14915.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/pl-2021-13-125-14915.pdf</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/pl-2021-14-126-14918.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/pl-2021-14-126-14918.pdf</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/pl-2021-15-127-14919.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/pl-2021-15-127-14919.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/pl-2021-16-139-14936.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/pl-2021-16-139-14936.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL ORIUNDA DO GOVERNO ESTADUAL, À CIDADE DOS VELHINHOS DE PORTO FELIZ, ATRAVES DE TERMO DE COLABORAÇÃO PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/pl-2021-17-140-14937.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/pl-2021-17-140-14937.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/pl-2021-18-161-14962.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/pl-2021-18-161-14962.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS ACADEMIAS DE ESPORTE DE TODAS AS MODALIDADES ESPORTIVAS E FÍSICAS, ASSIM COMO A PRÁTICA DE ATIVIDADE FÍSICA EM GERAL, SEJA EM GRUPO OU ISOLADA, EM ESTABELECIMENTOS ESPECÍFICOS PARA ESSA FINALIDADE OU AO AR LIVRE, COMO ATIVIDADES ESSENCIAIS</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/pl-2021-19-195-15006.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/pl-2021-19-195-15006.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212 DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO PELA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/pl-2021-20-225-15069.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/pl-2021-20-225-15069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/pl-2021-21-226-15042.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/pl-2021-21-226-15042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/pl-2021-22-227-15043.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/pl-2021-22-227-15043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/pl-2021-23-228-15074.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/pl-2021-23-228-15074.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/pl-2021-24-265-15096.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/pl-2021-24-265-15096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/pl-2021-25-291-15135.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/pl-2021-25-291-15135.pdf</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3056/pl-2021-26-300-15155.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3056/pl-2021-26-300-15155.pdf</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/pl-2021-27-333-15199.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/pl-2021-27-333-15199.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/pl-2021-28-353-15271.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/pl-2021-28-353-15271.pdf</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/pl-2021-29-359-15272.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/pl-2021-29-359-15272.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTOS DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROVAS SELETIVAS, NO ÂMBITO MUNICIPAL, AOS DOADORES DE MEDULA ÓSSEA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/pl-2021-30-389-15269.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/pl-2021-30-389-15269.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO DE 2021, DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ, SAAE - NO VALOR GLOBAL DE R$ 178.000,00 CENTO E SETENTA E OITO MIL REAIS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/pl-2021-31-392-15279.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/pl-2021-31-392-15279.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DAS INSTALAÇÕES QUE ABRIGAM O GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>Saulo Henrique Cândido (Saulo Barganhas)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/pl-2021-32-420-15306.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/pl-2021-32-420-15306.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/pl-2021-33-422-15349.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/pl-2021-33-422-15349.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O "DIA DA CAMPANHA MUNICIPAL QUEBRANDO O SILÊNCIO". CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/pl-2021-34-450-15336.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/pl-2021-34-450-15336.pdf</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/pl-2021-35-464-15354.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/pl-2021-35-464-15354.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE GRATIFICAÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/pl-2021-36-477-15367.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/pl-2021-36-477-15367.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº. 5.792 DE 23 DE JUNHO DE 2021, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO DE 2022 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/pl-2021-37-478-15380.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/pl-2021-37-478-15380.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/pl-2021-38-475-15496.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/pl-2021-38-475-15496.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/pl-2021-39-482-15389.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/pl-2021-39-482-15389.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/pl-2021-40-489-15397.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/pl-2021-40-489-15397.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/pl-2021-41-493-15401.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/pl-2021-41-493-15401.pdf</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/pl-2021-42-498-15406.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/pl-2021-42-498-15406.pdf</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/pl-2021-43-499-15407.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/pl-2021-43-499-15407.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICIPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/pl-2021-44-496-15414.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/pl-2021-44-496-15414.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE "BENEDITO ROSA DE CAMARGO" A UMA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/pl-2021-45-497-15405.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/pl-2021-45-497-15405.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE "CLÁUDIO DONIZETE ROMA" A UMA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/pl-2021-46-502-15410.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/pl-2021-46-502-15410.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS INSERVÍVEIS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/pl-2021-47-551-15463.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/pl-2021-47-551-15463.pdf</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/pl-2021-48-552-15464.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/pl-2021-48-552-15464.pdf</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/pl-2021-49-557-15469.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/pl-2021-49-557-15469.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/pl-2021-50-558-15470.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/pl-2021-50-558-15470.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL EFETUAR TRANSFERÊNCIA FINANCEIRA AO TESOURO DO SAAE - SERVIÇO AUTONOMO DE ÁGUA E ESGOTO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/pl-2021-51-578-15492.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/pl-2021-51-578-15492.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/pl-2021-52-579-15493.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/pl-2021-52-579-15493.pdf</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/pl-2021-53-580-15494.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/pl-2021-53-580-15494.pdf</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/pl-2021-54-583-15499.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/pl-2021-54-583-15499.pdf</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/pl-2021-55-584-15500.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/pl-2021-55-584-15500.pdf</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/pl-2021-56-593-15509.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/pl-2021-56-593-15509.pdf</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/pl-2021-57-614-15532.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/pl-2021-57-614-15532.pdf</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/pl-2021-58-615-15533.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/pl-2021-58-615-15533.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS DO ARTIGO 4º DA LEI Nº 5.774, DE 03 DE MARÇO DE 2021, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/pl-2021-59-575-15538.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/pl-2021-59-575-15538.pdf</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/pl-2021-60-629-15548.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/pl-2021-60-629-15548.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/pl-2021-61-630-15549.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/pl-2021-61-630-15549.pdf</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/pl-2021-62-628-15547.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/pl-2021-62-628-15547.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/pl-2021-63-646-15565.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/pl-2021-63-646-15565.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 4.870, DE 28 DE OUTUBRO DE 2010, QUE TRATA DA MUNICIPALIZAÇÃO DO LICENCIAMENTO AMBIENTAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/pl-2021-64-652-15571.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/pl-2021-64-652-15571.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/pl-2021-65-665-15599.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/pl-2021-65-665-15599.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/pl-2021-66-667-15606.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/pl-2021-66-667-15606.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO- PROGRAMA DO EXERCÍCIO DE  2021, DO INSTITUTO DE PREVIDENCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ- PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/pl-2021-67-669-15608.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/pl-2021-67-669-15608.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LICENCIAMENTO AMBIENTAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/pl-2021-68-688-15627.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/pl-2021-68-688-15627.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/pl-2021-69-696-15635.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/pl-2021-69-696-15635.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 5603 DE 4 DE ABRIL DE 2018 PARA INCLUIR EM SEU ARTIGO 60 INCISO II A ALÍNEA "B", CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/pl-2021-70-698-15637.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/pl-2021-70-698-15637.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/pl-2021-71-699-15638.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/pl-2021-71-699-15638.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO-PROGRAMA DO EXERCÍCIO DE 2021, DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/pl-2021-72-711-15647.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/pl-2021-72-711-15647.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/pl-2021-73-744-15683.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/pl-2021-73-744-15683.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/pl-2021-74-756-15701.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/pl-2021-74-756-15701.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS MUNICIPAIS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/pl-2021-75-767-15712.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/pl-2021-75-767-15712.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DA TABELA DE REFERÊNCIAS E VALORES SALARIAIS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/pl-2021-76-768-15713.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/pl-2021-76-768-15713.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS LOTADOS NA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/pl-2021-77-798-15745.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/pl-2021-77-798-15745.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/pl-2021-78-838-15787.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/pl-2021-78-838-15787.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3443/plc-2021-1-22-14803.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3443/plc-2021-1-22-14803.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 226 DA LEI COMPLEMENTAR Nº 18/97- CÓDIGO TRIBUTÁRIO MUNICIPAL - ALTERADO PELA LEI COMPLEMENTAR 211, DE 07 DE MARÇO DE 2019, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3444/plc-2021-2-49-14830.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3444/plc-2021-2-49-14830.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, - CIP - DE ACORDO COM O ART. 149-A DA CONSTITUIÇÃO FEDERAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3445/plc-2021-3-223-15034.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3445/plc-2021-3-223-15034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº169, DE 06 DE MAIO DE 2015, ALTERADO PELA LEI COMPLEMENTAR Nº 223, DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3446/plc-2021-4-254-15075.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3446/plc-2021-4-254-15075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº 223, DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3447/plc-2021-5-255-15205.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3447/plc-2021-5-255-15205.pdf</t>
   </si>
   <si>
     <t>REVOGA OS PARÁGRAFOS 1º E 2º DO ARTIGO 93 DA LEI COMPLEMENTAR Nº18, DE 09 DE DEZEMBRO DE 1997, INCLUI O ART. 93-A, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3448/plc-2021-6-279-15118.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3448/plc-2021-6-279-15118.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº 169, DE 06 DE MAIO DE 2015,  ALTERADO PELA LEI COMPLEMENTAR Nº 223, DE 19  DE AGOSTO DE 2020, E DÁ PROVIDENCIAS CORRELATAS</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3449/plc-2021-7-292-15142.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3449/plc-2021-7-292-15142.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº169, DE 06 DE MAIO DE 2015, ALTERADO PELA LEI COMPLEMENTAR Nº223, DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS CORRELATADAS</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3450/plc-2021-8-547-15459.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3450/plc-2021-8-547-15459.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ, SÃO PAULO; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3451/plc-2021-9-664-15598.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3451/plc-2021-9-664-15598.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3452/plc-2021-10-668-15607.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3452/plc-2021-10-668-15607.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3453/plc-2021-11-742-15679.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3453/plc-2021-11-742-15679.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3454/plc-2021-12-747-15686.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3454/plc-2021-12-747-15686.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DAS REGRAS DE APOSENTADORIAS E PENSÕES DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS, PREVISTAS NA LEI COMPLEMENTAR 60. DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3455/plc-2021-13-757-15702.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3455/plc-2021-13-757-15702.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES CONSTANTES DOS ANEXOS DA LEI COMPLEMENTAR Nº214, DE 30 DE ABRIL DE 2019, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3456/plc-2021-14-793-15740.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3456/plc-2021-14-793-15740.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº18, DE 09 DE DEZEMBRO DE 1997, CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3457/plc-2021-15-810-15760.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3457/plc-2021-15-810-15760.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº127, DE 29 DE AGOSTO DE 2011, QUE TRATA DO ESTATUTO E PLANO DE CARREIRA, CARGO E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3458/plc-2021-16-827-15780.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3458/plc-2021-16-827-15780.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA/LEGISLATIVA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Coquinho</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3460/pr-2021-1-19-14800.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3460/pr-2021-1-19-14800.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 173 "CAPUT" DA RESOLUÇÃO Nº 294 DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3461/pr-2021-2-20-14801.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3461/pr-2021-2-20-14801.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ARTIGO 130 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ -, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3462/pr-2021-3-97-14884.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3462/pr-2021-3-97-14884.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 202 "CAPUT" DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ -, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3463/pr-2021-4-98-14885.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3463/pr-2021-4-98-14885.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À ALÍNEA "C", DO INCISO V, DO § 1º, DO ARTIGO 183, DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ -, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3464/pr-2021-5-203-15013.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3464/pr-2021-5-203-15013.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS 1º E 2º DO ARTIGO 155 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ -, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3465/pr-2021-6-345-15224.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3465/pr-2021-6-345-15224.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO E UTILIZAÇÃO DO CERTIFICADO DIGITAL PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3466/pr-2021-7-463-15353.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3466/pr-2021-7-463-15353.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 9º, SUAS ALÍNEAS E PARÁGRAFOS, TODOS DA RESOLUÇÃO Nº 322, DE 03 DE DEZEMBRO DE 2018 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA/LEGISLATIVA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3467/pr-2021-8-609-15524.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3467/pr-2021-8-609-15524.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 5º E AO INCISO I DO § 7º, AMBOS DO ARTIGO 56, BEM COMO AO ARTIGO 140, TODOS DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3469/dl-2021-1-87-14874.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3469/dl-2021-1-87-14874.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR ABIEZER GONÇALVES LEMES</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/dl-2021-2-425-15311.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/dl-2021-2-425-15311.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR FRANCISCO DE OLIVEIRA NAVES  AGUIAR</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/dl-2021-3-431-15317.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/dl-2021-3-431-15317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/dl-2021-4-435-15321.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/dl-2021-4-435-15321.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORÁRIA A NELMA DUBOIS CASAGRANDE SILVA</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/dl-2021-5-448-15332.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/dl-2021-5-448-15332.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADÃO PORTOFELICENSE AO SENHOR JOÃO ROBERTO DA SILVA</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/dl-2021-6-458-15345.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/dl-2021-6-458-15345.pdf</t>
   </si>
   <si>
     <t>ORTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR LUCAS APARECIDO RODRIGUES</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3475/dl-2021-7-490-15398.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3475/dl-2021-7-490-15398.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTO-FELICENSE À SENHORA JANE MARY CAMARGO DOS ANJOS</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/dl-2021-8-503-15412.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/dl-2021-8-503-15412.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PORTOFELICENSE AO ILUSTRÍSSIMO DR. JORGE AMARANTES QUEIROZ</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/map-2021-1-133-14929.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/map-2021-1-133-14929.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Dia das Mulheres</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/map-2021-2-138-14935.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/map-2021-2-138-14935.pdf</t>
   </si>
   <si>
     <t>Trata-se de Moção de Aplausos pelos 62 anos de fundação e 9 anos de Autonomia da Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/map-2021-3-257-15088.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/map-2021-3-257-15088.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Claudemir Causin, Rosana Moraes e ao Grupo de Teatro Monções, pela contribuição e dedicação a cultura e a arte no município de Porto Feliz.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/map-2021-4-258-15089.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/map-2021-4-258-15089.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todas as pessoas envolvidas e em especial à Alexandre Souza, jornalista e fotógrafo, por ter cedido e contribuído com equipamentos de filmagem para a realização do vídeo de releitura do quadro " A Partida da Monção" Almeida Junior - 1987.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/map-2021-5-278-15124.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/map-2021-5-278-15124.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Maria de Lourdes Kerche do Amaral pelos bons trabalhos prestados a população do Município de Porto Feliz.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/map-2021-6-284-15128.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/map-2021-6-284-15128.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Instituto de Educação Musical SONORUM pelos 10 anos de atuação</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/map-2021-7-286-15130.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/map-2021-7-286-15130.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Professora Laioan Perret  pela contribuição e dedicação a cultura e arte de Porto Feliz</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/map-2021-8-296-15151.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/map-2021-8-296-15151.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao jornal Tribuna das Monções pelos 66 anos de criação</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/map-2021-9-297-15152.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/map-2021-9-297-15152.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pela Campanha Gente que Ajuda em prol da Cidade dos Velhinhos na pessoa de seu idealizador Nilson Araújo</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/map-2021-10-299-15154.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/map-2021-10-299-15154.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo dia internacional da enfermagem.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/map-2021-11-307-15168.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/map-2021-11-307-15168.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Nilson Araujo</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/map-2021-12-312-15173.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/map-2021-12-312-15173.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS RESPONSÁVEIS PELO DESASSOREAMENO DO RIBEIRÃO AVECUIA</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/map-2021-13-315-15176.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/map-2021-13-315-15176.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Paulo Guerini pelos bons trabalhos prestados à população de Porto Feliz</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/map-2021-14-321-15182.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/map-2021-14-321-15182.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  ao Srº João Batista das Neves pela contribuição à cultura e arte no Município de Porto Feliz</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/map-2021-15-322-15183.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/map-2021-15-322-15183.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Srº Natálio Vivaldo das Neves pela contribuição à cultura e arte no Municípío de Porto Feliz</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/map-2021-16-372-15254.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/map-2021-16-372-15254.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao grupo Viva História Viva - Narração Oral Tradicional de Porto Feliz</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/map-2021-17-403-15290.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/map-2021-17-403-15290.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo Dia Municipal do Cururu.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/map-2021-18-404-15291.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/map-2021-18-404-15291.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria de Saúde</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/map-2021-19-408-15295.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/map-2021-19-408-15295.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Núcleo de Dança de Porto Feliz comandado pelo bailarino Clayton Fonseca, pela conquista de diversos  prêmios</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/map-2021-20-432-15318.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/map-2021-20-432-15318.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Polícia Militar.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/map-2021-21-467-15357.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/map-2021-21-467-15357.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Saindo do Conto em especial para a atriz Carol Sgaribaldi por ter ganho o Prêmio de Melhor Atriz Coadjuvante em festival na cidade de Tatuí.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/map-2021-22-469-15359.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/map-2021-22-469-15359.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo Dia do Advogado, comemorado em 11 de agosto de 2021.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/map-2021-23-474-15365.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/map-2021-23-474-15365.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem João Carlos Martinez</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/map-2021-24-553-15465.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/map-2021-24-553-15465.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao grupo de voluntários "Recuperados do COVID" que organizou, arrecadou e doou à Santa Casa de Porto Feliz o valor R$ 22.206,74  fruto de uma ação beneficente</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/map-2021-25-561-15474.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/map-2021-25-561-15474.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Guarda Civil Municipal pelo 36º Aniversário da Corporação.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/map-2021-26-544-15456.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/map-2021-26-544-15456.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em agradecimento à empresa Torata Ind. e Serviços de Cromagem Ltda.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/map-2021-27-670-15609.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/map-2021-27-670-15609.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Comandante Sidnei de Souza pela contribuição e dedicação à Segurança Pública no Município de Porto Feliz</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/mrp-2021-28-706-15642.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/mrp-2021-28-706-15642.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Companhia Piratininga de Força e Luz - CPFL Energia por cobranças indevidas aos munícipes de Porto Feliz</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/map-2021-29-713-15650.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/map-2021-29-713-15650.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Aparecido de Jesus Battani.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/map-2021-30-732-15669.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/map-2021-30-732-15669.pdf</t>
   </si>
   <si>
     <t>Moção de  Aplausos  à Associação de Amigos do Projeto Culturando pela realização do Festival Culturando de Literatura - Vila das Artes - Jumirim 2021.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/map-2021-31-734-15671.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/map-2021-31-734-15671.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria Municipal de Cultura, Esportes e Turismo pela Edição da Semana das Monções realizada em outubro/2021.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/map-2021-32-800-15747.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/map-2021-32-800-15747.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a equipe "Paris Dakana" pela  organização do evento que arrecadou doações destinadas à Santa Casa</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/map-2021-33-816-15766.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/map-2021-33-816-15766.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à senhora Gisele Cristina Antunes Deliberali pelo trabalho prestado junto à APAE</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/map-2021-34-817-15770.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/map-2021-34-817-15770.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à senhora Sônia Jaqueline Anastácio da Silva Oliveira pelo bom trabalho junto aos alunos e população de Porto Feliz</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/map-2021-35-824-15776.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/map-2021-35-824-15776.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao aluno José Fernando dos Santos, da APAE de Porto Feliz.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/map-2021-36-821-15773.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/map-2021-36-821-15773.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à EMPRESA "SER PNEUS".</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/reqc-2021-1-1-14782.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/reqc-2021-1-1-14782.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/reqc-2021-2-2-14783.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/reqc-2021-2-2-14783.pdf</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/reqc-2021-3-3-14784.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/reqc-2021-3-3-14784.pdf</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/reqc-2021-4-4-14785.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/reqc-2021-4-4-14785.pdf</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/reqc-2021-5-5-14786.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/reqc-2021-5-5-14786.pdf</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/reqc-2021-6-6-14787.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/reqc-2021-6-6-14787.pdf</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/reqc-2021-7-7-14788.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/reqc-2021-7-7-14788.pdf</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/reqc-2021-8-8-14789.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/reqc-2021-8-8-14789.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração de Assessor de Gabinete José Renato e sua nomeação de Assessor de Gabinete da Presidência</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/reqc-2021-9-9-14790.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/reqc-2021-9-9-14790.pdf</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/reqc-2021-10-10-14791.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/reqc-2021-10-10-14791.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/reqc-2021-11-52-14837.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/reqc-2021-11-52-14837.pdf</t>
   </si>
   <si>
     <t>Solicita retirada PR 1/2021</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/reqc-2021-12-90-14877.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/reqc-2021-12-90-14877.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.  Paulo Gonzales</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/reqc-2021-13-91-14878.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/reqc-2021-13-91-14878.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.  Joaquim de Macedo</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/reqc-2021-14-99-14886.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/reqc-2021-14-99-14886.pdf</t>
   </si>
   <si>
     <t>Solicita afastamento para trabalhar em home office devido a pandemia da Covid 19</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/reqc-2021-15-100-14889.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/reqc-2021-15-100-14889.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Dr. Robson Cristiano Monteiro Lizzo</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/reqc-2021-16-111-14900.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/reqc-2021-16-111-14900.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para trabalhar em home office conforme Ato do Presidente nº 3/2021</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/reqc-2021-17-116-14905.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/reqc-2021-17-116-14905.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio pelo falecimento do Sr. Célio Mantezi</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/reqc-2021-18-146-14943.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/reqc-2021-18-146-14943.pdf</t>
   </si>
   <si>
     <t>Solicita inscrição na Tribuna Livre</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/reqc-2021-19-141-14938.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/reqc-2021-19-141-14938.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Fundo do Idoso e se ele está apto ou não a receber verbas das iniciativas privadas</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/reqc-2021-20-178-14984.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/reqc-2021-20-178-14984.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. José Roberto Ercolin</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/reqc-2021-21-194-15005.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/reqc-2021-21-194-15005.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que apresente a esta Casa o projeto e orçamento referente ao recapeamento do asfalto na cidade dos velhinhos.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/reqc-2021-22-210-15020.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/reqc-2021-22-210-15020.pdf</t>
   </si>
   <si>
     <t>Um Minuto de Silêncio pelo Falecimento do Professor Guilherme Gonelli, Membro do Corpo Docente da Etec De Porto Feliz,</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/reqc-2021-23-211-15021.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/reqc-2021-23-211-15021.pdf</t>
   </si>
   <si>
     <t>Um Minuto de Silêncio pelo falecimento do Sr. Rubens Domingues - " Seu rubens da Padaria Princesinha.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/reqc-2021-24-215-15026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/reqc-2021-24-215-15026.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio Roque Fogaça.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/reqc-2021-25-217-15028.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/reqc-2021-25-217-15028.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio pelo falecimento do Sr. Gleisson Covos.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/reqc-2021-26-224-15035.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/reqc-2021-26-224-15035.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Mireli de Fátima Viana de Arruda</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/reqc-2021-27-218-15029.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/reqc-2021-27-218-15029.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silencio pelo falecimento do Sr. Sidnei dos Santos</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/reqc-2021-28-219-15030.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/reqc-2021-28-219-15030.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silencio pelo falecimento da Sra. Aparecida Pinto Rodrigues</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/reqc-2021-29-229-15050.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/reqc-2021-29-229-15050.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Sonia Aparecida Canova de Souza</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/reqc-2021-30-244-15065.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/reqc-2021-30-244-15065.pdf</t>
   </si>
   <si>
     <t>Solicita mMinuto de silêncio pelo falecimento do Srº José Antônio Lemes</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/reqc-2021-33-263-15094.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/reqc-2021-33-263-15094.pdf</t>
   </si>
   <si>
     <t>Requerer que apresente contrato de licitação e cópia da nota fiscal dos materiais escolares que foram distribuídos em abril desse ano aos alunos da escolas públicas municipais.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/reqc-2021-34-266-15107.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/reqc-2021-34-266-15107.pdf</t>
   </si>
   <si>
     <t>Solicita licença médica por 60 dias</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/reqc-2021-35-273-15114.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/reqc-2021-35-273-15114.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Antonio Spizzica.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/reqc-2021-36-275-15116.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/reqc-2021-36-275-15116.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Valdemar Sgariboldi.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/reqc-2021-37-276-15117.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/reqc-2021-37-276-15117.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Edson Anastásio de Campos.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/reqc-2021-38-281-15126.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/reqc-2021-38-281-15126.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Marco Antonio Cardoso Lemos</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/reqc-2021-39-282-15127.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/reqc-2021-39-282-15127.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Aparecida da Conceição Ferro</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/reqc-2021-40-285-15129.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/reqc-2021-40-285-15129.pdf</t>
   </si>
   <si>
     <t>Solicito  minuto de silêncio pelo falecimento da Srª Silvana Spizzica</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/reqc-2021-41-313-15174.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/reqc-2021-41-313-15174.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Renato Frank Morelli</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/reqc-2021-42-314-15175.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/reqc-2021-42-314-15175.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. João Orlando do Carmo</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/reqc-2021-43-328-15190.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/reqc-2021-43-328-15190.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração de sua Assessora de Gabinete Sra. Clarissa Maria Martins de Carvalho Guerino</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/reqc-2021-44-330-15194.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/reqc-2021-44-330-15194.pdf</t>
   </si>
   <si>
     <t>Solicita a juntada do parecer da Comissão de Justiça ao Projeto de Lei Complementar n° 7/2021</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/reqc-2021-45-327-15189.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/reqc-2021-45-327-15189.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio  pelo falecimento do Sr. Armando Soares Filho</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/reqc-2021-46-329-15193.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/reqc-2021-46-329-15193.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Estádio Municipal Ernesto Rocco.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/reqc-2021-47-334-15202.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/reqc-2021-47-334-15202.pdf</t>
   </si>
   <si>
     <t>Solicita  últimos 30 dias licença premio 1º quinquenio</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/reqc-2021-48-337-15208.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/reqc-2021-48-337-15208.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. José Alves da Silva Filho</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/reqc-2021-49-343-15222.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/reqc-2021-49-343-15222.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Claudia Cristina de Moraes Paes</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/reqc-2021-50-354-15236.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/reqc-2021-50-354-15236.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Célio de Barros.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/reqc-2021-51-351-15229.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/reqc-2021-51-351-15229.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto em virtude do falecimento do Srº Eduardo Roque da Silva Ferreira</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/reqc-2021-52-361-15243.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/reqc-2021-52-361-15243.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada do protejo de resolução 6/2021</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/reqc-2021-53-367-15248.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/reqc-2021-53-367-15248.pdf</t>
   </si>
   <si>
     <t>Soliicita informações sobre iInclusão de lactantes no Plano de Vacinação Contra a COVID-19.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/reqc-2021-54-364-15246.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/reqc-2021-54-364-15246.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio  pelo falecimento do Sr. Benedito Lisboa Neto.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/reqc-2021-55-369-15251.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/reqc-2021-55-369-15251.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Dirce Leite de Matos</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/reqc-2021-56-371-15253.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/reqc-2021-56-371-15253.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Guilherme Augusto Bellon</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/reqc-2021-57-376-15258.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/reqc-2021-57-376-15258.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Nelson Azzolini</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/reqc-2021-59-378-15259.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/reqc-2021-59-378-15259.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.  Attilio Morelli</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/reqc-2021-60-379-15262.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/reqc-2021-60-379-15262.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Francisca Andretto Callegaro</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/reqc-2021-61-380-15260.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/reqc-2021-61-380-15260.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Pedro Orivaldo Callegaro</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/reqc-2021-62-402-15289.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/reqc-2021-62-402-15289.pdf</t>
   </si>
   <si>
     <t>Solicita minuto silêncio pelo falecimento  de Ivete Raquel Brugnaro</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/reqc-2021-63-406-15293.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/reqc-2021-63-406-15293.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. José Batista</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/reqc-2021-64-434-15320.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/reqc-2021-64-434-15320.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Susana Maria Rocco</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/reqc-2021-65-438-15324.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/reqc-2021-65-438-15324.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio pelo falecimento do Dr. Luiz Antonio Barone</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/reqc-2021-66-440-15326.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/reqc-2021-66-440-15326.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio Marcia</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/reqc-2021-67-436-15322.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/reqc-2021-67-436-15322.pdf</t>
   </si>
   <si>
     <t>Minuto de Silencio pelo falecimento de Julio Cesar de Almeida</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/reqc-2021-68-446-15333.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/reqc-2021-68-446-15333.pdf</t>
   </si>
   <si>
     <t>Solicita Minuto de Silêncio pelo Falecimento do Senhor João Budart.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/reqc-2021-69-453-15340.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/reqc-2021-69-453-15340.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio em razão do falecimento do Sr. Milton Murback Iversen.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/reqc-2021-70-451-15338.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/reqc-2021-70-451-15338.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da  Sra. Lenice de Fátima Correa Vieira</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/reqc-2021-71-468-15358.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/reqc-2021-71-468-15358.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silèncio pelo falecimento do ator Tarcisio Meira.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/reqc-2021-72-473-15364.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/reqc-2021-72-473-15364.pdf</t>
   </si>
   <si>
     <t>solicita um minuto de silêncio pelo falecimento do Senhor ADEMIR RODRIGUES VISENTIN</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/reqc-2021-73-483-15396.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/reqc-2021-73-483-15396.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Joana de Fátima Rosa</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/reqc-2021-74-505-15415.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/reqc-2021-74-505-15415.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete  da Sra. Clarissa Maria Martins de Carvalho Guerino</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/reqc-2021-75-521-15432.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/reqc-2021-75-521-15432.pdf</t>
   </si>
   <si>
     <t>Solicita abonada por indicação de atestado médico</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/reqc-2021-76-522-15433.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/reqc-2021-76-522-15433.pdf</t>
   </si>
   <si>
     <t>Solicita minuto silêncio pelo falecimento da Sra.  Jaci Pereira dos Santos Menegoto</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/reqc-2021-77-559-15471.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/reqc-2021-77-559-15471.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Guilherme Vanderlei Iversen</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/reqc-2021-79-598-15513.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/reqc-2021-79-598-15513.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do jovem Heraldo de Castro</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/reqc-2021-80-611-15529.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/reqc-2021-80-611-15529.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio em virtude do falecimento da senhora Clementina Possignoli Zauro.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/reqc-2021-81-651-15570.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/reqc-2021-81-651-15570.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Sebastião Leite da Cruz.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/reqc-2021-82-656-15589.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/reqc-2021-82-656-15589.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada do Projeto de Lei nº 52/2021.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/reqc-2021-83-657-15590.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/reqc-2021-83-657-15590.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada do Projeto de Lei nº 53.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/reqc-2021-84-660-15592.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/reqc-2021-84-660-15592.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa de ausência na Sessão Ordinária do dia 04/10.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/reqc-2021-85-659-15591.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/reqc-2021-85-659-15591.pdf</t>
   </si>
   <si>
     <t>Solicitação de minuto de silêncio pelo falecimento da  Sra. Claudines da Silva Camargo</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/reqc-2021-86-685-15624.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/reqc-2021-86-685-15624.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Alcides Alves</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/reqc-2021-88-712-15649.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/reqc-2021-88-712-15649.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reabertura do Posto de Saúde da Vila Progresso .</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/reqc-2021-89-715-15652.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/reqc-2021-89-715-15652.pdf</t>
   </si>
   <si>
     <t>Solicita licença-prêmio de 60 dias de descanso referente ao 1º quinquenio</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/reqc-2021-90-748-15687.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/reqc-2021-90-748-15687.pdf</t>
   </si>
   <si>
     <t>Solicita licença do vereador José Antonio Queiroz da Rocha do respectivo cargo pelo prazo de 30 dias.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/reqc-2021-91-763-15708.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/reqc-2021-91-763-15708.pdf</t>
   </si>
   <si>
     <t>Convocação do Superintendente do SAAE de Porto Feliz, GUSTAVO INTERLICK.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/reqc-2021-92-784-15731.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/reqc-2021-92-784-15731.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Requerimento 89/2021</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/reqc-2021-93-799-15746.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/reqc-2021-93-799-15746.pdf</t>
   </si>
   <si>
     <t>Solicita licença prêmio do 1º quinquenio - 30 dias</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/reqc-2021-94-797-15744.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/reqc-2021-94-797-15744.pdf</t>
   </si>
   <si>
     <t>Solciita minuto de silêncio pelo falecimento do Vereador José Antonio Queiroz da Rocha</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/reqc-2021-96-815-15765.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/reqc-2021-96-815-15765.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do PL 18x2021.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/reqc-2021-97-820-15779.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/reqc-2021-97-820-15779.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do Contrato de Concessão realizado entre a empresa General Water e a Prefeitura do Município de Porto Feliz.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/reqc-2021-98-819-15771.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/reqc-2021-98-819-15771.pdf</t>
   </si>
   <si>
     <t>Solicito um minuto de silêncio em virtude do falecimento do Srº Osmar Moreira dos Santos - "Osmar da Porto Pedra"</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/reqc-2021-100-839-15788.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/reqc-2021-100-839-15788.pdf</t>
   </si>
   <si>
     <t>Solicita adicional de titularidade</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/subst-2021-1-109-14898.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/subst-2021-1-109-14898.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01  AO PROJETO DE LEI COMPLEMENTAR Nº     02/2021 - DISPÕE SOBRE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, - CIP - DE ACORDO COM O ART. 149-A DA CONSTITUIÇÃO FEDERAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/subst-2021-2-115-14904.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/subst-2021-2-115-14904.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 9/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3481/subst-2021-3-136-14932.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3481/subst-2021-3-136-14932.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº. 01 AO PROJETO DE LEI Nº. 12/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3482/subst-2021-4-459-15346.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3482/subst-2021-4-459-15346.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N° 1 AO PROJETO DE DECRETO LEGISLATIVO Nº 06/2021- OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR LUCAS APARECIDO RODRIGUES</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3483/subst-2021-5-730-15667.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3483/subst-2021-5-730-15667.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 69/2021 - "DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 5603 DE 4 DE ABRIL DE 2018 PARA INCLUIR EM SEU ARTIGO 60 INCISO II, A ALÍNEA "B", CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3484/subst-2021-6-737-15674.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3484/subst-2021-6-737-15674.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 10/2021 - DISPÕE SOBRE A ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3485/subst-2021-7-774-15721.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3485/subst-2021-7-774-15721.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 12/2021 - DISPÕE SOBRE ALTERAÇÃO DAS REGRAS DE APOSENTADORIAS E PENSÕES DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS, PREVISTAS NA LEI COMPLEMENTAR 60. DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3486/subst-2021-8-811-15761.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3486/subst-2021-8-811-15761.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROETO DE LEI COMPLEMENTAR Nº 14/2021 - DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº18 DE 09 DE DEZEMBRO DE 1997, CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3534/em-2021-27-746-15685.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3534/em-2021-27-746-15685.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS E PARÁGRAFOS E DÁ NOVA REDAÇÃO AO ARTIGO 76 DA LEI ORGÂNICA DO MUNICIPIO DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3491/emm-2021-1-762-15707.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3491/emm-2021-1-762-15707.pdf</t>
   </si>
   <si>
     <t>Emenda alterando anexo referido no artigo 1º do Projeto de Lei nº 64/2021 sobre auxilio alimentação da Câmara Municipal</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/cjr-2021-1-45-14826.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/cjr-2021-1-45-14826.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 1/2021</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/cjr-2021-2-46-14827.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/cjr-2021-2-46-14827.pdf</t>
   </si>
   <si>
     <t>Sobre o PR 2/2021</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/cjr-2021-3-68-14853.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/cjr-2021-3-68-14853.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 1/2021</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/cjr-2021-4-69-14854.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/cjr-2021-4-69-14854.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 2/2021</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/cjr-2021-5-70-14855.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/cjr-2021-5-70-14855.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 4/2021</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/cjr-2021-7-94-14881.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/cjr-2021-7-94-14881.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 3/2021</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/cjr-2021-8-92-14879.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/cjr-2021-8-92-14879.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação a respeito do PL 06/21 que Dispõe sobre a proibição da realização de queimadas nas zonas urbana, expansão urbana e rural do município de Porto Feliz.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/cjr-2021-9-112-14901.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/cjr-2021-9-112-14901.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 11/2021 - Trata-se de projeto de lei para Criação e Denominação de Escola Municipal de Ensino Fundamental.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/cjr-2021-10-113-14902.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/cjr-2021-10-113-14902.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Projeto de Lei 08/2021 - Trata-se de projeto para abertura de Crédito Especial para aquisição de Unidade móvel de Castração (Castra Móvel).</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/cjr-2021-11-114-14903.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/cjr-2021-11-114-14903.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Projeto de Decreto Legislativo 01/2021, para outorga de Titulo de Cidadão Portofelicense ao Srº Abiezer Gonsalvez Lemes.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3128/cjr-2021-12-120-14909.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3128/cjr-2021-12-120-14909.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Projeto de Resolução nº 03/2021, que dá nova redação ao artigo 202 caput da Resolução nº 294/2012.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/cjr-2021-13-135-14931.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/cjr-2021-13-135-14931.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2021, de iniciativa do Prefeito Municipal de Porto Feliz, que "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONA ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA EXERCÍCIO DE 2021,  CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAIS".</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/cjr-2021-14-153-14954.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/cjr-2021-14-153-14954.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Substitutivo nº 1 do PLC 02x2021, que DISPÕE SOBRE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP -</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/cjr-2021-15-154-14955.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/cjr-2021-15-154-14955.pdf</t>
   </si>
   <si>
     <t>Parecer Ref ao PL 12X2021 que dispoe sobre a abertura de Crédito adicional Suplementar destinados à Manutenção do Enfrentamento ao Covid-19.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/cjr-2021-16-155-14956.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/cjr-2021-16-155-14956.pdf</t>
   </si>
   <si>
     <t>Parecer Ref ao PL 13X2021 que dispoe sobre a abertura de Crédito Adicional Suplementar destinados à Manutenção dos projetos e atividades da Secretária da Saúde, bem como dos repasses à Santa Casa de Misericórdia de Porto Feliz.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/cjr-2021-17-156-14957.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/cjr-2021-17-156-14957.pdf</t>
   </si>
   <si>
     <t>Parecer Ref ao PL 14X2021 que dispoe sobre abertura de Crédito Adicional Suplementar para a Manutenção dos projetos e atividades da Secretária de Obras Públicas, Planejamento Urbano e Habitação e da Secretaria de Desenvolvimento Econômico e Urbanístico.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/cjr-2021-18-157-14958.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/cjr-2021-18-157-14958.pdf</t>
   </si>
   <si>
     <t>Parecer Ref ao PL 15X2021 que dispoe sobre a abertura de Crédito adicional Especial destinados à Diretoria de Educação, Cultura, Esportes e Turismo.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/cjr-2021-19-166-14972.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/cjr-2021-19-166-14972.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Lei nº 16/2021  "DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL ORIUNDA DO GOVERNO ESTADUAL, À CIDADE DOS VELHINHOS DE PORTO FELIZ</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/cjr-2021-20-168-14974.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/cjr-2021-20-168-14974.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2021- "DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/cjr-2021-21-169-14975.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/cjr-2021-21-169-14975.pdf</t>
   </si>
   <si>
     <t>Parecer sob re Projeto de Resolução nº 04/2021 - "DÁ NOVA REDAÇÃO À ALÍNEA "C", DO INCISO V, DO § 1º DO ARTIGO 183, DA RESOLUÇÃO Nº 294</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/cjr-2021-22-176-14982.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/cjr-2021-22-176-14982.pdf</t>
   </si>
   <si>
     <t>Sobre o Sub 01 ao PL 9/2021</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/cjr-2021-23-204-15014.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/cjr-2021-23-204-15014.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao Projeto de Lei 19x2021 que Institui o Conselho Municipal - Cacs-Fundeb</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/cjr-2021-24-216-15027.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/cjr-2021-24-216-15027.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o  PR 05X21 que altera os parágrafos 1º e 2º do artigo 155 da resolução nº 294/2012  regimento interno da câmara municipal de porto feliz</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/cjr-2021-25-234-15055.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/cjr-2021-25-234-15055.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR Ref. ao PL 20x2021 que trata da abertura de Crédito adicional Suplementar</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/cjr-2021-26-235-15056.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/cjr-2021-26-235-15056.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR Ref. ao PL 21x2021 que trata da abertura de Crédito adicional especial.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/cjr-2021-27-236-15057.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/cjr-2021-27-236-15057.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR Ref. ao PL 22x2021 que trata da abertura de Crédito adicional especial e Suplementar.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/cjr-2021-28-237-15058.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/cjr-2021-28-237-15058.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJR Ref. ao PL 23x2021 que trata da abertura de Crédito adicional Suplementar</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/cjr-2021-29-308-15169.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/cjr-2021-29-308-15169.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Ref. ao PL 26x21 para a abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/cjr-2021-30-320-15181.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/cjr-2021-30-320-15181.pdf</t>
   </si>
   <si>
     <t>Parecer Ref. ao PLC 05x2021, que revoga os parágrafos 1º e 2º do art. 93 da lei complementar nº 18, e inclui o art. 93-A.  (DOCUMENTO PROTOCOLIZADO FORA DE PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/cjr-2021-31-326-15188.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/cjr-2021-31-326-15188.pdf</t>
   </si>
   <si>
     <t>Parecer ref. ao PL 25x21 que autoriza a alienação de bens imóveis. (DOCUMENTO PROTOCOLADO INTEMPESTIVAMENTE)</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/cjr-2021-32-331-15197.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/cjr-2021-32-331-15197.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PLC 7x2021 "Reforma Administrativa".</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/cjr-2021-33-344-15223.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/cjr-2021-33-344-15223.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ, ref. ao PL 27x2021 que autoriza a abertura de Crédito Adicional Suplementar, para compra de 2 caminhões de lixo.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/cjr-2021-34-357-15239.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/cjr-2021-34-357-15239.pdf</t>
   </si>
   <si>
     <t>Parecer Juridico Ref. ao PL 28x2021</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/cjr-2021-35-383-15263.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/cjr-2021-35-383-15263.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 29/2021</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/cjr-2021-36-396-15283.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/cjr-2021-36-396-15283.pdf</t>
   </si>
   <si>
     <t>referente ao PL 30x2021 que autoriza a abertura de Crédito Adicional Suplementar para o SAAE de Porto Feliz.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/cjr-2021-37-409-15296.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/cjr-2021-37-409-15296.pdf</t>
   </si>
   <si>
     <t>Parecer comissão de Constituição e Justiça - Projeto de Lei 31/2021</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/cjr-2021-38-423-15309.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/cjr-2021-38-423-15309.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao PL 32x2021 que dispõe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/cjr-2021-39-429-15315.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/cjr-2021-39-429-15315.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao Projeto de Decreto Legislativo 02x2021 que dispõe sobre outorga de títulos de cidadão Portofelicense.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/cjr-2021-40-444-15330.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/cjr-2021-40-444-15330.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constitução e Justição - Projeto de Lei 33-2021</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/cjr-2021-41-445-15348.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/cjr-2021-41-445-15348.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça - Projeto de Decreto Legislativo 04-2021</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/cjr-2021-42-457-15344.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/cjr-2021-42-457-15344.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação sobre o Projeto de Decreto Legislativo 05/2021</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/cjr-2021-43-460-15347.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/cjr-2021-43-460-15347.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça Ref. ao Projeto de Lei nº 34x2021, que autora a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/cjr-2021-44-471-15361.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/cjr-2021-44-471-15361.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR Ref. ao Projeto de Resolução nº 07x2021</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/cjr-2021-45-472-15362.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/cjr-2021-45-472-15362.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao Projeto de Lei n° 35x2021</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/cjr-2021-46-481-15388.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/cjr-2021-46-481-15388.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR Ref. ao Substitutivo nº 01 do Projeto de Decreto Legislativo nº 6, que outorga Título de Cidadão Honorário</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/cjr-2021-47-491-15399.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/cjr-2021-47-491-15399.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Lei 39/2021</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/cjr-2021-48-492-15400.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/cjr-2021-48-492-15400.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Lei 38/2021</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/cjr-2021-49-514-15424.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/cjr-2021-49-514-15424.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Pl 42-2021</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/cjr-2021-50-530-15442.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/cjr-2021-50-530-15442.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Decreto Legislativo nº 07/2021 - Outorga titulo de cidadã à Srª Jane Mary Camargo dos Anjos</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/cjr-2021-51-531-15443.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/cjr-2021-51-531-15443.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ PL 45/2021 - denominação de via pública</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/cjr-2021-52-532-15444.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/cjr-2021-52-532-15444.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ PL 44/2021 - denominação de via pública</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/cjr-2021-53-533-15445.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/cjr-2021-53-533-15445.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ PL 43/2021 - abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/cjr-2021-54-535-15447.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/cjr-2021-54-535-15447.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ PL 40/2021 - denominação de via pública</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3171/cjr-2021-55-534-15446.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3171/cjr-2021-55-534-15446.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ  PL 41/2021 - denominação de via pública</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3172/cjr-2021-56-542-15454.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3172/cjr-2021-56-542-15454.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Decreto Legislativo 8/2021</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/cjr-2021-57-541-15453.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/cjr-2021-57-541-15453.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ referente ao Projeto de Lei 46/2021</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3174/cjr-2021-58-543-15455.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3174/cjr-2021-58-543-15455.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ sobre o Projeto de Lei  36/2021 (protocolizado intempestivamente em 30/08/2021).</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/cjr-2021-59-563-15478.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/cjr-2021-59-563-15478.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 47x2021.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/cjr-2021-60-564-15479.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/cjr-2021-60-564-15479.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Ref. ao PL 48x2021.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3177/cjr-2021-61-570-15485.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3177/cjr-2021-61-570-15485.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ Projeto de Lei 49-2021</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/cjr-2021-62-571-15486.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/cjr-2021-62-571-15486.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Lei Complementar nº 08/2021</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/cjr-2021-63-574-15489.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/cjr-2021-63-574-15489.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao Projeto de Lei nº 50x2021.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/cjr-2021-64-600-15515.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/cjr-2021-64-600-15515.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 51x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/cjr-2021-65-601-15516.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/cjr-2021-65-601-15516.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 52x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/cjr-2021-66-602-15517.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/cjr-2021-66-602-15517.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 53x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3183/cjr-2021-67-603-15518.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3183/cjr-2021-67-603-15518.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 54x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/cjr-2021-68-604-15519.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/cjr-2021-68-604-15519.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 55x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/cjr-2021-69-605-15520.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/cjr-2021-69-605-15520.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 56x2021, que dispoe sobre denominação de Via Pública.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/cjr-2021-70-632-15551.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/cjr-2021-70-632-15551.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PL 58x2021 que altera incisos do artigo 4º da lei 5.774, de 03 de março de 2021.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3187/cjr-2021-71-631-15550.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3187/cjr-2021-71-631-15550.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref ao PL 59X2021 que dispõe sobre denominação de via pública.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3188/cjr-2021-72-633-15552.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3188/cjr-2021-72-633-15552.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Resolução 08/2021 (nova redação ao § 5ª e ao inciso I do § 7ª, ambos do artigo 6, bem como ao artigo 140, todos da resolução nª 294, de 21 de novembro de 2012.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3189/cjr-2021-73-634-15553.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3189/cjr-2021-73-634-15553.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ sobre denominação de via pública -  PL 57/2021.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3190/cjr-2021-74-662-15594.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3190/cjr-2021-74-662-15594.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ, ref. ao PL 61x2021, que dispoe sobre denominação de via pública.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3191/cjr-2021-75-663-15595.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3191/cjr-2021-75-663-15595.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ, ref. ao PL 62x2021, que dispoe sobre denominação de via pública.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3192/cjr-2021-76-679-15618.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3192/cjr-2021-76-679-15618.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR, ref. ao PL 65x2021 que dispoe sobre Crédito adicional Suplementar.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3193/cjr-2021-77-680-15619.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3193/cjr-2021-77-680-15619.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR, ref.ao PLC 09x2021 que Dispõe sobre alteração da LC nº 60/2004.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3194/cjr-2021-78-681-15620.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3194/cjr-2021-78-681-15620.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR, ref. ao PL 66X2021 que dispõe sobre a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/cjr-2021-79-682-15621.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/cjr-2021-79-682-15621.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao PL 67X2021, que dispõe sobre Licenciamento Ambiental.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/cjr-2021-80-661-15593.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/cjr-2021-80-661-15593.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ, ref. ao PL 60x2021, que dispoe sobre denominação de via pública. (apresentado fora de prazo regimental)</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/cjr-2021-81-708-15644.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/cjr-2021-81-708-15644.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ - Projeto de Lei nº 71/2021 - Abertura de crédito adicional suplementar</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/cjr-2021-82-709-15645.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/cjr-2021-82-709-15645.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ - Projeto de Lei nº 70/2021 - Denominação de via pública</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/cjr-2021-83-728-15665.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/cjr-2021-83-728-15665.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref. ao PL 72x2021 que dispõe sobre Crédito Adicional Especial</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/cjr-2021-84-733-15670.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/cjr-2021-84-733-15670.pdf</t>
   </si>
   <si>
     <t>Parecer da CRJ ref. ao Substitutivo 01 ao PL 69x2021, que dispõe sobre alteração da Lei Municipal nº 5.603/2018.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/cjr-2021-85-766-15711.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/cjr-2021-85-766-15711.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça, ref. a Proposta de Emenda a Lei Organica.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/cjr-2021-86-771-15718.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/cjr-2021-86-771-15718.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ - Projeto de Lei Complementar nº 11-2021 (protocolado intempestivamente em 17/11/2021).</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/cjr-2021-87-773-15720.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/cjr-2021-87-773-15720.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Lei 73-2021</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/cjr-2021-88-790-15737.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/cjr-2021-88-790-15737.pdf</t>
   </si>
   <si>
     <t>Parecer CCJ Projeto de Lei 74-2021</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/cjr-2021-89-785-15732.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/cjr-2021-89-785-15732.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ Ref. ao PLC 12x2021</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/cjr-2021-90-786-15733.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/cjr-2021-90-786-15733.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref ao PL 75x2021 que dispõe sobre atualização monetária da tabela de referências e valores salariais dos servidores da câmara municipal de porto feliz.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/cjr-2021-91-787-15734.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/cjr-2021-91-787-15734.pdf</t>
   </si>
   <si>
     <t>Parecer da CJR ref.ao PL 76x2021 que dispõe sobre o auxílio alimentação para os servidores públicos lotados na câmara municipal de porto feliz,</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/cjr-2021-92-789-15736.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/cjr-2021-92-789-15736.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJ - Projeto de Lei Complementar nº 13-2021</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3209/cjr-2021-93-826-15778.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3209/cjr-2021-93-826-15778.pdf</t>
   </si>
   <si>
     <t>Parcer CCJ Substitutivo 01 ao PLC 14/2021</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3210/cjr-2021-94-837-15786.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3210/cjr-2021-94-837-15786.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC15/2021</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
     <t>CECSDC - COMISSÃO DE EDUCAÇÃO, CULTURA, SAÚDE E DEFESA DA CIDADANIA</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/ces-2021-1-199-15010.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/ces-2021-1-199-15010.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei 19/2021 a comissão é favorável a aprovação da matéria.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3304/ces-2021-2-382-15261.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3304/ces-2021-2-382-15261.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei 29/2021</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3305/ces-2021-3-424-15310.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3305/ces-2021-3-424-15310.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI 33/2021</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3306/ces-2021-4-822-15774.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3306/ces-2021-4-822-15774.pdf</t>
   </si>
   <si>
     <t>Dispões sobre o Projeto de Lei Complementar 15/2021</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3211/cfo-2021-1-73-14858.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3211/cfo-2021-1-73-14858.pdf</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3212/cfo-2021-2-74-14859.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3212/cfo-2021-2-74-14859.pdf</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/cfo-2021-3-75-14860.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/cfo-2021-3-75-14860.pdf</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3214/cfo-2021-4-76-14861.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3214/cfo-2021-4-76-14861.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 5/2021</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3215/cfo-2021-5-77-14862.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3215/cfo-2021-5-77-14862.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 6/2021</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3216/cfo-2021-6-78-14863.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3216/cfo-2021-6-78-14863.pdf</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3217/cfo-2021-7-79-14864.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3217/cfo-2021-7-79-14864.pdf</t>
   </si>
   <si>
     <t>Sobre o PLC 2/2021</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3218/cfo-2021-8-103-14892.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3218/cfo-2021-8-103-14892.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão PL 11-2021</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3219/cfo-2021-9-106-14895.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3219/cfo-2021-9-106-14895.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Resolução 04/2021</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3220/cfo-2021-10-107-14896.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3220/cfo-2021-10-107-14896.pdf</t>
   </si>
   <si>
     <t>Parecer PDL 1/2021 Titulo de Cidadão</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3221/cfo-2021-11-129-14925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3221/cfo-2021-11-129-14925.pdf</t>
   </si>
   <si>
     <t>Parecer - Comissão de Finanças e Orçamento - Projeto de Lei nº 7/2021</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3222/cfo-2021-12-130-14926.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3222/cfo-2021-12-130-14926.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Lei nº 8/2021</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3223/cfo-2021-13-131-14927.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3223/cfo-2021-13-131-14927.pdf</t>
   </si>
   <si>
     <t>Parcer da Comissão de Finanças e Orçamento - Substituvo 01/2021 do Projeto de Lei nº 9/2021</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3224/cfo-2021-14-151-14952.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3224/cfo-2021-14-151-14952.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 16/2021</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3225/cfo-2021-15-152-14953.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3225/cfo-2021-15-152-14953.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 17/2021</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3226/cfo-2021-16-159-14960.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3226/cfo-2021-16-159-14960.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei 15/2021</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3227/cfo-2021-17-160-14961.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3227/cfo-2021-17-160-14961.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 13/2021</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3228/cfo-2021-18-173-14979.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3228/cfo-2021-18-173-14979.pdf</t>
   </si>
   <si>
     <t>Sobre o Subst. ao PLC 1/2021</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3229/cfo-2021-19-174-14980.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3229/cfo-2021-19-174-14980.pdf</t>
   </si>
   <si>
     <t>Sobre o Sub ao PL 12/2021</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/cfo-2021-20-175-14981.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/cfo-2021-20-175-14981.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 14/2021</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3231/cfo-2021-22-209-15019.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3231/cfo-2021-22-209-15019.pdf</t>
   </si>
   <si>
     <t>Parecer CFO sobre o Projeto de Resolução 05/2021</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3232/cfo-2021-23-240-15061.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3232/cfo-2021-23-240-15061.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 20-2021</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3233/cfo-2021-24-241-15062.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3233/cfo-2021-24-241-15062.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 21-2021</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3234/cfo-2021-25-238-15059.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3234/cfo-2021-25-238-15059.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento - Projeto de Lei 22/2021</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3235/cfo-2021-26-239-15060.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3235/cfo-2021-26-239-15060.pdf</t>
   </si>
   <si>
     <t>Parecer comissão de Finanças e Orçamento - Projeto de Lei 23/2021</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3236/cfo-2021-27-310-15171.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3236/cfo-2021-27-310-15171.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento - Projeto de Lei nº26/2021</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3237/cfo-2021-28-339-15217.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3237/cfo-2021-28-339-15217.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 24/2021 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3238/cfo-2021-29-340-15218.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3238/cfo-2021-29-340-15218.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 27/2021 - AUTORIZA O PODER EXECUTIVO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3239/cfo-2021-30-341-15219.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3239/cfo-2021-30-341-15219.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 25/2021 - autoriza a alienação de bens imoveis, através de concorrência pública, conforme especifica, e dá outras providências.  (PARECER PROTOCOLIZADO FORA DE PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3240/cfo-2021-31-362-15244.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3240/cfo-2021-31-362-15244.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o PL 28/2021</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3241/cfo-2021-32-384-15264.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3241/cfo-2021-32-384-15264.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamentos - projeto de Lei 29/2021</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3242/cfo-2021-33-400-15287.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3242/cfo-2021-33-400-15287.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto 30/2021</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3243/cfo-2021-34-417-15303.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3243/cfo-2021-34-417-15303.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento - Projeto de Lei 31-2021      (PARECER PROTOCOLOCADO FORA DO PRAZO REGIMENTAL)</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3244/cfo-2021-35-426-15312.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3244/cfo-2021-35-426-15312.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o PL 32/2021 "DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3245/cfo-2021-36-430-15316.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3245/cfo-2021-36-430-15316.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Processo TC - 004900.989.19-5, referente a prestação de contas da Administração Financeira e Orçamentária da Prefeitura Municipal de Porto Feliz, relativas ao exercício de 2019.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3246/cfo-2021-37-442-15328.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3246/cfo-2021-37-442-15328.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o projeto de decreto legislativo 04/2021. "OUTORGA TÍTULO DE CIDADÃ HONORÁRIA A NELMA DUBOIS CASAGRANDE SILVA".</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3247/cfo-2021-38-439-15325.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3247/cfo-2021-38-439-15325.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto Decreto Legislativo 02/2021</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3248/cfo-2021-39-443-15329.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3248/cfo-2021-39-443-15329.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - Projeto de Lei 33-2021</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3249/cfo-2021-40-456-15343.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3249/cfo-2021-40-456-15343.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 34/2021.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3250/cfo-2021-41-452-15339.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3250/cfo-2021-41-452-15339.pdf</t>
   </si>
   <si>
     <t>Parecer do PDL 5-2021</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3251/cfo-2021-42-476-15366.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3251/cfo-2021-42-476-15366.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de Finanças e Orçamento Ref. Substitutivo 01 ao Projeto de Decreto Legislativo 06/2021.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3252/cfo-2021-43-500-15408.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3252/cfo-2021-43-500-15408.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 38/2021.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3253/cfo-2021-44-501-15409.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3253/cfo-2021-44-501-15409.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 39/2021.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3254/cfo-2021-45-515-15425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3254/cfo-2021-45-515-15425.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 40/2021.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3255/cfo-2021-46-516-15426.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3255/cfo-2021-46-516-15426.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 42/2021.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3256/cfo-2021-47-517-15427.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3256/cfo-2021-47-517-15427.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 45/2021.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3257/cfo-2021-48-518-15428.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3257/cfo-2021-48-518-15428.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Decreto Legislativo 07/2021.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3258/cfo-2021-49-523-15434.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3258/cfo-2021-49-523-15434.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Decreto Legislativo 08/2021.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3259/cfo-2021-50-526-15438.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3259/cfo-2021-50-526-15438.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 43-2021</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3260/cfo-2021-51-527-15439.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3260/cfo-2021-51-527-15439.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 36/2021</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3261/cfo-2021-52-537-15449.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3261/cfo-2021-52-537-15449.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 46/2021- Alienação de bens móveis inservíveis</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3262/cfo-2021-53-540-15452.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3262/cfo-2021-53-540-15452.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 41/2021 - Denominação de via Pública</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3263/cfo-2021-54-539-15451.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3263/cfo-2021-54-539-15451.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 44/2021 - Denominação de via Pública</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3264/cfo-2021-55-560-15472.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3264/cfo-2021-55-560-15472.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o projeto de lei 47/2021.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3265/cfo-2021-56-567-15482.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3265/cfo-2021-56-567-15482.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 48-2021</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3266/cfo-2021-57-576-15491.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3266/cfo-2021-57-576-15491.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de lei 49/2021</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3267/cfo-2021-58-592-15508.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3267/cfo-2021-58-592-15508.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de Finanças e Orçamento referente ao Projeto de Lei 50/2021.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3268/cfo-2021-59-595-15511.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3268/cfo-2021-59-595-15511.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 56/2021.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3269/cfo-2021-60-596-15512.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3269/cfo-2021-60-596-15512.pdf</t>
   </si>
   <si>
     <t>Parecer 51-2021- Denominação</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3270/cfo-2021-61-599-15514.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3270/cfo-2021-61-599-15514.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto 52/2021</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3271/cfo-2021-62-616-15534.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3271/cfo-2021-62-616-15534.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 53/2021 - Denominação de Via Pública</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3272/cfo-2021-63-617-15535.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3272/cfo-2021-63-617-15535.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 54/2021 - Denominação de Via Pública</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3273/cfo-2021-64-618-15536.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3273/cfo-2021-64-618-15536.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei 55/2021 - Denominação de Via Pública</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3274/cfo-2021-65-626-15545.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3274/cfo-2021-65-626-15545.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao projeto de lei 57/2021 - denominação de via pública</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3275/cfo-2021-66-627-15546.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3275/cfo-2021-66-627-15546.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao projeto de lei 58/2021 - altera lei 5774</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3276/cfo-2021-67-647-15566.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3276/cfo-2021-67-647-15566.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de Finanças e Orçamento sobre o projeto de lei 59/2021.- Denominação de Via pública.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3277/cfo-2021-68-648-15567.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3277/cfo-2021-68-648-15567.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o projeto de lei 60/2021 - Denominação de Via Publica.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3278/cfo-2021-69-649-15568.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3278/cfo-2021-69-649-15568.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o projeto de lei 61/2021 - Denominação de via Pública.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3279/cfo-2021-70-650-15569.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3279/cfo-2021-70-650-15569.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o projeto de lei 62/2021 - denominação de via pública.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3280/cfo-2021-71-675-15614.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3280/cfo-2021-71-675-15614.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 37/2021 - Plano plurianual PPA 2022 a 2025.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3281/cfo-2021-72-683-15622.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3281/cfo-2021-72-683-15622.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento referente ao Projeto de Lei 65/2021 - Abertura de Crédito Adicional Suplementar e Especial.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3282/cfo-2021-73-687-15625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3282/cfo-2021-73-687-15625.pdf</t>
   </si>
   <si>
     <t>PARECER PL  Nº66/2021</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3283/cfo-2021-74-692-15631.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3283/cfo-2021-74-692-15631.pdf</t>
   </si>
   <si>
     <t>Parecer CFO- Projeto de Lei Complementar n° 09/2021</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3284/cfo-2021-75-693-15632.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3284/cfo-2021-75-693-15632.pdf</t>
   </si>
   <si>
     <t>Parcer CFO - Projeto de Lei Complementar nº 10/2021</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3285/cfo-2021-76-727-15664.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3285/cfo-2021-76-727-15664.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 70/2021.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3286/cfo-2021-77-723-15660.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3286/cfo-2021-77-723-15660.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 71/2021</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3287/cfo-2021-78-729-15666.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3287/cfo-2021-78-729-15666.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 72/2021.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3288/cfo-2021-79-772-15719.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3288/cfo-2021-79-772-15719.pdf</t>
   </si>
   <si>
     <t>Parecer CFO Projeto de Lei Complementar 11-2021 (protocolado intempestivamente em 17/11/2021)</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3289/cfo-2021-80-776-15723.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3289/cfo-2021-80-776-15723.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 73/2021 - Denominação de Via Pública.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3290/cfo-2021-81-779-15726.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3290/cfo-2021-81-779-15726.pdf</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento sobre o Projeto de Lei 74/2021 - Auxilio Alimentação.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3291/cfo-2021-82-780-15727.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3291/cfo-2021-82-780-15727.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 75/2021.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3292/cfo-2021-83-777-15724.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3292/cfo-2021-83-777-15724.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 64/2021 - Estima Receita e Fixa a Despesa para 2022.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3293/cfo-2021-84-781-15728.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3293/cfo-2021-84-781-15728.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei 76/2021 - Auxilio Alimentação.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3294/cfo-2021-85-778-15725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3294/cfo-2021-85-778-15725.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento sobre o Projeto de Lei Complementar 13/2021.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3295/cfo-2021-86-825-15777.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3295/cfo-2021-86-825-15777.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento - PLC 15/2021</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão Obras, Serv.Publ., At.Priv. M.Amb</t>
   </si>
   <si>
     <t>COSPAPMA - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, ATIVIDADES PRIVADAS E MEIO AMBIENTE</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3296/cosmu-2021-1-40-14821.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3296/cosmu-2021-1-40-14821.pdf</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3297/cosmu-2021-2-71-14856.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3297/cosmu-2021-2-71-14856.pdf</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3298/cosmu-2021-3-72-14857.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3298/cosmu-2021-3-72-14857.pdf</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3299/cosmu-2021-4-137-14934.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3299/cosmu-2021-4-137-14934.pdf</t>
   </si>
   <si>
     <t>Parecer Substitutivo n.º 2/2021.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3300/cosmu-2021-5-620-15539.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3300/cosmu-2021-5-620-15539.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao PL 58/2021.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3301/cosmu-2021-6-678-15617.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3301/cosmu-2021-6-678-15617.pdf</t>
   </si>
   <si>
     <t>Parecer 67/2021.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/cosmu-2021-7-758-15703.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/cosmu-2021-7-758-15703.pdf</t>
   </si>
   <si>
     <t>Parecer Substitutivo n.º 5 ao Projeto de Lei 69/2021.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>ASSESSORIA TÉCNICO CONTÁBIL - ATC</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3307/pj-2021-1-23-14804.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3307/pj-2021-1-23-14804.pdf</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3308/pj-2021-2-24-14805.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3308/pj-2021-2-24-14805.pdf</t>
   </si>
   <si>
     <t>Sobre o PR 1/2021</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3309/pj-2021-3-41-14822.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3309/pj-2021-3-41-14822.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3310/pj-2021-4-42-14823.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3310/pj-2021-4-42-14823.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3311/pj-2021-5-59-14844.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3311/pj-2021-5-59-14844.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3312/pj-2021-6-60-14845.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3312/pj-2021-6-60-14845.pdf</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3313/pj-2021-7-61-14846.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3313/pj-2021-7-61-14846.pdf</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3314/pj-2021-8-62-14847.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3314/pj-2021-8-62-14847.pdf</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3315/pj-2021-9-63-14848.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3315/pj-2021-9-63-14848.pdf</t>
   </si>
   <si>
     <t>Sobre o PL  6/2021</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3316/pj-2021-10-82-14869.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3316/pj-2021-10-82-14869.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 7/2021.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3317/pj-2021-11-83-14870.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3317/pj-2021-11-83-14870.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 8/2021.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3318/pj-2021-12-84-14871.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3318/pj-2021-12-84-14871.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 9/2021.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3319/pj-2021-13-95-14882.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3319/pj-2021-13-95-14882.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 01/2021.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3320/pj-2021-14-96-14883.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3320/pj-2021-14-96-14883.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 11/2021.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3321/pj-2021-15-101-14890.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3321/pj-2021-15-101-14890.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 10/2021.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3322/pj-2021-16-102-14891.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3322/pj-2021-16-102-14891.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 3/2021.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3323/pj-2021-17-104-14893.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3323/pj-2021-17-104-14893.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 04/2021.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3324/pj-2021-18-132-14928.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3324/pj-2021-18-132-14928.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei Complementar nº 02/2021.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3325/pj-2021-19-134-14930.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3325/pj-2021-19-134-14930.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 09/2021.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3326/pj-2021-20-142-14939.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3326/pj-2021-20-142-14939.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 12/2021.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3327/pj-2021-21-143-14940.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3327/pj-2021-21-143-14940.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 13/2021.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3328/pj-2021-22-144-14941.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3328/pj-2021-22-144-14941.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 14/2021.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3329/pj-2021-23-145-14942.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3329/pj-2021-23-145-14942.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 15/2021.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3330/pj-2021-24-148-14949.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3330/pj-2021-24-148-14949.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 16/2021.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3331/pj-2021-25-149-14950.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3331/pj-2021-25-149-14950.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 17/2021.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/pj-2021-26-193-15004.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/pj-2021-26-193-15004.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 18/2021.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3333/pj-2021-27-200-15011.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3333/pj-2021-27-200-15011.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 19/2021.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3334/pj-2021-28-212-15023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3334/pj-2021-28-212-15023.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 05/2021.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3335/pj-2021-29-230-15051.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3335/pj-2021-29-230-15051.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 20/2021.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3336/pj-2021-30-231-15052.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3336/pj-2021-30-231-15052.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 21/2021.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3337/pj-2021-31-232-15053.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3337/pj-2021-31-232-15053.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 22/2021.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3338/pj-2021-32-233-15054.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3338/pj-2021-32-233-15054.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 23/2021.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3339/pj-2021-33-264-15095.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3339/pj-2021-33-264-15095.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 5/2021.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3340/pj-2021-34-309-15170.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3340/pj-2021-34-309-15170.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 26/2021.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3341/pj-2021-35-324-15185.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3341/pj-2021-35-324-15185.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PLC 7/2021</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3342/pj-2021-36-325-15186.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3342/pj-2021-36-325-15186.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico sobre o PL 25/2021</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3343/pj-2021-37-342-15220.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3343/pj-2021-37-342-15220.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 27/2021.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3344/pj-2021-38-347-15226.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3344/pj-2021-38-347-15226.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 24/2021.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3345/pj-2021-39-358-15240.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3345/pj-2021-39-358-15240.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 28/2021.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3346/pj-2021-40-370-15252.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3346/pj-2021-40-370-15252.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 29/2021.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3347/pj-2021-41-397-15284.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3347/pj-2021-41-397-15284.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 30/2021.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3348/pj-2021-42-399-15286.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3348/pj-2021-42-399-15286.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 31/2021.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3349/pj-2021-43-421-15307.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3349/pj-2021-43-421-15307.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 32/2021.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3350/pj-2021-44-427-15313.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3350/pj-2021-44-427-15313.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 33/2021.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3351/pj-2021-45-428-15314.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3351/pj-2021-45-428-15314.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 2/2021.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3352/pj-2021-46-433-15319.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3352/pj-2021-46-433-15319.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 3/2021.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3353/pj-2021-47-441-15327.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3353/pj-2021-47-441-15327.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 04/2021.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3354/pj-2021-48-449-15335.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3354/pj-2021-48-449-15335.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 05/2021.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3355/pj-2021-49-461-15351.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3355/pj-2021-49-461-15351.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 34/2021.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3356/pj-2021-50-466-15356.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3356/pj-2021-50-466-15356.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Decreto Legislativo nº 06/2021.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3357/pj-2021-51-485-15392.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3357/pj-2021-51-485-15392.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 38/2021.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3358/pj-2021-52-484-15391.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3358/pj-2021-52-484-15391.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 39/2021.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3359/pj-2021-53-506-15416.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3359/pj-2021-53-506-15416.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 07/2021.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3360/pj-2021-54-507-15417.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3360/pj-2021-54-507-15417.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 08/2021.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3361/pj-2021-55-508-15418.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3361/pj-2021-55-508-15418.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 40/2021.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3362/pj-2021-56-509-15419.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3362/pj-2021-56-509-15419.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 41/2021.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3363/pj-2021-57-510-15420.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3363/pj-2021-57-510-15420.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 44/2021.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3364/pj-2021-58-511-15421.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3364/pj-2021-58-511-15421.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 45/2021.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3365/pj-2021-59-513-15423.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3365/pj-2021-59-513-15423.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 36/2021.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3366/pj-2021-60-520-15430.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3366/pj-2021-60-520-15430.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 43/2021.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3367/pj-2021-61-545-15457.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3367/pj-2021-61-545-15457.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 46/2021.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3368/pj-2021-62-555-15467.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3368/pj-2021-62-555-15467.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 47/2021.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3369/pj-2021-63-556-15468.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3369/pj-2021-63-556-15468.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 48/2021.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3370/pj-2021-64-566-15480.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3370/pj-2021-64-566-15480.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 49/2021.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3371/pj-2021-65-582-15495.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3371/pj-2021-65-582-15495.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 08/2021.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/pj-2021-66-586-15502.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/pj-2021-66-586-15502.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 51/2021.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/pj-2021-67-587-15503.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/pj-2021-67-587-15503.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 52/2021.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/pj-2021-68-588-15504.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/pj-2021-68-588-15504.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 53/2021.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3375/pj-2021-69-589-15505.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3375/pj-2021-69-589-15505.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 54/2021.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3376/pj-2021-70-590-15506.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3376/pj-2021-70-590-15506.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 55/2021.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3377/pj-2021-71-591-15507.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3377/pj-2021-71-591-15507.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 50/2021.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/pj-2021-72-594-15510.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/pj-2021-72-594-15510.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 56/2021.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/pj-2021-73-610-15525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/pj-2021-73-610-15525.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 08/2021.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/pj-2021-74-621-15540.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/pj-2021-74-621-15540.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 37/2021.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/pj-2021-75-622-15541.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/pj-2021-75-622-15541.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 58/2021.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/pj-2021-76-623-15542.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/pj-2021-76-623-15542.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 57/2021.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/pj-2021-77-624-15543.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/pj-2021-77-624-15543.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 59/2021.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/pj-2021-78-641-15560.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/pj-2021-78-641-15560.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 60/2021.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/pj-2021-79-642-15561.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/pj-2021-79-642-15561.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 61/2021.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/pj-2021-80-643-15562.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/pj-2021-80-643-15562.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 62/2021.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/pj-2021-81-676-15615.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/pj-2021-81-676-15615.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 65/2021.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/pj-2021-82-677-15616.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/pj-2021-82-677-15616.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 66/2021.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/pj-2021-83-690-15629.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/pj-2021-83-690-15629.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 09/2021.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/pj-2021-84-695-15634.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/pj-2021-84-695-15634.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 67/2021.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3391/pj-2021-85-738-15675.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3391/pj-2021-85-738-15675.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 70/2021.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3392/pj-2021-86-739-15676.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3392/pj-2021-86-739-15676.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 71/2021.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3393/pj-2021-87-741-15678.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3393/pj-2021-87-741-15678.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 72/2021.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3394/pj-2021-88-745-15684.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3394/pj-2021-88-745-15684.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 11/2021.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3395/pj-2021-89-753-15693.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3395/pj-2021-89-753-15693.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 73/2021.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3396/pj-2021-90-754-15699.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3396/pj-2021-90-754-15699.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 69/2021.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/pj-2021-91-755-15700.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/pj-2021-91-755-15700.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Proposta de Emenda à Lei Orgânica nº 27/2021.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/pj-2021-92-769-15716.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/pj-2021-92-769-15716.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 13/2021.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/pj-2021-93-770-15717.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/pj-2021-93-770-15717.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 74/2021.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/pj-2021-94-795-15742.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/pj-2021-94-795-15742.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 75/2021.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/pj-2021-95-796-15743.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/pj-2021-95-796-15743.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 76/2021.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Parecer Técnico Contábil</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/dd-2021-1-65-14850.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/dd-2021-1-65-14850.pdf</t>
   </si>
   <si>
     <t>sobre o PL 3/2021</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3404/dd-2021-2-66-14851.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3404/dd-2021-2-66-14851.pdf</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/dd-2021-3-67-14852.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/dd-2021-3-67-14852.pdf</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/dd-2021-4-80-14865.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/dd-2021-4-80-14865.pdf</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/dd-2021-5-105-14894.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/dd-2021-5-105-14894.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 9/2021</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/dd-2021-6-122-14911.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/dd-2021-6-122-14911.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 7x2021</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/dd-2021-7-123-14912.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/dd-2021-7-123-14912.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 8/2021</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/dd-2021-8-128-14924.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/dd-2021-8-128-14924.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o Substitutivo nº 1 ao PL 9/2021</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/dd-2021-9-179-14985.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/dd-2021-9-179-14985.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 13x2021</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/dd-2021-10-180-14986.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/dd-2021-10-180-14986.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 14/2021</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/dd-2021-11-181-14987.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/dd-2021-11-181-14987.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 15/2021</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3414/dd-2021-12-182-14988.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3414/dd-2021-12-182-14988.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL  16/2021</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3415/dd-2021-13-183-14989.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3415/dd-2021-13-183-14989.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 17/2021</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3416/dd-2021-14-184-14990.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3416/dd-2021-14-184-14990.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o Subst 01 ao PL 9/2021</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3417/dd-2021-15-185-14991.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3417/dd-2021-15-185-14991.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobr o Sub 01 ao PL 12/2021</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3418/dd-2021-16-208-15017.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3418/dd-2021-16-208-15017.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil sobre o Projeto de Lei nº 19/2021.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3419/dd-2021-17-303-15164.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3419/dd-2021-17-303-15164.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 26/2021</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3420/dd-2021-18-316-15177.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3420/dd-2021-18-316-15177.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PLC 5/2021</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3421/dd-2021-19-332-15198.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3421/dd-2021-19-332-15198.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PLC 7/2021</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3422/dd-2021-20-335-15203.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3422/dd-2021-20-335-15203.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 24/2021 - Diretrizes</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/dd-2021-21-336-15204.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/dd-2021-21-336-15204.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 25/2021</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3424/dd-2021-22-338-15213.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3424/dd-2021-22-338-15213.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 27/2021</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/dd-2021-23-355-15237.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/dd-2021-23-355-15237.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 28/2021</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/dd-2021-24-394-15281.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/dd-2021-24-394-15281.pdf</t>
   </si>
   <si>
     <t>Parecer contabil sobre o PL 30/2021</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/dd-2021-25-480-15387.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/dd-2021-25-480-15387.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 34/2021</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/dd-2021-26-504-15413.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/dd-2021-26-504-15413.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 36/2021</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/dd-2021-27-572-15487.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/dd-2021-27-572-15487.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 49/2021</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3430/dd-2021-28-573-15488.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3430/dd-2021-28-573-15488.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 50/2021</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3431/dd-2021-29-619-15537.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3431/dd-2021-29-619-15537.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 37/2021 - PPA  2022-2025</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3432/dd-2021-30-684-15623.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3432/dd-2021-30-684-15623.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil PL 65/2021</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3433/dd-2021-31-689-15628.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3433/dd-2021-31-689-15628.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 66/2021</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3434/dd-2021-32-694-15633.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3434/dd-2021-32-694-15633.pdf</t>
   </si>
   <si>
     <t>PARECER TÉCNICO CONTABIL PL 68/2021</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3435/dd-2021-33-701-15640.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3435/dd-2021-33-701-15640.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil PL 71/2021</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3436/dd-2021-34-740-15677.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3436/dd-2021-34-740-15677.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil sobre o PL 72/2021</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3437/dd-2021-35-761-15706.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3437/dd-2021-35-761-15706.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contabil sobre o PL 64/2021</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3438/dd-2021-36-806-15754.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3438/dd-2021-36-806-15754.pdf</t>
   </si>
   <si>
     <t>Parecer técnico contábil PL 77/2021</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3512/ogp-2021-1-50-14831.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3512/ogp-2021-1-50-14831.pdf</t>
   </si>
   <si>
     <t>Solicita retirada PLC 14/2021</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3513/ogp-2021-2-110-14899.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3513/ogp-2021-2-110-14899.pdf</t>
   </si>
   <si>
     <t>Solciita retirada do PL 10/2021</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3514/ogp-2021-3-93-14880.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3514/ogp-2021-3-93-14880.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONVOCADA UMA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3515/ogp-2021-4-167-14973.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3515/ogp-2021-4-167-14973.pdf</t>
   </si>
   <si>
     <t>EM COMPLEMENTO AO PROJETO DE LEI Nº13/2021, QUE "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICIPIO DE PORTO FELIZ", ENCAMINHA MANIFESTAÇÃO DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3516/ogp-2021-5-170-14976.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3516/ogp-2021-5-170-14976.pdf</t>
   </si>
   <si>
     <t>EM COMPLEMENTO AO PROJETO DE LEI Nº14/2021, QUE "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ", ENCAMINHA MANIFESTAÇÃO DA SECRETARIA DE OBRAS PÚBLICAS, MANUTENÇÃO E GESTÃO DE FROTAS E SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, URBANISMO E MEIO AMBIENTE</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3517/ogp-2021-6-171-14977.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3517/ogp-2021-6-171-14977.pdf</t>
   </si>
   <si>
     <t>EM COMPLEMENTO AO PROJETO DE LEI Nº15/2021, QUE "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICIPIO DE PORTO FELIZ", ENCAMINHA MANIFESTAÇÃO DA SECRETARIA DE EDUCAÇÃO, CULTURA E ESPORTES</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3518/ogp-2021-7-249-15068.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3518/ogp-2021-7-249-15068.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº003/2021 - "DISPÕE SOBRE ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº 169 DE 06 DE MAIO DE 2015, ALTERADO PELA LEI COMPLEMENTAR Nº 223 DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3519/ogp-2021-8-267-15108.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3519/ogp-2021-8-267-15108.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº04/2021 - "DISPÕE SOBRE ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº169 DE 06 DE MAIO DE 2015, ALTERADO PELA LEI COMPLEMENTAR Nº223 DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3520/ogp-2021-9-293-15148.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3520/ogp-2021-9-293-15148.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº006/2021 - "DISPÕE SOBRE ALTERAÇÃO DA ORGANIZAÇÃO ADMINISTRATIVA SUPERIOR DA PREFEITURA MUNICIPAL DE PORTO FELIZ, EXTINGUE CARGOS COMISSIONADOS CONSTANTES DA LEI COMPLEMENTAR Nº169 DE 06 DE MAIO DE 2015, ALTERADO PELA LEI COMPLEMENTAR Nº223 DE 19 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3521/ogp-2021-10-318-15179.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3521/ogp-2021-10-318-15179.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº07/2021</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3522/ogp-2021-11-479-15385.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3522/ogp-2021-11-479-15385.pdf</t>
   </si>
   <si>
     <t>PLANILHA PARA COMPROVAÇÃO DO SUPERÁVIT FINANCEIRO DO EXERCÍCIO DE 2020, O QUAL DEVERÁ COMPLEMENTAR OS DOCUMENTOS CONSTANTES AO PROJETO DE LEI Nº34/2021</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3523/ogp-2021-12-519-15429.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3523/ogp-2021-12-519-15429.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de urgência do PL 36/2021</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3524/ogp-2021-13-550-15462.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3524/ogp-2021-13-550-15462.pdf</t>
   </si>
   <si>
     <t>SOLICITA A JUNTADA DE DOCUMENTOS AO PROJETO DE LEI Nº 46/2021,  A SABER: CÓPIA DA AVALIAÇÃO DE VEÍCULOS E RELATÓRIO FOTOGRÁFICO</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3525/ogp-2021-14-554-15466.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3525/ogp-2021-14-554-15466.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DA CONSOLIDAÇÃO DAS PEÇAS CONTÁBEIS, SOLICITAMOS QUE SEJAM ENCAMINHADOS OS ANEXOS E DEMONSTRATIVOS PERTINENTES PARA ELABORAÇÃO DO PROJETO DE LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3526/ogp-2021-15-666-15605.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3526/ogp-2021-15-666-15605.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 63/2021</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3527/ogp-2021-16-700-15639.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3527/ogp-2021-16-700-15639.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI 66/2021</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3528/ogp-2021-17-702-15641.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3528/ogp-2021-17-702-15641.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI Nº67/2021, QUE DISPÕE SOBRE LICENCIAMENTO AMBIENTAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3529/ogp-2021-18-743-15680.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3529/ogp-2021-18-743-15680.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº10/2021 - 'DISPÕE SOBRE A ALTERAÇÃO DA CONTRIBUIÇÃO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, PREVISTA NA LEI COMPLEMENTAR Nº60, DE 06 DE DEZEMBRO DE 2004, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3530/ogp-2021-19-794-15741.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3530/ogp-2021-19-794-15741.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº8262, DE 26 DE NOVEMBRO DE 2021, REFERENTE AO LUTO OFICIAL NO MUNICIPIO EM DECORRÊNCIA DO FALECIMENTO DO VEREADOR JOSÉ ANTÔNIO QUEIROZ DA ROCHA</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3531/ogp-2021-20-804-15752.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3531/ogp-2021-20-804-15752.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA PROPOSTA Nº27  DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3532/ogp-2021-21-805-15753.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3532/ogp-2021-21-805-15753.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 12 DE 2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7770,67 +7770,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2728/ind-2021-1-11-14792.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2729/ind-2021-2-12-14793.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2730/ind-2021-3-13-14794.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2731/ind-2021-4-14-14795.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/ind-2021-5-15-14796.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/ind-2021-6-16-14797.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/ind-2021-7-17-14798.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/ind-2021-8-18-14799.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/ind-2021-9-25-14806.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/ind-2021-10-26-14807.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/ind-2021-11-27-14808.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/ind-2021-12-28-14809.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/ind-2021-13-29-14810.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/ind-2021-14-30-14811.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/ind-2021-15-31-14812.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/ind-2021-16-32-14813.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/ind-2021-17-34-14815.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/ind-2021-18-36-14817.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/ind-2021-19-38-14819.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/ind-2021-20-51-14836.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/ind-2021-21-53-14838.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/ind-2021-22-54-14839.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/ind-2021-23-55-14840.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/ind-2021-24-56-14841.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/ind-2021-25-57-14842.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/ind-2021-26-58-14843.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/ind-2021-27-64-14849.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/ind-2021-28-108-14897.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/ind-2021-29-117-14906.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/ind-2021-30-118-14907.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/ind-2021-31-119-14908.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/ind-2021-32-121-14910.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/ind-2021-33-150-14951.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/ind-2021-34-162-14968.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/ind-2021-35-163-14969.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/ind-2021-36-164-14970.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/ind-2021-37-165-14971.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/ind-2021-38-187-14998.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/ind-2021-39-188-14999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/ind-2021-40-189-15000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/ind-2021-41-190-15001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/ind-2021-42-191-15002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/ind-2021-43-192-15003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/ind-2021-44-196-15007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/ind-2021-45-197-15008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/ind-2021-46-198-15009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/ind-2021-47-205-15015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/ind-2021-48-206-15016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/ind-2021-49-207-15018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/ind-2021-50-213-15024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/ind-2021-51-214-15025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/ind-2021-52-220-15031.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/ind-2021-53-221-15032.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/ind-2021-54-222-15033.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/ind-2021-55-242-15063.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/ind-2021-56-243-15064.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/ind-2021-57-246-15066.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/ind-2021-58-250-15070.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/ind-2021-59-251-15071.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/ind-2021-60-252-15072.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/ind-2021-61-256-15087.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/ind-2021-62-259-15090.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/ind-2021-63-260-15091.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/ind-2021-64-262-15093.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/ind-2021-65-261-15092.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/ind-2021-66-268-15109.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/ind-2021-67-269-15110.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/ind-2021-68-270-15111.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/ind-2021-69-271-15112.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/ind-2021-70-272-15113.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/ind-2021-71-280-15125.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/ind-2021-72-287-15131.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/ind-2021-73-288-15132.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/ind-2021-74-290-15134.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/ind-2021-75-294-15149.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/ind-2021-76-295-15150.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/ind-2021-77-298-15153.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/ind-2021-78-301-15162.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/ind-2021-79-302-15163.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/ind-2021-80-304-15165.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/ind-2021-81-306-15167.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/ind-2021-82-323-15184.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/ind-2021-83-317-15178.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/ind-2021-84-346-15225.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/ind-2021-85-348-15228.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/ind-2021-86-350-15227.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/ind-2021-87-360-15242.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/ind-2021-88-365-15247.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/ind-2021-89-366-15249.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/ind-2021-90-373-15255.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/ind-2021-91-374-15256.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/ind-2021-92-375-15257.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/ind-2021-93-385-15265.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/ind-2021-94-386-15266.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/ind-2021-95-387-15267.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/ind-2021-96-390-15277.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/ind-2021-97-391-15278.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/ind-2021-98-393-15280.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/ind-2021-99-395-15282.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/ind-2021-100-398-15285.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/ind-2021-101-407-15294.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/ind-2021-102-413-15299.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/ind-2021-103-414-15300.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/ind-2021-104-415-15301.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/ind-2021-105-416-15302.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/ind-2021-106-418-15304.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/ind-2021-107-419-15305.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/ind-2021-108-437-15323.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/ind-2021-109-447-15334.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/ind-2021-110-455-15342.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/ind-2021-111-465-15355.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/ind-2021-112-470-15360.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/ind-2021-113-486-15393.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/ind-2021-114-494-15476.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/ind-2021-115-495-15403.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/ind-2021-116-524-15435.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/ind-2021-117-529-15441.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/ind-2021-118-487-15394.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/ind-2021-119-488-15395.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/ind-2021-120-528-15440.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/ind-2021-121-546-15458.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/ind-2021-122-548-15460.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/ind-2021-123-549-15461.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/ind-2021-124-525-15436.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/ind-2021-125-562-15477.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/ind-2021-126-565-15481.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/ind-2021-127-568-15483.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/ind-2021-128-569-15484.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/ind-2021-129-585-15501.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/ind-2021-130-606-15521.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/ind-2021-131-612-15530.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/ind-2021-132-613-15531.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/ind-2021-133-636-15555.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/ind-2021-134-637-15556.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/ind-2021-135-638-15557.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/ind-2021-136-635-15554.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/ind-2021-137-639-15558.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/ind-2021-138-640-15559.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/ind-2021-139-653-15586.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/ind-2021-140-654-15587.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/ind-2021-141-655-15588.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/ind-2021-142-672-15613.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/ind-2021-143-673-15611.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/ind-2021-144-674-15612.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/ind-2021-145-691-15630.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/ind-2021-146-697-15636.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/ind-2021-147-707-15643.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/ind-2021-148-719-15658.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/ind-2021-149-720-15657.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/ind-2021-150-716-15653.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/ind-2021-151-717-15654.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/ind-2021-152-718-15655.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/ind-2021-153-725-15662.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/ind-2021-154-726-15663.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/ind-2021-155-731-15668.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/ind-2021-156-735-15672.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/ind-2021-157-736-15673.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/ind-2021-158-749-15689.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/ind-2021-159-750-15690.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/ind-2021-160-751-15691.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/ind-2021-161-752-15692.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/ind-2021-162-759-15704.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/ind-2021-163-760-15705.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/ind-2021-164-791-15738.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/ind-2021-165-792-15739.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/ind-2021-166-801-15748.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/ind-2021-167-802-15749.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/ind-2021-168-803-15750.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/ind-2021-169-812-15762.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/ind-2021-170-813-15763.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/ind-2021-171-814-15764.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/ind-2021-172-818-15767.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/pl-2021-1-21-14802.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/pl-2021-2-33-14814.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/pl-2021-3-35-14816.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/pl-2021-4-37-14818.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/pl-2021-5-39-14820.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/pl-2021-6-43-14824.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/pl-2021-7-44-14825.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/pl-2021-8-47-14828.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/pl-2021-9-48-14829.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/pl-2021-10-85-14872.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/pl-2021-11-86-14873.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/pl-2021-12-124-14913.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/pl-2021-13-125-14915.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/pl-2021-14-126-14918.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/pl-2021-15-127-14919.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/pl-2021-16-139-14936.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/pl-2021-17-140-14937.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/pl-2021-18-161-14962.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/pl-2021-19-195-15006.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/pl-2021-20-225-15069.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/pl-2021-21-226-15042.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/pl-2021-22-227-15043.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/pl-2021-23-228-15074.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/pl-2021-24-265-15096.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/pl-2021-25-291-15135.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3056/pl-2021-26-300-15155.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/pl-2021-27-333-15199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/pl-2021-28-353-15271.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/pl-2021-29-359-15272.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/pl-2021-30-389-15269.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/pl-2021-31-392-15279.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/pl-2021-32-420-15306.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/pl-2021-33-422-15349.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/pl-2021-34-450-15336.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/pl-2021-35-464-15354.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/pl-2021-36-477-15367.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/pl-2021-37-478-15380.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/pl-2021-38-475-15496.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/pl-2021-39-482-15389.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/pl-2021-40-489-15397.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/pl-2021-41-493-15401.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/pl-2021-42-498-15406.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/pl-2021-43-499-15407.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/pl-2021-44-496-15414.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/pl-2021-45-497-15405.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/pl-2021-46-502-15410.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/pl-2021-47-551-15463.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/pl-2021-48-552-15464.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/pl-2021-49-557-15469.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/pl-2021-50-558-15470.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/pl-2021-51-578-15492.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/pl-2021-52-579-15493.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/pl-2021-53-580-15494.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/pl-2021-54-583-15499.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/pl-2021-55-584-15500.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/pl-2021-56-593-15509.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/pl-2021-57-614-15532.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/pl-2021-58-615-15533.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/pl-2021-59-575-15538.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/pl-2021-60-629-15548.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/pl-2021-61-630-15549.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/pl-2021-62-628-15547.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/pl-2021-63-646-15565.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/pl-2021-64-652-15571.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/pl-2021-65-665-15599.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/pl-2021-66-667-15606.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/pl-2021-67-669-15608.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/pl-2021-68-688-15627.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/pl-2021-69-696-15635.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/pl-2021-70-698-15637.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/pl-2021-71-699-15638.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/pl-2021-72-711-15647.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/pl-2021-73-744-15683.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/pl-2021-74-756-15701.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/pl-2021-75-767-15712.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/pl-2021-76-768-15713.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/pl-2021-77-798-15745.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/pl-2021-78-838-15787.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3443/plc-2021-1-22-14803.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3444/plc-2021-2-49-14830.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3445/plc-2021-3-223-15034.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3446/plc-2021-4-254-15075.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3447/plc-2021-5-255-15205.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3448/plc-2021-6-279-15118.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3449/plc-2021-7-292-15142.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3450/plc-2021-8-547-15459.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3451/plc-2021-9-664-15598.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3452/plc-2021-10-668-15607.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3453/plc-2021-11-742-15679.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3454/plc-2021-12-747-15686.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3455/plc-2021-13-757-15702.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3456/plc-2021-14-793-15740.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3457/plc-2021-15-810-15760.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3458/plc-2021-16-827-15780.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3460/pr-2021-1-19-14800.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3461/pr-2021-2-20-14801.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3462/pr-2021-3-97-14884.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3463/pr-2021-4-98-14885.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3464/pr-2021-5-203-15013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3465/pr-2021-6-345-15224.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3466/pr-2021-7-463-15353.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3467/pr-2021-8-609-15524.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3469/dl-2021-1-87-14874.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/dl-2021-2-425-15311.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/dl-2021-3-431-15317.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/dl-2021-4-435-15321.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/dl-2021-5-448-15332.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/dl-2021-6-458-15345.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3475/dl-2021-7-490-15398.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/dl-2021-8-503-15412.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/map-2021-1-133-14929.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/map-2021-2-138-14935.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/map-2021-3-257-15088.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/map-2021-4-258-15089.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/map-2021-5-278-15124.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/map-2021-6-284-15128.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/map-2021-7-286-15130.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/map-2021-8-296-15151.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/map-2021-9-297-15152.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/map-2021-10-299-15154.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/map-2021-11-307-15168.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/map-2021-12-312-15173.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/map-2021-13-315-15176.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/map-2021-14-321-15182.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/map-2021-15-322-15183.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/map-2021-16-372-15254.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/map-2021-17-403-15290.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/map-2021-18-404-15291.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/map-2021-19-408-15295.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/map-2021-20-432-15318.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/map-2021-21-467-15357.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/map-2021-22-469-15359.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/map-2021-23-474-15365.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/map-2021-24-553-15465.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/map-2021-25-561-15474.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/map-2021-26-544-15456.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/map-2021-27-670-15609.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/mrp-2021-28-706-15642.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/map-2021-29-713-15650.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/map-2021-30-732-15669.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/map-2021-31-734-15671.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/map-2021-32-800-15747.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/map-2021-33-816-15766.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/map-2021-34-817-15770.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/map-2021-35-824-15776.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/map-2021-36-821-15773.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/reqc-2021-1-1-14782.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/reqc-2021-2-2-14783.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/reqc-2021-3-3-14784.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/reqc-2021-4-4-14785.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/reqc-2021-5-5-14786.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/reqc-2021-6-6-14787.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/reqc-2021-7-7-14788.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/reqc-2021-8-8-14789.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/reqc-2021-9-9-14790.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/reqc-2021-10-10-14791.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/reqc-2021-11-52-14837.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/reqc-2021-12-90-14877.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/reqc-2021-13-91-14878.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/reqc-2021-14-99-14886.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/reqc-2021-15-100-14889.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/reqc-2021-16-111-14900.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/reqc-2021-17-116-14905.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/reqc-2021-18-146-14943.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/reqc-2021-19-141-14938.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/reqc-2021-20-178-14984.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/reqc-2021-21-194-15005.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/reqc-2021-22-210-15020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/reqc-2021-23-211-15021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/reqc-2021-24-215-15026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/reqc-2021-25-217-15028.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/reqc-2021-26-224-15035.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/reqc-2021-27-218-15029.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/reqc-2021-28-219-15030.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/reqc-2021-29-229-15050.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/reqc-2021-30-244-15065.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/reqc-2021-33-263-15094.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/reqc-2021-34-266-15107.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/reqc-2021-35-273-15114.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/reqc-2021-36-275-15116.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/reqc-2021-37-276-15117.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/reqc-2021-38-281-15126.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/reqc-2021-39-282-15127.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/reqc-2021-40-285-15129.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/reqc-2021-41-313-15174.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/reqc-2021-42-314-15175.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/reqc-2021-43-328-15190.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/reqc-2021-44-330-15194.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/reqc-2021-45-327-15189.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/reqc-2021-46-329-15193.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/reqc-2021-47-334-15202.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/reqc-2021-48-337-15208.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/reqc-2021-49-343-15222.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/reqc-2021-50-354-15236.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/reqc-2021-51-351-15229.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/reqc-2021-52-361-15243.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/reqc-2021-53-367-15248.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/reqc-2021-54-364-15246.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/reqc-2021-55-369-15251.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/reqc-2021-56-371-15253.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/reqc-2021-57-376-15258.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/reqc-2021-59-378-15259.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/reqc-2021-60-379-15262.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/reqc-2021-61-380-15260.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/reqc-2021-62-402-15289.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/reqc-2021-63-406-15293.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/reqc-2021-64-434-15320.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/reqc-2021-65-438-15324.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/reqc-2021-66-440-15326.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/reqc-2021-67-436-15322.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/reqc-2021-68-446-15333.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/reqc-2021-69-453-15340.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/reqc-2021-70-451-15338.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/reqc-2021-71-468-15358.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/reqc-2021-72-473-15364.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/reqc-2021-73-483-15396.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/reqc-2021-74-505-15415.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/reqc-2021-75-521-15432.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/reqc-2021-76-522-15433.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/reqc-2021-77-559-15471.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/reqc-2021-79-598-15513.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/reqc-2021-80-611-15529.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/reqc-2021-81-651-15570.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/reqc-2021-82-656-15589.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/reqc-2021-83-657-15590.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/reqc-2021-84-660-15592.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/reqc-2021-85-659-15591.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/reqc-2021-86-685-15624.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/reqc-2021-88-712-15649.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/reqc-2021-89-715-15652.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/reqc-2021-90-748-15687.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/reqc-2021-91-763-15708.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/reqc-2021-92-784-15731.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/reqc-2021-93-799-15746.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/reqc-2021-94-797-15744.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/reqc-2021-96-815-15765.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/reqc-2021-97-820-15779.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/reqc-2021-98-819-15771.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/reqc-2021-100-839-15788.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/subst-2021-1-109-14898.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/subst-2021-2-115-14904.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3481/subst-2021-3-136-14932.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3482/subst-2021-4-459-15346.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3483/subst-2021-5-730-15667.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3484/subst-2021-6-737-15674.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3485/subst-2021-7-774-15721.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3486/subst-2021-8-811-15761.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3534/em-2021-27-746-15685.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3491/emm-2021-1-762-15707.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/cjr-2021-1-45-14826.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/cjr-2021-2-46-14827.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/cjr-2021-3-68-14853.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/cjr-2021-4-69-14854.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/cjr-2021-5-70-14855.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/cjr-2021-7-94-14881.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/cjr-2021-8-92-14879.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/cjr-2021-9-112-14901.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/cjr-2021-10-113-14902.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/cjr-2021-11-114-14903.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3128/cjr-2021-12-120-14909.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/cjr-2021-13-135-14931.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/cjr-2021-14-153-14954.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/cjr-2021-15-154-14955.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/cjr-2021-16-155-14956.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/cjr-2021-17-156-14957.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/cjr-2021-18-157-14958.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/cjr-2021-19-166-14972.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/cjr-2021-20-168-14974.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/cjr-2021-21-169-14975.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/cjr-2021-22-176-14982.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/cjr-2021-23-204-15014.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/cjr-2021-24-216-15027.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/cjr-2021-25-234-15055.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/cjr-2021-26-235-15056.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/cjr-2021-27-236-15057.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/cjr-2021-28-237-15058.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/cjr-2021-29-308-15169.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/cjr-2021-30-320-15181.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/cjr-2021-31-326-15188.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/cjr-2021-32-331-15197.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/cjr-2021-33-344-15223.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/cjr-2021-34-357-15239.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/cjr-2021-35-383-15263.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/cjr-2021-36-396-15283.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/cjr-2021-37-409-15296.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/cjr-2021-38-423-15309.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/cjr-2021-39-429-15315.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/cjr-2021-40-444-15330.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/cjr-2021-41-445-15348.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/cjr-2021-42-457-15344.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/cjr-2021-43-460-15347.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/cjr-2021-44-471-15361.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/cjr-2021-45-472-15362.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/cjr-2021-46-481-15388.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/cjr-2021-47-491-15399.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/cjr-2021-48-492-15400.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/cjr-2021-49-514-15424.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/cjr-2021-50-530-15442.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/cjr-2021-51-531-15443.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/cjr-2021-52-532-15444.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/cjr-2021-53-533-15445.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/cjr-2021-54-535-15447.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3171/cjr-2021-55-534-15446.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3172/cjr-2021-56-542-15454.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/cjr-2021-57-541-15453.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3174/cjr-2021-58-543-15455.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/cjr-2021-59-563-15478.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/cjr-2021-60-564-15479.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3177/cjr-2021-61-570-15485.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/cjr-2021-62-571-15486.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/cjr-2021-63-574-15489.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/cjr-2021-64-600-15515.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/cjr-2021-65-601-15516.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/cjr-2021-66-602-15517.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3183/cjr-2021-67-603-15518.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/cjr-2021-68-604-15519.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/cjr-2021-69-605-15520.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/cjr-2021-70-632-15551.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3187/cjr-2021-71-631-15550.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3188/cjr-2021-72-633-15552.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3189/cjr-2021-73-634-15553.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3190/cjr-2021-74-662-15594.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3191/cjr-2021-75-663-15595.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3192/cjr-2021-76-679-15618.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3193/cjr-2021-77-680-15619.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3194/cjr-2021-78-681-15620.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/cjr-2021-79-682-15621.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/cjr-2021-80-661-15593.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/cjr-2021-81-708-15644.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/cjr-2021-82-709-15645.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/cjr-2021-83-728-15665.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/cjr-2021-84-733-15670.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/cjr-2021-85-766-15711.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/cjr-2021-86-771-15718.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/cjr-2021-87-773-15720.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/cjr-2021-88-790-15737.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/cjr-2021-89-785-15732.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/cjr-2021-90-786-15733.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/cjr-2021-91-787-15734.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/cjr-2021-92-789-15736.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3209/cjr-2021-93-826-15778.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3210/cjr-2021-94-837-15786.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/ces-2021-1-199-15010.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3304/ces-2021-2-382-15261.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3305/ces-2021-3-424-15310.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3306/ces-2021-4-822-15774.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3211/cfo-2021-1-73-14858.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3212/cfo-2021-2-74-14859.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/cfo-2021-3-75-14860.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3214/cfo-2021-4-76-14861.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3215/cfo-2021-5-77-14862.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3216/cfo-2021-6-78-14863.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3217/cfo-2021-7-79-14864.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3218/cfo-2021-8-103-14892.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3219/cfo-2021-9-106-14895.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3220/cfo-2021-10-107-14896.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3221/cfo-2021-11-129-14925.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3222/cfo-2021-12-130-14926.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3223/cfo-2021-13-131-14927.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3224/cfo-2021-14-151-14952.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3225/cfo-2021-15-152-14953.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3226/cfo-2021-16-159-14960.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3227/cfo-2021-17-160-14961.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3228/cfo-2021-18-173-14979.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3229/cfo-2021-19-174-14980.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/cfo-2021-20-175-14981.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3231/cfo-2021-22-209-15019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3232/cfo-2021-23-240-15061.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3233/cfo-2021-24-241-15062.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3234/cfo-2021-25-238-15059.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3235/cfo-2021-26-239-15060.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3236/cfo-2021-27-310-15171.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3237/cfo-2021-28-339-15217.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3238/cfo-2021-29-340-15218.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3239/cfo-2021-30-341-15219.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3240/cfo-2021-31-362-15244.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3241/cfo-2021-32-384-15264.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3242/cfo-2021-33-400-15287.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3243/cfo-2021-34-417-15303.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3244/cfo-2021-35-426-15312.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3245/cfo-2021-36-430-15316.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3246/cfo-2021-37-442-15328.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3247/cfo-2021-38-439-15325.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3248/cfo-2021-39-443-15329.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3249/cfo-2021-40-456-15343.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3250/cfo-2021-41-452-15339.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3251/cfo-2021-42-476-15366.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3252/cfo-2021-43-500-15408.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3253/cfo-2021-44-501-15409.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3254/cfo-2021-45-515-15425.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3255/cfo-2021-46-516-15426.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3256/cfo-2021-47-517-15427.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3257/cfo-2021-48-518-15428.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3258/cfo-2021-49-523-15434.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3259/cfo-2021-50-526-15438.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3260/cfo-2021-51-527-15439.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3261/cfo-2021-52-537-15449.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3262/cfo-2021-53-540-15452.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3263/cfo-2021-54-539-15451.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3264/cfo-2021-55-560-15472.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3265/cfo-2021-56-567-15482.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3266/cfo-2021-57-576-15491.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3267/cfo-2021-58-592-15508.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3268/cfo-2021-59-595-15511.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3269/cfo-2021-60-596-15512.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3270/cfo-2021-61-599-15514.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3271/cfo-2021-62-616-15534.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3272/cfo-2021-63-617-15535.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3273/cfo-2021-64-618-15536.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3274/cfo-2021-65-626-15545.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3275/cfo-2021-66-627-15546.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3276/cfo-2021-67-647-15566.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3277/cfo-2021-68-648-15567.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3278/cfo-2021-69-649-15568.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3279/cfo-2021-70-650-15569.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3280/cfo-2021-71-675-15614.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3281/cfo-2021-72-683-15622.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3282/cfo-2021-73-687-15625.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3283/cfo-2021-74-692-15631.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3284/cfo-2021-75-693-15632.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3285/cfo-2021-76-727-15664.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3286/cfo-2021-77-723-15660.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3287/cfo-2021-78-729-15666.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3288/cfo-2021-79-772-15719.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3289/cfo-2021-80-776-15723.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3290/cfo-2021-81-779-15726.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3291/cfo-2021-82-780-15727.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3292/cfo-2021-83-777-15724.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3293/cfo-2021-84-781-15728.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3294/cfo-2021-85-778-15725.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3295/cfo-2021-86-825-15777.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3296/cosmu-2021-1-40-14821.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3297/cosmu-2021-2-71-14856.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3298/cosmu-2021-3-72-14857.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3299/cosmu-2021-4-137-14934.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3300/cosmu-2021-5-620-15539.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3301/cosmu-2021-6-678-15617.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/cosmu-2021-7-758-15703.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3307/pj-2021-1-23-14804.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3308/pj-2021-2-24-14805.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3309/pj-2021-3-41-14822.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3310/pj-2021-4-42-14823.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3311/pj-2021-5-59-14844.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3312/pj-2021-6-60-14845.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3313/pj-2021-7-61-14846.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3314/pj-2021-8-62-14847.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3315/pj-2021-9-63-14848.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3316/pj-2021-10-82-14869.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3317/pj-2021-11-83-14870.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3318/pj-2021-12-84-14871.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3319/pj-2021-13-95-14882.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3320/pj-2021-14-96-14883.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3321/pj-2021-15-101-14890.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3322/pj-2021-16-102-14891.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3323/pj-2021-17-104-14893.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3324/pj-2021-18-132-14928.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3325/pj-2021-19-134-14930.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3326/pj-2021-20-142-14939.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3327/pj-2021-21-143-14940.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3328/pj-2021-22-144-14941.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3329/pj-2021-23-145-14942.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3330/pj-2021-24-148-14949.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3331/pj-2021-25-149-14950.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/pj-2021-26-193-15004.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3333/pj-2021-27-200-15011.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3334/pj-2021-28-212-15023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3335/pj-2021-29-230-15051.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3336/pj-2021-30-231-15052.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3337/pj-2021-31-232-15053.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3338/pj-2021-32-233-15054.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3339/pj-2021-33-264-15095.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3340/pj-2021-34-309-15170.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3341/pj-2021-35-324-15185.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3342/pj-2021-36-325-15186.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3343/pj-2021-37-342-15220.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3344/pj-2021-38-347-15226.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3345/pj-2021-39-358-15240.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3346/pj-2021-40-370-15252.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3347/pj-2021-41-397-15284.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3348/pj-2021-42-399-15286.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3349/pj-2021-43-421-15307.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3350/pj-2021-44-427-15313.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3351/pj-2021-45-428-15314.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3352/pj-2021-46-433-15319.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3353/pj-2021-47-441-15327.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3354/pj-2021-48-449-15335.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3355/pj-2021-49-461-15351.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3356/pj-2021-50-466-15356.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3357/pj-2021-51-485-15392.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3358/pj-2021-52-484-15391.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3359/pj-2021-53-506-15416.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3360/pj-2021-54-507-15417.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3361/pj-2021-55-508-15418.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3362/pj-2021-56-509-15419.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3363/pj-2021-57-510-15420.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3364/pj-2021-58-511-15421.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3365/pj-2021-59-513-15423.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3366/pj-2021-60-520-15430.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3367/pj-2021-61-545-15457.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3368/pj-2021-62-555-15467.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3369/pj-2021-63-556-15468.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3370/pj-2021-64-566-15480.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3371/pj-2021-65-582-15495.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/pj-2021-66-586-15502.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/pj-2021-67-587-15503.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/pj-2021-68-588-15504.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3375/pj-2021-69-589-15505.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3376/pj-2021-70-590-15506.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3377/pj-2021-71-591-15507.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/pj-2021-72-594-15510.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/pj-2021-73-610-15525.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/pj-2021-74-621-15540.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/pj-2021-75-622-15541.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/pj-2021-76-623-15542.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/pj-2021-77-624-15543.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/pj-2021-78-641-15560.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/pj-2021-79-642-15561.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/pj-2021-80-643-15562.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/pj-2021-81-676-15615.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/pj-2021-82-677-15616.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/pj-2021-83-690-15629.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/pj-2021-84-695-15634.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3391/pj-2021-85-738-15675.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3392/pj-2021-86-739-15676.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3393/pj-2021-87-741-15678.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3394/pj-2021-88-745-15684.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3395/pj-2021-89-753-15693.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3396/pj-2021-90-754-15699.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/pj-2021-91-755-15700.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/pj-2021-92-769-15716.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/pj-2021-93-770-15717.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/pj-2021-94-795-15742.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/pj-2021-95-796-15743.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/dd-2021-1-65-14850.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3404/dd-2021-2-66-14851.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/dd-2021-3-67-14852.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/dd-2021-4-80-14865.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/dd-2021-5-105-14894.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/dd-2021-6-122-14911.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/dd-2021-7-123-14912.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/dd-2021-8-128-14924.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/dd-2021-9-179-14985.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/dd-2021-10-180-14986.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/dd-2021-11-181-14987.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3414/dd-2021-12-182-14988.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3415/dd-2021-13-183-14989.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3416/dd-2021-14-184-14990.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3417/dd-2021-15-185-14991.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3418/dd-2021-16-208-15017.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3419/dd-2021-17-303-15164.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3420/dd-2021-18-316-15177.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3421/dd-2021-19-332-15198.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3422/dd-2021-20-335-15203.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/dd-2021-21-336-15204.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3424/dd-2021-22-338-15213.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/dd-2021-23-355-15237.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/dd-2021-24-394-15281.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/dd-2021-25-480-15387.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/dd-2021-26-504-15413.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/dd-2021-27-572-15487.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3430/dd-2021-28-573-15488.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3431/dd-2021-29-619-15537.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3432/dd-2021-30-684-15623.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3433/dd-2021-31-689-15628.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3434/dd-2021-32-694-15633.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3435/dd-2021-33-701-15640.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3436/dd-2021-34-740-15677.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3437/dd-2021-35-761-15706.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3438/dd-2021-36-806-15754.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3512/ogp-2021-1-50-14831.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3513/ogp-2021-2-110-14899.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3514/ogp-2021-3-93-14880.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3515/ogp-2021-4-167-14973.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3516/ogp-2021-5-170-14976.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3517/ogp-2021-6-171-14977.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3518/ogp-2021-7-249-15068.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3519/ogp-2021-8-267-15108.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3520/ogp-2021-9-293-15148.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3521/ogp-2021-10-318-15179.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3522/ogp-2021-11-479-15385.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3523/ogp-2021-12-519-15429.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3524/ogp-2021-13-550-15462.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3525/ogp-2021-14-554-15466.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3526/ogp-2021-15-666-15605.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3527/ogp-2021-16-700-15639.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3528/ogp-2021-17-702-15641.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3529/ogp-2021-18-743-15680.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3530/ogp-2021-19-794-15741.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3531/ogp-2021-20-804-15752.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3532/ogp-2021-21-805-15753.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2728/ind-2021-1-11-14792.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2729/ind-2021-2-12-14793.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2730/ind-2021-3-13-14794.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2731/ind-2021-4-14-14795.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2732/ind-2021-5-15-14796.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2733/ind-2021-6-16-14797.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2734/ind-2021-7-17-14798.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2735/ind-2021-8-18-14799.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2736/ind-2021-9-25-14806.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2737/ind-2021-10-26-14807.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2738/ind-2021-11-27-14808.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2739/ind-2021-12-28-14809.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2740/ind-2021-13-29-14810.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2741/ind-2021-14-30-14811.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2742/ind-2021-15-31-14812.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2743/ind-2021-16-32-14813.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2744/ind-2021-17-34-14815.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2745/ind-2021-18-36-14817.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2746/ind-2021-19-38-14819.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2747/ind-2021-20-51-14836.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2748/ind-2021-21-53-14838.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2749/ind-2021-22-54-14839.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2750/ind-2021-23-55-14840.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2751/ind-2021-24-56-14841.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2752/ind-2021-25-57-14842.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2753/ind-2021-26-58-14843.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2754/ind-2021-27-64-14849.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2755/ind-2021-28-108-14897.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2756/ind-2021-29-117-14906.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2757/ind-2021-30-118-14907.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2758/ind-2021-31-119-14908.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2759/ind-2021-32-121-14910.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2760/ind-2021-33-150-14951.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2761/ind-2021-34-162-14968.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2762/ind-2021-35-163-14969.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2763/ind-2021-36-164-14970.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2764/ind-2021-37-165-14971.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2765/ind-2021-38-187-14998.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2766/ind-2021-39-188-14999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2767/ind-2021-40-189-15000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2768/ind-2021-41-190-15001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2769/ind-2021-42-191-15002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2770/ind-2021-43-192-15003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2771/ind-2021-44-196-15007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2772/ind-2021-45-197-15008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2773/ind-2021-46-198-15009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2774/ind-2021-47-205-15015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2775/ind-2021-48-206-15016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2776/ind-2021-49-207-15018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2777/ind-2021-50-213-15024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2778/ind-2021-51-214-15025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2779/ind-2021-52-220-15031.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2780/ind-2021-53-221-15032.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2781/ind-2021-54-222-15033.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2782/ind-2021-55-242-15063.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2783/ind-2021-56-243-15064.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2784/ind-2021-57-246-15066.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2785/ind-2021-58-250-15070.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2786/ind-2021-59-251-15071.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2787/ind-2021-60-252-15072.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2788/ind-2021-61-256-15087.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2789/ind-2021-62-259-15090.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2790/ind-2021-63-260-15091.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2791/ind-2021-64-262-15093.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2792/ind-2021-65-261-15092.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2793/ind-2021-66-268-15109.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2794/ind-2021-67-269-15110.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2795/ind-2021-68-270-15111.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2796/ind-2021-69-271-15112.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2797/ind-2021-70-272-15113.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2798/ind-2021-71-280-15125.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2799/ind-2021-72-287-15131.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2800/ind-2021-73-288-15132.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2801/ind-2021-74-290-15134.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2802/ind-2021-75-294-15149.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2803/ind-2021-76-295-15150.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2804/ind-2021-77-298-15153.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2805/ind-2021-78-301-15162.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2806/ind-2021-79-302-15163.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2807/ind-2021-80-304-15165.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2808/ind-2021-81-306-15167.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2809/ind-2021-82-323-15184.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2810/ind-2021-83-317-15178.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2811/ind-2021-84-346-15225.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2812/ind-2021-85-348-15228.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2813/ind-2021-86-350-15227.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2814/ind-2021-87-360-15242.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2815/ind-2021-88-365-15247.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2816/ind-2021-89-366-15249.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2817/ind-2021-90-373-15255.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2818/ind-2021-91-374-15256.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2819/ind-2021-92-375-15257.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2820/ind-2021-93-385-15265.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2821/ind-2021-94-386-15266.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2822/ind-2021-95-387-15267.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2823/ind-2021-96-390-15277.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2824/ind-2021-97-391-15278.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2825/ind-2021-98-393-15280.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2826/ind-2021-99-395-15282.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2827/ind-2021-100-398-15285.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2828/ind-2021-101-407-15294.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2829/ind-2021-102-413-15299.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2830/ind-2021-103-414-15300.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2831/ind-2021-104-415-15301.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2832/ind-2021-105-416-15302.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2833/ind-2021-106-418-15304.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2834/ind-2021-107-419-15305.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2835/ind-2021-108-437-15323.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2836/ind-2021-109-447-15334.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2837/ind-2021-110-455-15342.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2838/ind-2021-111-465-15355.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2839/ind-2021-112-470-15360.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2840/ind-2021-113-486-15393.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2841/ind-2021-114-494-15476.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2842/ind-2021-115-495-15403.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2843/ind-2021-116-524-15435.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2844/ind-2021-117-529-15441.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2845/ind-2021-118-487-15394.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2846/ind-2021-119-488-15395.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2847/ind-2021-120-528-15440.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2848/ind-2021-121-546-15458.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2849/ind-2021-122-548-15460.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2850/ind-2021-123-549-15461.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2851/ind-2021-124-525-15436.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2852/ind-2021-125-562-15477.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2853/ind-2021-126-565-15481.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2854/ind-2021-127-568-15483.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2855/ind-2021-128-569-15484.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2856/ind-2021-129-585-15501.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2857/ind-2021-130-606-15521.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2858/ind-2021-131-612-15530.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2859/ind-2021-132-613-15531.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2860/ind-2021-133-636-15555.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2861/ind-2021-134-637-15556.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2862/ind-2021-135-638-15557.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2863/ind-2021-136-635-15554.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2864/ind-2021-137-639-15558.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/ind-2021-138-640-15559.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2866/ind-2021-139-653-15586.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2867/ind-2021-140-654-15587.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2868/ind-2021-141-655-15588.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2869/ind-2021-142-672-15613.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2870/ind-2021-143-673-15611.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2871/ind-2021-144-674-15612.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2872/ind-2021-145-691-15630.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2873/ind-2021-146-697-15636.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2874/ind-2021-147-707-15643.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2875/ind-2021-148-719-15658.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2876/ind-2021-149-720-15657.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2877/ind-2021-150-716-15653.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2878/ind-2021-151-717-15654.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2879/ind-2021-152-718-15655.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2880/ind-2021-153-725-15662.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2881/ind-2021-154-726-15663.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2882/ind-2021-155-731-15668.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2883/ind-2021-156-735-15672.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2884/ind-2021-157-736-15673.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2885/ind-2021-158-749-15689.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2886/ind-2021-159-750-15690.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2887/ind-2021-160-751-15691.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2888/ind-2021-161-752-15692.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2889/ind-2021-162-759-15704.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2890/ind-2021-163-760-15705.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2891/ind-2021-164-791-15738.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2892/ind-2021-165-792-15739.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2893/ind-2021-166-801-15748.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2894/ind-2021-167-802-15749.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2895/ind-2021-168-803-15750.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2896/ind-2021-169-812-15762.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2897/ind-2021-170-813-15763.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2898/ind-2021-171-814-15764.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2899/ind-2021-172-818-15767.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3031/pl-2021-1-21-14802.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3032/pl-2021-2-33-14814.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3033/pl-2021-3-35-14816.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3034/pl-2021-4-37-14818.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3035/pl-2021-5-39-14820.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3036/pl-2021-6-43-14824.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3037/pl-2021-7-44-14825.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3038/pl-2021-8-47-14828.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3039/pl-2021-9-48-14829.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3040/pl-2021-10-85-14872.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3041/pl-2021-11-86-14873.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3042/pl-2021-12-124-14913.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3043/pl-2021-13-125-14915.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3044/pl-2021-14-126-14918.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3045/pl-2021-15-127-14919.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3046/pl-2021-16-139-14936.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3047/pl-2021-17-140-14937.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3048/pl-2021-18-161-14962.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3049/pl-2021-19-195-15006.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3050/pl-2021-20-225-15069.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3051/pl-2021-21-226-15042.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3052/pl-2021-22-227-15043.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3053/pl-2021-23-228-15074.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3054/pl-2021-24-265-15096.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3055/pl-2021-25-291-15135.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3056/pl-2021-26-300-15155.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3057/pl-2021-27-333-15199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3058/pl-2021-28-353-15271.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3059/pl-2021-29-359-15272.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3060/pl-2021-30-389-15269.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3061/pl-2021-31-392-15279.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3062/pl-2021-32-420-15306.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3063/pl-2021-33-422-15349.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3064/pl-2021-34-450-15336.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3065/pl-2021-35-464-15354.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3066/pl-2021-36-477-15367.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3067/pl-2021-37-478-15380.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3068/pl-2021-38-475-15496.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3069/pl-2021-39-482-15389.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3070/pl-2021-40-489-15397.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3071/pl-2021-41-493-15401.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3072/pl-2021-42-498-15406.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3073/pl-2021-43-499-15407.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3074/pl-2021-44-496-15414.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3075/pl-2021-45-497-15405.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3076/pl-2021-46-502-15410.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3077/pl-2021-47-551-15463.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3078/pl-2021-48-552-15464.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3079/pl-2021-49-557-15469.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3080/pl-2021-50-558-15470.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3081/pl-2021-51-578-15492.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3082/pl-2021-52-579-15493.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3083/pl-2021-53-580-15494.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3084/pl-2021-54-583-15499.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3085/pl-2021-55-584-15500.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3086/pl-2021-56-593-15509.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3087/pl-2021-57-614-15532.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3088/pl-2021-58-615-15533.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3089/pl-2021-59-575-15538.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3090/pl-2021-60-629-15548.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3091/pl-2021-61-630-15549.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3092/pl-2021-62-628-15547.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3093/pl-2021-63-646-15565.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3094/pl-2021-64-652-15571.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3095/pl-2021-65-665-15599.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3096/pl-2021-66-667-15606.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3097/pl-2021-67-669-15608.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3098/pl-2021-68-688-15627.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3099/pl-2021-69-696-15635.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3100/pl-2021-70-698-15637.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3101/pl-2021-71-699-15638.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3102/pl-2021-72-711-15647.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3103/pl-2021-73-744-15683.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3104/pl-2021-74-756-15701.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3105/pl-2021-75-767-15712.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3106/pl-2021-76-768-15713.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3107/pl-2021-77-798-15745.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3108/pl-2021-78-838-15787.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3443/plc-2021-1-22-14803.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3444/plc-2021-2-49-14830.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3445/plc-2021-3-223-15034.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3446/plc-2021-4-254-15075.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3447/plc-2021-5-255-15205.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3448/plc-2021-6-279-15118.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3449/plc-2021-7-292-15142.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3450/plc-2021-8-547-15459.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3451/plc-2021-9-664-15598.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3452/plc-2021-10-668-15607.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3453/plc-2021-11-742-15679.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3454/plc-2021-12-747-15686.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3455/plc-2021-13-757-15702.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3456/plc-2021-14-793-15740.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3457/plc-2021-15-810-15760.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3458/plc-2021-16-827-15780.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3460/pr-2021-1-19-14800.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3461/pr-2021-2-20-14801.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3462/pr-2021-3-97-14884.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3463/pr-2021-4-98-14885.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3464/pr-2021-5-203-15013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3465/pr-2021-6-345-15224.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3466/pr-2021-7-463-15353.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3467/pr-2021-8-609-15524.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3469/dl-2021-1-87-14874.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/dl-2021-2-425-15311.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/dl-2021-3-431-15317.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/dl-2021-4-435-15321.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/dl-2021-5-448-15332.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/dl-2021-6-458-15345.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3475/dl-2021-7-490-15398.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/dl-2021-8-503-15412.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2900/map-2021-1-133-14929.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2901/map-2021-2-138-14935.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2902/map-2021-3-257-15088.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2903/map-2021-4-258-15089.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2904/map-2021-5-278-15124.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2905/map-2021-6-284-15128.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2906/map-2021-7-286-15130.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2907/map-2021-8-296-15151.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2908/map-2021-9-297-15152.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2909/map-2021-10-299-15154.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2910/map-2021-11-307-15168.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2911/map-2021-12-312-15173.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2912/map-2021-13-315-15176.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2913/map-2021-14-321-15182.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2914/map-2021-15-322-15183.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2915/map-2021-16-372-15254.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2916/map-2021-17-403-15290.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2917/map-2021-18-404-15291.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2918/map-2021-19-408-15295.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2919/map-2021-20-432-15318.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2920/map-2021-21-467-15357.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2921/map-2021-22-469-15359.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2922/map-2021-23-474-15365.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2923/map-2021-24-553-15465.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2924/map-2021-25-561-15474.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2925/map-2021-26-544-15456.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2926/map-2021-27-670-15609.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2927/mrp-2021-28-706-15642.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2928/map-2021-29-713-15650.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2929/map-2021-30-732-15669.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2930/map-2021-31-734-15671.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2931/map-2021-32-800-15747.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2932/map-2021-33-816-15766.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2933/map-2021-34-817-15770.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2934/map-2021-35-824-15776.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2935/map-2021-36-821-15773.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2936/reqc-2021-1-1-14782.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2937/reqc-2021-2-2-14783.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2938/reqc-2021-3-3-14784.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2939/reqc-2021-4-4-14785.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2940/reqc-2021-5-5-14786.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2941/reqc-2021-6-6-14787.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2942/reqc-2021-7-7-14788.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2943/reqc-2021-8-8-14789.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2944/reqc-2021-9-9-14790.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2945/reqc-2021-10-10-14791.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2946/reqc-2021-11-52-14837.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2947/reqc-2021-12-90-14877.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2948/reqc-2021-13-91-14878.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2949/reqc-2021-14-99-14886.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2950/reqc-2021-15-100-14889.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2951/reqc-2021-16-111-14900.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2952/reqc-2021-17-116-14905.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2953/reqc-2021-18-146-14943.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2954/reqc-2021-19-141-14938.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2955/reqc-2021-20-178-14984.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2956/reqc-2021-21-194-15005.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2957/reqc-2021-22-210-15020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2958/reqc-2021-23-211-15021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2959/reqc-2021-24-215-15026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2960/reqc-2021-25-217-15028.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2961/reqc-2021-26-224-15035.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2962/reqc-2021-27-218-15029.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2963/reqc-2021-28-219-15030.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2964/reqc-2021-29-229-15050.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2965/reqc-2021-30-244-15065.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2966/reqc-2021-33-263-15094.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2967/reqc-2021-34-266-15107.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2968/reqc-2021-35-273-15114.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2969/reqc-2021-36-275-15116.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2970/reqc-2021-37-276-15117.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2971/reqc-2021-38-281-15126.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2972/reqc-2021-39-282-15127.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2973/reqc-2021-40-285-15129.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2974/reqc-2021-41-313-15174.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2975/reqc-2021-42-314-15175.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2976/reqc-2021-43-328-15190.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2977/reqc-2021-44-330-15194.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2978/reqc-2021-45-327-15189.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2979/reqc-2021-46-329-15193.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2980/reqc-2021-47-334-15202.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2981/reqc-2021-48-337-15208.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2982/reqc-2021-49-343-15222.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2983/reqc-2021-50-354-15236.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2984/reqc-2021-51-351-15229.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2985/reqc-2021-52-361-15243.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2986/reqc-2021-53-367-15248.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2987/reqc-2021-54-364-15246.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2988/reqc-2021-55-369-15251.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2989/reqc-2021-56-371-15253.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2990/reqc-2021-57-376-15258.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2991/reqc-2021-59-378-15259.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2992/reqc-2021-60-379-15262.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2993/reqc-2021-61-380-15260.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2994/reqc-2021-62-402-15289.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2995/reqc-2021-63-406-15293.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2996/reqc-2021-64-434-15320.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2997/reqc-2021-65-438-15324.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2998/reqc-2021-66-440-15326.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/2999/reqc-2021-67-436-15322.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3000/reqc-2021-68-446-15333.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3001/reqc-2021-69-453-15340.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3002/reqc-2021-70-451-15338.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3003/reqc-2021-71-468-15358.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3004/reqc-2021-72-473-15364.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3005/reqc-2021-73-483-15396.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3006/reqc-2021-74-505-15415.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3007/reqc-2021-75-521-15432.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3008/reqc-2021-76-522-15433.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3009/reqc-2021-77-559-15471.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3010/reqc-2021-79-598-15513.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3011/reqc-2021-80-611-15529.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3012/reqc-2021-81-651-15570.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3013/reqc-2021-82-656-15589.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3014/reqc-2021-83-657-15590.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3015/reqc-2021-84-660-15592.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3016/reqc-2021-85-659-15591.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3017/reqc-2021-86-685-15624.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3018/reqc-2021-88-712-15649.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3019/reqc-2021-89-715-15652.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3020/reqc-2021-90-748-15687.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3021/reqc-2021-91-763-15708.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3022/reqc-2021-92-784-15731.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3023/reqc-2021-93-799-15746.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3024/reqc-2021-94-797-15744.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3025/reqc-2021-96-815-15765.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3026/reqc-2021-97-820-15779.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3027/reqc-2021-98-819-15771.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3028/reqc-2021-100-839-15788.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/subst-2021-1-109-14898.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/subst-2021-2-115-14904.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3481/subst-2021-3-136-14932.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3482/subst-2021-4-459-15346.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3483/subst-2021-5-730-15667.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3484/subst-2021-6-737-15674.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3485/subst-2021-7-774-15721.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3486/subst-2021-8-811-15761.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3534/em-2021-27-746-15685.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3491/emm-2021-1-762-15707.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3118/cjr-2021-1-45-14826.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3119/cjr-2021-2-46-14827.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3120/cjr-2021-3-68-14853.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3121/cjr-2021-4-69-14854.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3122/cjr-2021-5-70-14855.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3123/cjr-2021-7-94-14881.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3124/cjr-2021-8-92-14879.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3125/cjr-2021-9-112-14901.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3126/cjr-2021-10-113-14902.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3127/cjr-2021-11-114-14903.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3128/cjr-2021-12-120-14909.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3129/cjr-2021-13-135-14931.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3130/cjr-2021-14-153-14954.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3131/cjr-2021-15-154-14955.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3132/cjr-2021-16-155-14956.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3133/cjr-2021-17-156-14957.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3134/cjr-2021-18-157-14958.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3135/cjr-2021-19-166-14972.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3136/cjr-2021-20-168-14974.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3137/cjr-2021-21-169-14975.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3138/cjr-2021-22-176-14982.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3139/cjr-2021-23-204-15014.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3140/cjr-2021-24-216-15027.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3141/cjr-2021-25-234-15055.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3142/cjr-2021-26-235-15056.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3143/cjr-2021-27-236-15057.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3144/cjr-2021-28-237-15058.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3145/cjr-2021-29-308-15169.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3146/cjr-2021-30-320-15181.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3147/cjr-2021-31-326-15188.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3148/cjr-2021-32-331-15197.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3149/cjr-2021-33-344-15223.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3150/cjr-2021-34-357-15239.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3151/cjr-2021-35-383-15263.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3152/cjr-2021-36-396-15283.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3153/cjr-2021-37-409-15296.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3154/cjr-2021-38-423-15309.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3155/cjr-2021-39-429-15315.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3156/cjr-2021-40-444-15330.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3157/cjr-2021-41-445-15348.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3158/cjr-2021-42-457-15344.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3159/cjr-2021-43-460-15347.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3160/cjr-2021-44-471-15361.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3161/cjr-2021-45-472-15362.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/cjr-2021-46-481-15388.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/cjr-2021-47-491-15399.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/cjr-2021-48-492-15400.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/cjr-2021-49-514-15424.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/cjr-2021-50-530-15442.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/cjr-2021-51-531-15443.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/cjr-2021-52-532-15444.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/cjr-2021-53-533-15445.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/cjr-2021-54-535-15447.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3171/cjr-2021-55-534-15446.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3172/cjr-2021-56-542-15454.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/cjr-2021-57-541-15453.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3174/cjr-2021-58-543-15455.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/cjr-2021-59-563-15478.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/cjr-2021-60-564-15479.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3177/cjr-2021-61-570-15485.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/cjr-2021-62-571-15486.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/cjr-2021-63-574-15489.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/cjr-2021-64-600-15515.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/cjr-2021-65-601-15516.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/cjr-2021-66-602-15517.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3183/cjr-2021-67-603-15518.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/cjr-2021-68-604-15519.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/cjr-2021-69-605-15520.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/cjr-2021-70-632-15551.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3187/cjr-2021-71-631-15550.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3188/cjr-2021-72-633-15552.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3189/cjr-2021-73-634-15553.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3190/cjr-2021-74-662-15594.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3191/cjr-2021-75-663-15595.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3192/cjr-2021-76-679-15618.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3193/cjr-2021-77-680-15619.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3194/cjr-2021-78-681-15620.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/cjr-2021-79-682-15621.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/cjr-2021-80-661-15593.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/cjr-2021-81-708-15644.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/cjr-2021-82-709-15645.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/cjr-2021-83-728-15665.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/cjr-2021-84-733-15670.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/cjr-2021-85-766-15711.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/cjr-2021-86-771-15718.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/cjr-2021-87-773-15720.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/cjr-2021-88-790-15737.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/cjr-2021-89-785-15732.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/cjr-2021-90-786-15733.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/cjr-2021-91-787-15734.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/cjr-2021-92-789-15736.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3209/cjr-2021-93-826-15778.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3210/cjr-2021-94-837-15786.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/ces-2021-1-199-15010.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3304/ces-2021-2-382-15261.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3305/ces-2021-3-424-15310.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3306/ces-2021-4-822-15774.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3211/cfo-2021-1-73-14858.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3212/cfo-2021-2-74-14859.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/cfo-2021-3-75-14860.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3214/cfo-2021-4-76-14861.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3215/cfo-2021-5-77-14862.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3216/cfo-2021-6-78-14863.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3217/cfo-2021-7-79-14864.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3218/cfo-2021-8-103-14892.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3219/cfo-2021-9-106-14895.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3220/cfo-2021-10-107-14896.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3221/cfo-2021-11-129-14925.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3222/cfo-2021-12-130-14926.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3223/cfo-2021-13-131-14927.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3224/cfo-2021-14-151-14952.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3225/cfo-2021-15-152-14953.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3226/cfo-2021-16-159-14960.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3227/cfo-2021-17-160-14961.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3228/cfo-2021-18-173-14979.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3229/cfo-2021-19-174-14980.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/cfo-2021-20-175-14981.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3231/cfo-2021-22-209-15019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3232/cfo-2021-23-240-15061.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3233/cfo-2021-24-241-15062.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3234/cfo-2021-25-238-15059.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3235/cfo-2021-26-239-15060.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3236/cfo-2021-27-310-15171.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3237/cfo-2021-28-339-15217.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3238/cfo-2021-29-340-15218.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3239/cfo-2021-30-341-15219.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3240/cfo-2021-31-362-15244.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3241/cfo-2021-32-384-15264.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3242/cfo-2021-33-400-15287.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3243/cfo-2021-34-417-15303.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3244/cfo-2021-35-426-15312.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3245/cfo-2021-36-430-15316.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3246/cfo-2021-37-442-15328.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3247/cfo-2021-38-439-15325.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3248/cfo-2021-39-443-15329.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3249/cfo-2021-40-456-15343.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3250/cfo-2021-41-452-15339.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3251/cfo-2021-42-476-15366.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3252/cfo-2021-43-500-15408.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3253/cfo-2021-44-501-15409.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3254/cfo-2021-45-515-15425.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3255/cfo-2021-46-516-15426.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3256/cfo-2021-47-517-15427.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3257/cfo-2021-48-518-15428.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3258/cfo-2021-49-523-15434.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3259/cfo-2021-50-526-15438.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3260/cfo-2021-51-527-15439.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3261/cfo-2021-52-537-15449.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3262/cfo-2021-53-540-15452.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3263/cfo-2021-54-539-15451.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3264/cfo-2021-55-560-15472.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3265/cfo-2021-56-567-15482.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3266/cfo-2021-57-576-15491.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3267/cfo-2021-58-592-15508.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3268/cfo-2021-59-595-15511.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3269/cfo-2021-60-596-15512.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3270/cfo-2021-61-599-15514.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3271/cfo-2021-62-616-15534.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3272/cfo-2021-63-617-15535.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3273/cfo-2021-64-618-15536.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3274/cfo-2021-65-626-15545.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3275/cfo-2021-66-627-15546.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3276/cfo-2021-67-647-15566.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3277/cfo-2021-68-648-15567.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3278/cfo-2021-69-649-15568.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3279/cfo-2021-70-650-15569.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3280/cfo-2021-71-675-15614.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3281/cfo-2021-72-683-15622.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3282/cfo-2021-73-687-15625.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3283/cfo-2021-74-692-15631.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3284/cfo-2021-75-693-15632.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3285/cfo-2021-76-727-15664.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3286/cfo-2021-77-723-15660.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3287/cfo-2021-78-729-15666.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3288/cfo-2021-79-772-15719.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3289/cfo-2021-80-776-15723.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3290/cfo-2021-81-779-15726.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3291/cfo-2021-82-780-15727.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3292/cfo-2021-83-777-15724.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3293/cfo-2021-84-781-15728.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3294/cfo-2021-85-778-15725.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3295/cfo-2021-86-825-15777.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3296/cosmu-2021-1-40-14821.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3297/cosmu-2021-2-71-14856.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3298/cosmu-2021-3-72-14857.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3299/cosmu-2021-4-137-14934.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3300/cosmu-2021-5-620-15539.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3301/cosmu-2021-6-678-15617.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/cosmu-2021-7-758-15703.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3307/pj-2021-1-23-14804.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3308/pj-2021-2-24-14805.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3309/pj-2021-3-41-14822.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3310/pj-2021-4-42-14823.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3311/pj-2021-5-59-14844.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3312/pj-2021-6-60-14845.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3313/pj-2021-7-61-14846.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3314/pj-2021-8-62-14847.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3315/pj-2021-9-63-14848.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3316/pj-2021-10-82-14869.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3317/pj-2021-11-83-14870.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3318/pj-2021-12-84-14871.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3319/pj-2021-13-95-14882.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3320/pj-2021-14-96-14883.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3321/pj-2021-15-101-14890.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3322/pj-2021-16-102-14891.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3323/pj-2021-17-104-14893.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3324/pj-2021-18-132-14928.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3325/pj-2021-19-134-14930.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3326/pj-2021-20-142-14939.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3327/pj-2021-21-143-14940.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3328/pj-2021-22-144-14941.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3329/pj-2021-23-145-14942.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3330/pj-2021-24-148-14949.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3331/pj-2021-25-149-14950.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/pj-2021-26-193-15004.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3333/pj-2021-27-200-15011.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3334/pj-2021-28-212-15023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3335/pj-2021-29-230-15051.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3336/pj-2021-30-231-15052.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3337/pj-2021-31-232-15053.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3338/pj-2021-32-233-15054.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3339/pj-2021-33-264-15095.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3340/pj-2021-34-309-15170.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3341/pj-2021-35-324-15185.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3342/pj-2021-36-325-15186.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3343/pj-2021-37-342-15220.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3344/pj-2021-38-347-15226.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3345/pj-2021-39-358-15240.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3346/pj-2021-40-370-15252.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3347/pj-2021-41-397-15284.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3348/pj-2021-42-399-15286.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3349/pj-2021-43-421-15307.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3350/pj-2021-44-427-15313.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3351/pj-2021-45-428-15314.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3352/pj-2021-46-433-15319.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3353/pj-2021-47-441-15327.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3354/pj-2021-48-449-15335.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3355/pj-2021-49-461-15351.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3356/pj-2021-50-466-15356.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3357/pj-2021-51-485-15392.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3358/pj-2021-52-484-15391.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3359/pj-2021-53-506-15416.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3360/pj-2021-54-507-15417.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3361/pj-2021-55-508-15418.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3362/pj-2021-56-509-15419.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3363/pj-2021-57-510-15420.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3364/pj-2021-58-511-15421.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3365/pj-2021-59-513-15423.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3366/pj-2021-60-520-15430.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3367/pj-2021-61-545-15457.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3368/pj-2021-62-555-15467.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3369/pj-2021-63-556-15468.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3370/pj-2021-64-566-15480.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3371/pj-2021-65-582-15495.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/pj-2021-66-586-15502.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/pj-2021-67-587-15503.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/pj-2021-68-588-15504.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3375/pj-2021-69-589-15505.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3376/pj-2021-70-590-15506.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3377/pj-2021-71-591-15507.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/pj-2021-72-594-15510.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/pj-2021-73-610-15525.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/pj-2021-74-621-15540.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/pj-2021-75-622-15541.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/pj-2021-76-623-15542.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/pj-2021-77-624-15543.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/pj-2021-78-641-15560.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/pj-2021-79-642-15561.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/pj-2021-80-643-15562.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/pj-2021-81-676-15615.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/pj-2021-82-677-15616.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/pj-2021-83-690-15629.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/pj-2021-84-695-15634.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3391/pj-2021-85-738-15675.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3392/pj-2021-86-739-15676.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3393/pj-2021-87-741-15678.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3394/pj-2021-88-745-15684.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3395/pj-2021-89-753-15693.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3396/pj-2021-90-754-15699.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/pj-2021-91-755-15700.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/pj-2021-92-769-15716.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/pj-2021-93-770-15717.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/pj-2021-94-795-15742.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/pj-2021-95-796-15743.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/dd-2021-1-65-14850.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3404/dd-2021-2-66-14851.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/dd-2021-3-67-14852.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/dd-2021-4-80-14865.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/dd-2021-5-105-14894.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/dd-2021-6-122-14911.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/dd-2021-7-123-14912.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/dd-2021-8-128-14924.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/dd-2021-9-179-14985.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/dd-2021-10-180-14986.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/dd-2021-11-181-14987.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3414/dd-2021-12-182-14988.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3415/dd-2021-13-183-14989.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3416/dd-2021-14-184-14990.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3417/dd-2021-15-185-14991.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3418/dd-2021-16-208-15017.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3419/dd-2021-17-303-15164.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3420/dd-2021-18-316-15177.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3421/dd-2021-19-332-15198.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3422/dd-2021-20-335-15203.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/dd-2021-21-336-15204.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3424/dd-2021-22-338-15213.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/dd-2021-23-355-15237.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/dd-2021-24-394-15281.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/dd-2021-25-480-15387.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/dd-2021-26-504-15413.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/dd-2021-27-572-15487.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3430/dd-2021-28-573-15488.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3431/dd-2021-29-619-15537.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3432/dd-2021-30-684-15623.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3433/dd-2021-31-689-15628.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3434/dd-2021-32-694-15633.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3435/dd-2021-33-701-15640.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3436/dd-2021-34-740-15677.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3437/dd-2021-35-761-15706.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3438/dd-2021-36-806-15754.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3512/ogp-2021-1-50-14831.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3513/ogp-2021-2-110-14899.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3514/ogp-2021-3-93-14880.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3515/ogp-2021-4-167-14973.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3516/ogp-2021-5-170-14976.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3517/ogp-2021-6-171-14977.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3518/ogp-2021-7-249-15068.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3519/ogp-2021-8-267-15108.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3520/ogp-2021-9-293-15148.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3521/ogp-2021-10-318-15179.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3522/ogp-2021-11-479-15385.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3523/ogp-2021-12-519-15429.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3524/ogp-2021-13-550-15462.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3525/ogp-2021-14-554-15466.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3526/ogp-2021-15-666-15605.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3527/ogp-2021-16-700-15639.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3528/ogp-2021-17-702-15641.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3529/ogp-2021-18-743-15680.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3530/ogp-2021-19-794-15741.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3531/ogp-2021-20-804-15752.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2021/3532/ogp-2021-21-805-15753.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H763"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>