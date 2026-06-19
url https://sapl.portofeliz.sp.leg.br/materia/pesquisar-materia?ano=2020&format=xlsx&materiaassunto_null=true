--- v0 (2025-12-04)
+++ v1 (2026-06-19)
@@ -54,4182 +54,4182 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marquinhos Magnum</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4229/ind-2020-1-24-14144.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4229/ind-2020-1-24-14144.pdf</t>
   </si>
   <si>
     <t>Terrraplanagem e cascalho na Estrada Faxinal</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4230/ind-2020-2-25-14145.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4230/ind-2020-2-25-14145.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres próximos ao supermercado Coopedial.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4231/ind-2020-3-26-14146.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4231/ind-2020-3-26-14146.pdf</t>
   </si>
   <si>
     <t>Mais médicos para atendimento no Posto de Saúde do Jardim Vante.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prof Rodrigo Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4232/ind-2020-4-29-14149.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4232/ind-2020-4-29-14149.pdf</t>
   </si>
   <si>
     <t>Area de lazer no bairro Olívio Barbosa</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4233/ind-2020-5-30-14150.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4233/ind-2020-5-30-14150.pdf</t>
   </si>
   <si>
     <t>Transporte público no Bairro Olívio Barbosa</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4234/ind-2020-6-31-14151.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4234/ind-2020-6-31-14151.pdf</t>
   </si>
   <si>
     <t>Triagem nas receitas da farmacia popular</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Saulo Henrique Cândido (Saulo Barganhas)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4235/ind-2020-7-35-14154.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4235/ind-2020-7-35-14154.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas dos postes da Avenida Armando Sales de Oliveira por lâmpadas de LED.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Pascoal Laturrague</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4236/ind-2020-8-38-14155.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4236/ind-2020-8-38-14155.pdf</t>
   </si>
   <si>
     <t>Indicação - Incluir placas ou faixas de sinalização viária na Rua Araritaguaba. Informando ser proibido estacionar a menos de 5m da esquina.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Prof Rose</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4237/ind-2020-9-41-14160.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4237/ind-2020-9-41-14160.pdf</t>
   </si>
   <si>
     <t>Indicação  de parque infantil, academia ao ar livre e área de lazer ao lado do espaço onde será construído o Novo Pronto Socorro Municipal , localizado na Perimental Mario Covas.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4238/ind-2020-10-49-14168.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4238/ind-2020-10-49-14168.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de voltar a Rua Dr. Alvim (trecho atrás da Igreja Matriz), como era anteriormente.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4239/ind-2020-11-50-14169.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4239/ind-2020-11-50-14169.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de tornar a Rua Silvino Tristão de Camargo e a Rua Maria Dulcelina Prestes - Vila América vias com mão única.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4240/ind-2020-12-45-14163.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4240/ind-2020-12-45-14163.pdf</t>
   </si>
   <si>
     <t>Mato alto em frente a borracharia do Valtinho na Avenida Doutor Antoninho.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4241/ind-2020-13-44-14162.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4241/ind-2020-13-44-14162.pdf</t>
   </si>
   <si>
     <t>Revitalização do parquinho da Capoava.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4242/ind-2020-14-43-14161.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4242/ind-2020-14-43-14161.pdf</t>
   </si>
   <si>
     <t>Revitalização da Gruta</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dude</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4243/ind-2020-15-57-14175.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4243/ind-2020-15-57-14175.pdf</t>
   </si>
   <si>
     <t>Indicação rua dos trabalhadores</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4244/ind-2020-16-63-14181.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4244/ind-2020-16-63-14181.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal providências no sentido de que seja estudada a possibilidade de viabilizar o projeto em anexo que cria Política Municipal de atendimento a pessoa com transtornos do espectro autista</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4245/ind-2020-17-72-14190.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4245/ind-2020-17-72-14190.pdf</t>
   </si>
   <si>
     <t>Indicação  Projeto de Lei, Brinquedos Adaptados para ciranças com deficiência em locais públicos de lazer.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4246/ind-2020-18-69-14187.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4246/ind-2020-18-69-14187.pdf</t>
   </si>
   <si>
     <t>Mais um conteiner na Praça da Matriz.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4247/ind-2020-19-70-14188.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4247/ind-2020-19-70-14188.pdf</t>
   </si>
   <si>
     <t>Buraco no cruzamento da Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4248/ind-2020-20-73-14191.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4248/ind-2020-20-73-14191.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada da Capoava.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4249/ind-2020-21-75-14193.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4249/ind-2020-21-75-14193.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua José Giuli Batista</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4250/ind-2020-22-83-14200.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4250/ind-2020-22-83-14200.pdf</t>
   </si>
   <si>
     <t>Indicação PAVET</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4251/ind-2020-23-91-14210.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4251/ind-2020-23-91-14210.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de colocar insulfilm nos veículos da Secretaria de Saúde, usado para transporte de pacientes.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4252/ind-2020-24-88-14207.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4252/ind-2020-24-88-14207.pdf</t>
   </si>
   <si>
     <t>Mato alto no bairro Convívio dos Santos.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4253/ind-2020-25-89-14208.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4253/ind-2020-25-89-14208.pdf</t>
   </si>
   <si>
     <t>Semáforo para pedestres no cruzamento da Avenida Armando Salles de Oliveira</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4254/ind-2020-26-90-14209.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4254/ind-2020-26-90-14209.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco na Rua Vicente Guarine.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4255/ind-2020-27-104-14221.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4255/ind-2020-27-104-14221.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de implantar uma ponte na Avenida Dr. Antonio Pires de Almeida em frente ao Batalhão da Policia Militar.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4256/ind-2020-28-105-14224.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4256/ind-2020-28-105-14224.pdf</t>
   </si>
   <si>
     <t>Conserto do bebedouro da rodoviária.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4257/ind-2020-29-106-14226.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4257/ind-2020-29-106-14226.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na Praça Rosa Barbieri de Oliveira.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4258/ind-2020-30-107-14227.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4258/ind-2020-30-107-14227.pdf</t>
   </si>
   <si>
     <t>Corte e limpeza do mato Praça São Pedro.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Jose Luis</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4259/ind-2020-31-113-14235.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4259/ind-2020-31-113-14235.pdf</t>
   </si>
   <si>
     <t>Kit escolar em escolas da rede</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4260/ind-2020-32-126-14251.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4260/ind-2020-32-126-14251.pdf</t>
   </si>
   <si>
     <t>Indicação - Operação tapa buracos Rua: João Marinonio de Camargo, Bairro: Jardim Excelsior, em frente ao Posto de saúde.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4261/ind-2020-33-132-14268.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4261/ind-2020-33-132-14268.pdf</t>
   </si>
   <si>
     <t>Indicação - Tapa buracos  Vila Madalena</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4262/ind-2020-34-133-14269.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4262/ind-2020-34-133-14269.pdf</t>
   </si>
   <si>
     <t>Indicação - Instalação banco de praça</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4263/ind-2020-35-128-14264.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4263/ind-2020-35-128-14264.pdf</t>
   </si>
   <si>
     <t>Mato Jardim Excelsior.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4264/ind-2020-36-135-14271.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4264/ind-2020-36-135-14271.pdf</t>
   </si>
   <si>
     <t>Indicação Toldo e cobertura</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4265/ind-2020-37-136-14272.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4265/ind-2020-37-136-14272.pdf</t>
   </si>
   <si>
     <t>Indicação acessibilidade</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4266/ind-2020-38-147-14286.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4266/ind-2020-38-147-14286.pdf</t>
   </si>
   <si>
     <t>Sinalização Colégio São José</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4267/ind-2020-39-164-14308.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4267/ind-2020-39-164-14308.pdf</t>
   </si>
   <si>
     <t>Indicação - Tapa buracos na rua Roberval de Camargo Moraes</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4268/ind-2020-40-170-14313.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4268/ind-2020-40-170-14313.pdf</t>
   </si>
   <si>
     <t>Indica operação de tapa buracos na rua das Espatodias, bairro Vista Alegre,</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4269/ind-2020-41-191-14361.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4269/ind-2020-41-191-14361.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado um Semáforo na Monsenhor Seckler entre o cruzamento com as Ruas Agostinho Alcalá e Professor Iracema Sacramento, assim facilitará circulação dos bairros Jardim Julita e Bairro Alcalá    Solicitação de Semáforo</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4270/ind-2020-42-192-14352.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4270/ind-2020-42-192-14352.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de semáforo entre a rua Governador Mário Covas, cruzamento com a Valdemar Veronezi , pois facilitará o acesso aos bairros Água Branca e São Marcos de Porto FelizSemaforo Agua Branca</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4271/ind-2020-43-193-14353.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4271/ind-2020-43-193-14353.pdf</t>
   </si>
   <si>
     <t>Solicita que as Secretarias dos Municípios tenham um número de celular com whatsap PUBLICO para facilitar o acesso da comunicação entre os portofelicenses e Secretários.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4272/ind-2020-44-199-14373.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4272/ind-2020-44-199-14373.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização com faixa de pedestre na rotatória Gerson Angelieri (São Marcos).</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Coquinho</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4273/ind-2020-45-203-14371.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4273/ind-2020-45-203-14371.pdf</t>
   </si>
   <si>
     <t>Realização de estudos para que as Igrejas possam voltar a realizar suas atividades normais com 30% da sua capacidade, respeitando as medidas de segurança impostas pelas autoridades.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4274/ind-2020-46-209-14386.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4274/ind-2020-46-209-14386.pdf</t>
   </si>
   <si>
     <t>Solicita terraplanagem na Estrada dos Machados no Bom Retiro.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4275/ind-2020-47-210-14387.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4275/ind-2020-47-210-14387.pdf</t>
   </si>
   <si>
     <t>Solicita conserto de buraco na Rua Felipe Felix no Jardim Porungal.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4276/ind-2020-48-211-14388.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4276/ind-2020-48-211-14388.pdf</t>
   </si>
   <si>
     <t>Colocação de um conteiner na Rua Princesa Isabel.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4277/ind-2020-49-233-14411.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4277/ind-2020-49-233-14411.pdf</t>
   </si>
   <si>
     <t>Limpeza e retirada do lixo no final da Rua Mario Pires de Almeida.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4278/ind-2020-50-234-14412.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4278/ind-2020-50-234-14412.pdf</t>
   </si>
   <si>
     <t>Solicita área de lazer no final da Rua Armando Ramos.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4279/ind-2020-51-235-14413.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4279/ind-2020-51-235-14413.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do entulho e placas de sinalização na entrada da Capoava.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4280/ind-2020-52-261-14441.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4280/ind-2020-52-261-14441.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção calçada na Rua dos Geranios, no bairro Bela Vista</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4281/ind-2020-53-263-14443.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4281/ind-2020-53-263-14443.pdf</t>
   </si>
   <si>
     <t>Conteiner Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4282/ind-2020-54-264-14444.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4282/ind-2020-54-264-14444.pdf</t>
   </si>
   <si>
     <t>Lâmpadas Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4283/ind-2020-55-290-14485.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4283/ind-2020-55-290-14485.pdf</t>
   </si>
   <si>
     <t>Conserto de parque infantil na Praça do Bepim</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4284/ind-2020-56-305-14502.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4284/ind-2020-56-305-14502.pdf</t>
   </si>
   <si>
     <t>Semáforo na Avenida Getulio Vargas.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Gonçalo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4285/ind-2020-57-309-14507.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4285/ind-2020-57-309-14507.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA ROÇAR LOCAL DE PRAÇA PÚBLICA NO BAIRRO JARDIM MADALENA.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4286/ind-2020-58-310-14508.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4286/ind-2020-58-310-14508.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA DEDETIZAÇÃO NA PRAÇA PÚBLICA NO BAIRRO ROLANDO GIULI</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4287/ind-2020-59-315-14513.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4287/ind-2020-59-315-14513.pdf</t>
   </si>
   <si>
     <t>Retorno do coletor de lixo reciclável em frente a Caixa Econômica Federal a pedido de moradores da Rua Altino Arantes.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4288/ind-2020-60-320-14521.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4288/ind-2020-60-320-14521.pdf</t>
   </si>
   <si>
     <t>Indicação - Iluminação pública  Bairro Tanquinho</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4289/ind-2020-61-323-14524.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4289/ind-2020-61-323-14524.pdf</t>
   </si>
   <si>
     <t>Denominação de Escola João Campos Vieira.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4290/ind-2020-62-324-14525.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4290/ind-2020-62-324-14525.pdf</t>
   </si>
   <si>
     <t>Colocação de placas com os respectivos logradouros em alguns bairros da cidade.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4291/ind-2020-63-325-14526.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4291/ind-2020-63-325-14526.pdf</t>
   </si>
   <si>
     <t>Cercar a APP do bairro Rolando Giuli para que capivaras vão até o parquinho infantil e acabem deixando carrapatos.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4292/ind-2020-64-358-14566.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4292/ind-2020-64-358-14566.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA ENVIO DE CAMINHÃO "CATA GALHOS" NOS BAIRROS, RESIDENCIAL MADALANA, VISTA ALEGRE E OLÍVIO BARBOSA</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4293/ind-2020-65-362-14570.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4293/ind-2020-65-362-14570.pdf</t>
   </si>
   <si>
     <t>Limpeza na Praça localizada na Rua Antonio Dario.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4294/ind-2020-66-365-14573.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4294/ind-2020-66-365-14573.pdf</t>
   </si>
   <si>
     <t>Lâmpadas Praça Rosa Barbieri de Oliveira.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4295/ind-2020-67-366-14574.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4295/ind-2020-67-366-14574.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo rural próximo ao Condomínio Alvorada.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4296/ind-2020-68-367-14575.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4296/ind-2020-68-367-14575.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisado a possibilidade de implantar uma Creche Escola no Bairro Caic.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4297/ind-2020-69-380-14590.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4297/ind-2020-69-380-14590.pdf</t>
   </si>
   <si>
     <t>Indicação -  Construção de rampa de acessibilidade no Cemitério Novo</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4298/ind-2020-70-381-14591.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4298/ind-2020-70-381-14591.pdf</t>
   </si>
   <si>
     <t>Indicação  - Limpeza do terreno Rua Mário Pires de Almeida, Bairro Jardim Excelsior</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4299/ind-2020-71-382-14594.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4299/ind-2020-71-382-14594.pdf</t>
   </si>
   <si>
     <t>Colocação de placa com o nome da Rua na Antônio Martins Sampaio, entre o Cemitério até a marginal.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4300/ind-2020-72-383-14595.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4300/ind-2020-72-383-14595.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de implantar uma ponte na Estrada Municipal PFZ-345 (da Cachoeira).</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4301/ind-2020-73-384-14596.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4301/ind-2020-73-384-14596.pdf</t>
   </si>
   <si>
     <t>Posto de Fiscalização Estadual Procon.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4302/ind-2020-74-390-14602.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4302/ind-2020-74-390-14602.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA INSERIR REDUTOR DE VELOCIDADE NA RUA JOAO GASTARDELI, ALTURA DO NUMERO 160, NO BAIRRO RESIDENCIAL AGUA BRANCA.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4303/ind-2020-75-385-14597.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4303/ind-2020-75-385-14597.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de realizar tapa buraco na rotatória da Avenida Governador Mário Covas - Bairro Belo Alto.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4304/ind-2020-76-389-14601.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4304/ind-2020-76-389-14601.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de tornar a Rua Geraldo Esmedio Pires - Centro, via com mão dupla.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4305/ind-2020-77-394-14606.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4305/ind-2020-77-394-14606.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no final da Rua Luiz Antonio de Carvalho.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4306/ind-2020-78-397-14609.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4306/ind-2020-78-397-14609.pdf</t>
   </si>
   <si>
     <t>Fios soltos no poste de iluminação na Rua Orlando Dalsóglio.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4307/ind-2020-79-398-14610.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4307/ind-2020-79-398-14610.pdf</t>
   </si>
   <si>
     <t>Vagas para estacionamento em 45 graus na Rua Luiz Antonio de Carvalho.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4308/ind-2020-80-412-14624.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4308/ind-2020-80-412-14624.pdf</t>
   </si>
   <si>
     <t>Parque infantil e outras benfeitorias na Praça São João Batista.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4309/ind-2020-81-413-14625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4309/ind-2020-81-413-14625.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco na Rua Felipe Manoel de Campos.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4310/ind-2020-82-415-14628.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4310/ind-2020-82-415-14628.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e cascalho no Caic.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4311/ind-2020-83-423-14636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4311/ind-2020-83-423-14636.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de implantar iluminação pública na Rua Tereziano Pereira de Camargo - Bairro Jardim Vante.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4312/ind-2020-84-451-14684.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4312/ind-2020-84-451-14684.pdf</t>
   </si>
   <si>
     <t>Alteração de Ponto de Onibus</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4313/ind-2020-85-452-14685.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4313/ind-2020-85-452-14685.pdf</t>
   </si>
   <si>
     <t>Container na Rua Dirceu Maria Stetner</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4314/ind-2020-86-453-14686.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4314/ind-2020-86-453-14686.pdf</t>
   </si>
   <si>
     <t>Indico para que seja analisada a possibilidade de instalar guardrails na Rua Barão do Rio Branco, de preferência no trecho em frente à descida da Avenida José Maurino.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4315/ind-2020-87-465-14716.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4315/ind-2020-87-465-14716.pdf</t>
   </si>
   <si>
     <t>Lombadas na Rua Alfeu</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4316/ind-2020-88-466-14717.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4316/ind-2020-88-466-14717.pdf</t>
   </si>
   <si>
     <t>Indicação para Contratação de Novo Agentes de Trânsitos</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4317/ind-2020-89-467-14718.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4317/ind-2020-89-467-14718.pdf</t>
   </si>
   <si>
     <t>Indicação  Instalação parque infantil, Academia ao ar livre, e Acessa Porto Feliz na Praça São João Batista</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4318/ind-2020-90-468-14719.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4318/ind-2020-90-468-14719.pdf</t>
   </si>
   <si>
     <t>Indicação radar rua Araritaguaba</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4319/ind-2020-91-474-14726.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4319/ind-2020-91-474-14726.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Arnaldo Teixeira de Carvalho.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4320/ind-2020-92-475-14727.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4320/ind-2020-92-475-14727.pdf</t>
   </si>
   <si>
     <t>Retorno canteiro Vila Progresso.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4321/ind-2020-93-476-14728.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4321/ind-2020-93-476-14728.pdf</t>
   </si>
   <si>
     <t>Fiscalização do Posto de gasolina desativado na Rua Antonio Sardinha.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4322/ind-2020-94-480-14733.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4322/ind-2020-94-480-14733.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeira Rua Otoniel Mota.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4323/ind-2020-95-481-14734.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4323/ind-2020-95-481-14734.pdf</t>
   </si>
   <si>
     <t>Buraco na Rua Santo Sgariboldi.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4324/ind-2020-96-494-14752.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4324/ind-2020-96-494-14752.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito para que seja analisada a possibilidade de incluir iluminação em toda via do Bairro CAIC.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Cássio Habice Prado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5007/pl-2020-2-9-14127.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5007/pl-2020-2-9-14127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICIPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5008/pl-2020-3-10-14128.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5008/pl-2020-3-10-14128.pdf</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5009/pl-2020-4-11-14129.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5009/pl-2020-4-11-14129.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5010/pl-2020-5-12-14130.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5010/pl-2020-5-12-14130.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5011/pl-2020-6-13-14131.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5011/pl-2020-6-13-14131.pdf</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5012/pl-2020-7-36-14156.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5012/pl-2020-7-36-14156.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 2º DA LEI Nº 5621 DE 05 DE JUNHO DE 2018 QUE AUTORIZA O EXECUTIVO MUNICIPAL A AUXILIAR FINANCEIRAMENTE ATLETAS AMADORES E PROFISSIONAIS QUE PARTICIPAM DE COMPETIÇÕES ESPORTIVAS OFICIAIS REPRESENTANDO O MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5013/pl-2020-8-37-14157.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5013/pl-2020-8-37-14157.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI Nº 3.744 DE 24 DE NOVEMBRO DE 1999 QUE DISPÕE SOBRE A COMPOSIÇÃO, ORGANIZAÇÃO E COMPETÊNCIA DO CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5014/pl-2020-9-47-14166.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5014/pl-2020-9-47-14166.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5015/pl-2020-10-53-14236.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5015/pl-2020-10-53-14236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5016/pl-2020-11-60-14178.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5016/pl-2020-11-60-14178.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5017/pl-2020-12-62-14180.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5017/pl-2020-12-62-14180.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CONSCIENTIZAÇÃO DO AUTISMO NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5018/pl-2020-13-82-14199.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5018/pl-2020-13-82-14199.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONCIENTIZAÇÃO JUNTOS CONTRA O BULLYNG</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5019/pl-2020-14-85-14204.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5019/pl-2020-14-85-14204.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VIII E RESPECTIVA ALÍNEA "A", DO ARTIGO 54, DA LEI Nº 5.603, DE 04 DE ABRIL DE 2018, BEM COMO TRANSFORMA SEU PARÁGRAFO ÚNICO EM ALÍNEA "B" COM REDAÇÃO MODIFICADA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5020/pl-2020-15-97-14216.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5020/pl-2020-15-97-14216.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOIO LOGÍSTICO À ASSOCIAÇÃO DOS ROMEIROS DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5021/pl-2020-16-101-14220.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5021/pl-2020-16-101-14220.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5022/pl-2020-17-141-14277.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5022/pl-2020-17-141-14277.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO EXECUTIVO MUNICIPAL FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DE SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5023/pl-2020-18-148-14287.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5023/pl-2020-18-148-14287.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5024/pl-2020-19-149-14289.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5024/pl-2020-19-149-14289.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFÍCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5025/pl-2020-20-155-14297.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5025/pl-2020-20-155-14297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5026/pl-2020-21-158-14300.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5026/pl-2020-21-158-14300.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SANITIZAÇÃO A FIM DE EVITAR A TRANSMISSÃO DE DOENÇAS INFECTOCONTAGIOSAS</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5027/pl-2020-22-171-14314.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5027/pl-2020-22-171-14314.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5028/pl-2020-23-179-14335.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5028/pl-2020-23-179-14335.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL   ESPECIAL   NA CONTADORIA DA  PREFEITURA   DO   MUNICÍPIO   DE   PORTO FELIZ , PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5029/pl-2020-24-180-14336.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5029/pl-2020-24-180-14336.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5030/pl-2020-25-181-14340.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5030/pl-2020-25-181-14340.pdf</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5031/pl-2020-26-197-14362.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5031/pl-2020-26-197-14362.pdf</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5032/pl-2020-27-206-14376.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5032/pl-2020-27-206-14376.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5033/pl-2020-28-207-14378.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5033/pl-2020-28-207-14378.pdf</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5034/pl-2020-29-217-14394.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5034/pl-2020-29-217-14394.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5035/pl-2020-30-218-14396.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5035/pl-2020-30-218-14396.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5584, DE 17 DE NOVEMBRO DE 2017, COM ALTERAÇÕES POSTERIORES, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5036/pl-2020-31-236-14414.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5036/pl-2020-31-236-14414.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL   ESPECIAL   NA CONTADORIA DA PREFEITURA   DO   MUNICÍPIO   DE   PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5037/pl-2020-32-237-14416.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5037/pl-2020-32-237-14416.pdf</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5038/pl-2020-33-271-14459.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5038/pl-2020-33-271-14459.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5039/pl-2020-34-272-14460.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5039/pl-2020-34-272-14460.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL À CIDADE DOS VELHINHOS DE PORTO FELIZ PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5040/pl-2020-35-275-14463.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5040/pl-2020-35-275-14463.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO E VALIDAÇÃO DO PRONTUÁRIO ELETRÔNICO DO PACIENTE NO ÂMBITO  DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5041/pl-2020-36-284-14473.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5041/pl-2020-36-284-14473.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE SERVIDORES POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DA REDE MUNICIPAL DE EDUCAÇÃO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5042/pl-2020-37-292-14487.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5042/pl-2020-37-292-14487.pdf</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5043/pl-2020-38-293-14488.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5043/pl-2020-38-293-14488.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5044/pl-2020-39-318-14516.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5044/pl-2020-39-318-14516.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CANIL MUNICIPAL DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5045/pl-2020-40-340-14542.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5045/pl-2020-40-340-14542.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5046/pl-2020-41-339-14540.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5046/pl-2020-41-339-14540.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA  DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5047/pl-2020-42-343-14546.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5047/pl-2020-42-343-14546.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO DE SERVIDOR POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5048/pl-2020-43-349-14554.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5048/pl-2020-43-349-14554.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5049/pl-2020-44-354-14562.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5049/pl-2020-44-354-14562.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS RELATIVOS AOS PROCESSOS EM QUE FOR PARTE A CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5050/pl-2020-45-373-14582.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5050/pl-2020-45-373-14582.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5051/pl-2020-46-404-14616.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5051/pl-2020-46-404-14616.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI Nº 5061 DE 29 DE MAIO DE 2012, QUE DISPÕE SOBRE A CRIAÇÃO DOS FUNDO MUNICIPAL DO IDOSO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5052/pl-2020-47-425-14638.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5052/pl-2020-47-425-14638.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE CAMPO DE FUTEBOL E ATLETISMO JOSÉ MIÃO CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5053/pl-2020-48-427-14640.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5053/pl-2020-48-427-14640.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5054/pl-2020-49-428-14653.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5054/pl-2020-49-428-14653.pdf</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5055/pl-2020-50-433-14662.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5055/pl-2020-50-433-14662.pdf</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5056/pl-2020-51-444-14677.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5056/pl-2020-51-444-14677.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DEOMINAÇÃO DE CAMPO DE FUTEBOL E ATLETISMO JOSÉ MIÃO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5057/pl-2020-52-446-14679.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5057/pl-2020-52-446-14679.pdf</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5058/pl-2020-53-455-14689.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5058/pl-2020-53-455-14689.pdf</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5059/pl-2020-54-458-14697.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5059/pl-2020-54-458-14697.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº. 5.585 DE 21 DE NOVEMBRO DE 2017 QUE DISPÕE SOBRE O PPA PARA OS EXERCÍCIOS DE  2018/2021 E DA LEI Nº. 5.747 DE 22 DE JULHO DE 2020, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO DE 2021 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5060/pl-2020-55-483-14736.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5060/pl-2020-55-483-14736.pdf</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5061/pl-2020-56-489-14743.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5061/pl-2020-56-489-14743.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5062/pl-2020-57-504-14762.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5062/pl-2020-57-504-14762.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER DESDOBRO DE LOTE EDIFICADO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4725/plc-2020-1-4-14158.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4725/plc-2020-1-4-14158.pdf</t>
   </si>
   <si>
     <t>REVOGA OS §§ 1º E 2º, DO ART 93 DA LEI COMPLEMENTAR Nº18, DE 09 DE DEZEMBRO DE 1997, INCLUI O ART 93-A, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/plc-2020-2-114-14237.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/plc-2020-2-114-14237.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº168, DE 29 DE ABRIL DE 2015 QUE ESTABELECE A ESTRUTURA ADMINISTRATIVA DOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/plc-2020-3-127-14252.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/plc-2020-3-127-14252.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE CARGO DE PSICÓLOGO JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/plc-2020-4-138-14274.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/plc-2020-4-138-14274.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE CARGO DE PSICÓLOGO JUNTO À SECRETARIA DE ASSISTÊNCIA SOCIAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/plc-2020-5-139-14275.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/plc-2020-5-139-14275.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART 74 DA LEI COMPLEMENTAR Nº60, DE 06 DE DEZEMBRO DE 2004, QUE CRIA O INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/plc-2020-6-140-14285.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/plc-2020-6-140-14285.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº135, DE 04 DE ABRIL DE 2012, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/plc-2020-7-200-14370.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/plc-2020-7-200-14370.pdf</t>
   </si>
   <si>
     <t>ALTERA E CONSOLIDA A ORGANIZAÇÃO FUNCIONAL DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZI, CONSIDERANDO A PROMULGAÇÃO DA EMENDA CONSTITUCIONAL Nº 103, DE 12 DE NOVEMBRO DE 2019, ASSIM COMO ALTERAÇÕES OCORRIDAS NA LEI FEDERAL 9717, DE 27 DE NOVEMBRO DE 1998, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4732/plc-2020-8-201-14368.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4732/plc-2020-8-201-14368.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 135, DE 04 DE ABRIL DE 2012, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4733/plc-2020-9-219-14397.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4733/plc-2020-9-219-14397.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 135, DE 04 DE ABRIL DE 2012, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4734/plc-2020-10-220-14478.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4734/plc-2020-10-220-14478.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4735/plc-2020-11-295-14490.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4735/plc-2020-11-295-14490.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE PORTO FELIZ E ALTERA AS ATRIBUIÇÕES DE CARGOS COMISSIONADOS E DE CONFIANÇA CONSTANTES NO ANEXO III DA LEI COMPLEMENTAR Nº 169, DE 06 DE MAIO DE 2015, ANEXO II DA LEI COMPLEMENTAR Nº 178 , DE 25DE FEVEREIRO DE 2016, ANEXO II DA LEI COMPLEMENTAR  Nº 181, DE 07 DE MARÇO DE 2016 E ANEXO II DA LEI COMPLEMENTAR Nº 216, DE 18 DE DEZEMBRO DE 2019, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4736/plc-2020-12-344-14547.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4736/plc-2020-12-344-14547.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA CONTRIBUIÇÃO DEVIDA AO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV-, PREVISTA NO INCISO II DO ARTIGO 56 DA LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, COM ALTERAÇÕES POSTERIORES, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4737/plc-2020-13-502-14760.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4737/plc-2020-13-502-14760.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  O ISS RELATIVO AOS SERVIÇOS DESCRITOS NOS SUBITENS 4.22, 4.23, 5.09, 15.01 E 15.09 DA LISTA DE SERVIÇOS ANEXA  À  LEI COMPLEMENTAR Nº 18 DE DEZEMBRO DE 1997 - CÓDIGO TRIBUTÁRIO MUNICIPAL, CONFORME A LEI COMPLEMENTAR FEDERAL Nº 175, DE 23 DE SETEMBRO DE 2020, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4738/plc-2020-14-505-14763.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4738/plc-2020-14-505-14763.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, DE ACORDO COM O ART. 149-A DA CONSTITUIÇÃO FEDERAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5063/pr-2020-1-167-14310.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5063/pr-2020-1-167-14310.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO PLENÁRIO VIRTUAL ENQUANTO DURAR O PERÍODO DE ISOLAMENTO SOCIAL IMPOSTO PELAS AUTORIDADES DE SAÚDE DEVIDO AO COVID-19, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5064/pr-2020-2-227-14405.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5064/pr-2020-2-227-14405.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RETORNO DAS SESSÕES PRESENCIAIS DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5065/pr-2020-3-334-14535.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5065/pr-2020-3-334-14535.pdf</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5066/pr-2020-4-356-14564.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5066/pr-2020-4-356-14564.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA RESOLUÇÃO Nº 335, DE 17 DE AGOSTO DE 2020, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5143/dl-2020-1-22-14142.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5143/dl-2020-1-22-14142.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO "IN MEMORIAN" AO SENHOR VICENTE DE ALMEIDA.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5144/dl-2020-2-125-14250.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5144/dl-2020-2-125-14250.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5145/dl-2020-3-308-14505.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5145/dl-2020-3-308-14505.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ HONORÁRIA À SRA MARIA REGINA TABORDA</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5146/dl-2020-4-307-14504.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5146/dl-2020-4-307-14504.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO COM RESSALVAS DAS CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5147/dl-2020-5-327-14528.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5147/dl-2020-5-327-14528.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO " IN MEMORIAN" AO SENHOR ABDO ALMACIE TAUHYL</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5148/dl-2020-6-331-14532.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5148/dl-2020-6-331-14532.pdf</t>
   </si>
   <si>
     <t>OUTORGA  TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR JOÃO BATISTA MARQUES</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5149/dl-2020-7-386-14598.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5149/dl-2020-7-386-14598.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR VINICIUS THOMAZETTO</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5150/dl-2020-8-388-14600.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5150/dl-2020-8-388-14600.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR NILSON OLIVEIRA BARRETO</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5151/dl-2020-9-392-14604.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5151/dl-2020-9-392-14604.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR SÉRGIO MANGINI JUNIOR</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5152/dl-2020-10-393-14605.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5152/dl-2020-10-393-14605.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR HELERSON RENA CASSÃO</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5153/dl-2020-11-417-14630.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5153/dl-2020-11-417-14630.pdf</t>
   </si>
   <si>
     <t>OUTORGA HONRARIA "PRÊMIO CULTURAL ANTÔNIO YAMAMOTO" AO GRUPO MUSICAL CHORO DAS TRÊS MÚSICA INSTRUMENTAL BRASILEIRA</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5154/dl-2020-12-426-14639.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5154/dl-2020-12-426-14639.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR DENES HENRIQUE DA SILVA</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5155/dl-2020-13-416-14659.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5155/dl-2020-13-416-14659.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA VANUSA MENDES DE OLIVEIRA</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3945/map-2020-1-27-14147.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3945/map-2020-1-27-14147.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Imobiliária Alcalá e Ramos pelo lançamento do Loteamento Terras do Porto</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3946/map-2020-2-46-14164.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3946/map-2020-2-46-14164.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos 40 anos da Guerini Empreendimentos.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3947/map-2020-3-54-14172.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3947/map-2020-3-54-14172.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos funcionários da Santa Casa pela dedicação ao trabalho</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3948/map-2020-4-74-14192.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3948/map-2020-4-74-14192.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Defesa Civil, funcionários da Prefeitura e voluntários pela presteza na remoção das famílias desabrigadas pelas enchentes em nosso município.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3949/map-2020-5-81-14198.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3949/map-2020-5-81-14198.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso as escolas pela divulgação de videos em repúdio à brincadeira "desafio da rasteira" generalizado nas redes sociais.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3950/map-2020-6-110-14231.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3950/map-2020-6-110-14231.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  à Corporação Musical União  Porto-felicense, pelos 122 anos de existência</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3951/map-2020-7-111-14232.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3951/map-2020-7-111-14232.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para todos os Guardas que retornaram ao trabalho junto a Guarda Civil Municipal de Porto Feliz no dia 01/12/2019.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3952/map-2020-8-118-14242.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3952/map-2020-8-118-14242.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao dançarino Giovanni Ferro de Almeida pelo brilhante desempenho na competição internacional realizada em Berlin, Alemanha.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3953/map-2020-9-119-14243.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3953/map-2020-9-119-14243.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à escola de dança Estação &amp; Cultura Centro de Artes pelo excelente trabalho desenvolvido</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3954/mrp-2020-10-319-14517.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3954/mrp-2020-10-319-14517.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À ADMINISTRAÇÃO ESTADUAL NA FIGURA DO GOVERNADOR DO ESTADO JOÃO AGRIPINO DA COSTA DORIA JUNIOR</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3955/map-2020-11-341-14545.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3955/map-2020-11-341-14545.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a  Fundação Instituto de Terras do Estado de São Paulo para que seja rejeitado projeto de lei do Governo Estadual que propoe a extinção da Fundação</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3551/reqc-2020-1-2-14120.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3551/reqc-2020-1-2-14120.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA A NOMEAÇÃO DO SR THIAGO PATRICK DA SILVA COMO ASSESSOR DE GABINETE</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3552/reqc-2020-2-7-14123.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3552/reqc-2020-2-7-14123.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Deverson de Souza Leroy</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3553/reqc-2020-3-15-14125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3553/reqc-2020-3-15-14125.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração de Assessor de Gabinete</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3554/reqc-2020-4-16-14126.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3554/reqc-2020-4-16-14126.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3555/reqc-2020-5-34-14153.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3555/reqc-2020-5-34-14153.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento da Escola de Música Romário Antônio Barbosa.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3556/reqc-2020-7-59-14177.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3556/reqc-2020-7-59-14177.pdf</t>
   </si>
   <si>
     <t>Solicita retirada PL 9/2020</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3557/reqc-2020-8-77-14195.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3557/reqc-2020-8-77-14195.pdf</t>
   </si>
   <si>
     <t>Solicita convocação da Sra. Valdirene Cardoso de Oliveira Prado - Secretária de Saúde juntamente com o Sr. Laudinei Rossi - Coordenador da VISAEP para que os mesmos possam prestar esclarecimentos a esta Casa Legislativa</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3558/reqc-2020-9-78-14196.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3558/reqc-2020-9-78-14196.pdf</t>
   </si>
   <si>
     <t>Solicita convocação do Sr. Adriel Soares - Secretário de Segurança Pública, juntamente com o Sr. Sidnei de Souza - Comandante da Guarda Civil Municipal para que os mesmos possam prestar esclarecimentos a esta Casa Legislativa</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3559/reqc-2020-10-87-14206.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3559/reqc-2020-10-87-14206.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retirada de Projeto de Lei nº 13/20120</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3560/reqc-2020-11-99-14218.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3560/reqc-2020-11-99-14218.pdf</t>
   </si>
   <si>
     <t>Solicita licença premio 30 dias. (2º periodo do 1º quinquenio)</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3561/reqc-2020-12-98-14217.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3561/reqc-2020-12-98-14217.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei nº 14/2020.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3562/reqc-2020-14-112-14233.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3562/reqc-2020-14-112-14233.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Emilio Jacomassi</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3563/reqc-2020-15-115-14241.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3563/reqc-2020-15-115-14241.pdf</t>
   </si>
   <si>
     <t>Silicita minuto de silêncio pelo falecimento do Sr. Guido Ivo Ferrari.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3564/reqc-2020-17-137-14273.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3564/reqc-2020-17-137-14273.pdf</t>
   </si>
   <si>
     <t>Requerimento de justificativa de não comparecimento à Sessão Extraordinária.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3565/reqc-2020-18-146-14284.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3565/reqc-2020-18-146-14284.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja retirada a moção de aplausos n° 7/2020, datada em 06 de março de 2020, para melhores estudos sobre a referida moção.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3566/reqc-2020-19-143-14279.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3566/reqc-2020-19-143-14279.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja convocada a Senhora Valdirene Cardoso de Oliveira Prado - Secretária de Saúde juntamente com o Senhor Laudinei Rossi - Coordenador da VISAEP para que os mesmos possam prestar esclarecimentos a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3567/reqc-2020-20-142-14278.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3567/reqc-2020-20-142-14278.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja convocado o Senhor Adriel Soares - Secretário de Segurança Pública para que o mesmo possa prestar esclarecimentos a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3568/reqc-2020-21-122-14247.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3568/reqc-2020-21-122-14247.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação de prazo da Comissão Especial</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3569/reqc-2020-22-152-14294.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3569/reqc-2020-22-152-14294.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de Comissão Especial de Inquérito - CEI, afim de apurar possíveis irregularidades relativas a Exploração e Extração ilegal de minério (pedra/cascalho) em área de domínio público.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3570/reqc-2020-23-156-14298.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3570/reqc-2020-23-156-14298.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silencio pelo falecimento do Sr. Carlos Magalhaes</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3571/reqc-2020-24-168-14311.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3571/reqc-2020-24-168-14311.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Milena Portes de Almeida da Silva</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3572/reqc-2020-25-169-14312.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3572/reqc-2020-25-169-14312.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Senhor Ricardo Lopes Ribeiro</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3573/reqc-2020-26-173-14329.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3573/reqc-2020-26-173-14329.pdf</t>
   </si>
   <si>
     <t>Solicita justificação de falta ocorrida na 2ª Sessão Extraordinária realizada no dia 13 de março de 2020</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3574/reqc-2020-27-175-14332.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3574/reqc-2020-27-175-14332.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Ramzia Bechara Gibim</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3575/reqc-2020-28-176-14333.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3575/reqc-2020-28-176-14333.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Jovem Luiz R. Delfino</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3576/reqc-2020-29-198-14366.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3576/reqc-2020-29-198-14366.pdf</t>
   </si>
   <si>
     <t>Solicito que seja observado um minuto de silêncio  pelo falecimento do Senhor Roberto de Moraes</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3577/reqc-2020-30-221-14399.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3577/reqc-2020-30-221-14399.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio  pelo falecimento do Senhor EMILIO JOSÉ GONÇALES RUIZ</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3578/reqc-2020-31-226-14404.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3578/reqc-2020-31-226-14404.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio ao Sr. Antonio Halter</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3579/reqc-2020-32-243-14423.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3579/reqc-2020-32-243-14423.pdf</t>
   </si>
   <si>
     <t>Solicita  um minuto de silêncio  pelo falecimento do Senhor Theophilo Leroy</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3580/reqc-2020-33-262-14442.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3580/reqc-2020-33-262-14442.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio na presente Sessão, pelo falecimento do Sr. Rafael Colombo.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3581/reqc-2020-34-265-14445.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3581/reqc-2020-34-265-14445.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Iolanda do Espírito Santo de Camargo.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3582/reqc-2020-35-268-14448.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3582/reqc-2020-35-268-14448.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Sônia Gadoti Servelin</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3583/reqc-2020-36-270-14455.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3583/reqc-2020-36-270-14455.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio Senhora Maria da Conceição Manfrinatte Diniz</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3584/reqc-2020-37-267-14447.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3584/reqc-2020-37-267-14447.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo da Comissão Especial de Inquérito - CEI</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3585/reqc-2020-38-274-14462.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3585/reqc-2020-38-274-14462.pdf</t>
   </si>
   <si>
     <t>Solicito que seja convocado o Senhor Celso Fernando Iversen - Secretário de Educação, Cultura, Esportes e Turismo para que o mesmo possa prestar esclarecimentos a esta Casa Legislativa</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3586/reqc-2020-39-276-14464.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3586/reqc-2020-39-276-14464.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Cacilda Pires de Moraes Miranda</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3587/reqc-2020-40-283-14472.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3587/reqc-2020-40-283-14472.pdf</t>
   </si>
   <si>
     <t>Requerimento minuto de silêncio Sra. Maria Isabel Brasilio da Silva</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3588/reqc-2020-42-333-14534.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3588/reqc-2020-42-333-14534.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Resolução nº2/2020</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3589/reqc-2020-43-330-14531.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3589/reqc-2020-43-330-14531.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do ex Vereador Fernando Cesar de Miranda</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3590/reqc-2020-44-342-14544.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3590/reqc-2020-44-342-14544.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Pregão Presencial nº 40/2020</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3591/reqc-2020-45-347-14552.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3591/reqc-2020-45-347-14552.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Márcia Cristina Pires das Neves Nunes</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3592/reqc-2020-46-355-14563.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3592/reqc-2020-46-355-14563.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do processo de transferencia de titularidade contratual do processo de cisão entre 4R Sistemas x 4R Tecnologia</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3593/reqc-2020-47-368-14577.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3593/reqc-2020-47-368-14577.pdf</t>
   </si>
   <si>
     <t>Solicita providências por parte da Presidência referente ao contrato celebrado entre a Câmara Municipal de Porto Feliz e a empresa Especialnet Telecom Ltda.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3594/reqc-2020-48-376-14586.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3594/reqc-2020-48-376-14586.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre possíveis contratos celebrados entre a Prefeitura Municipal de Porto Feliz e a empresa Especialnet Telecom Ltda.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3595/reqc-2020-49-375-14585.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3595/reqc-2020-49-375-14585.pdf</t>
   </si>
   <si>
     <t>Solicita retirada da  Indicação n.º 66/2020.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3596/reqc-2020-50-377-14587.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3596/reqc-2020-50-377-14587.pdf</t>
   </si>
   <si>
     <t>Solicita que seja observado um minuto de silêncio pelo falecimento do Senhor DAVID DONIZETTE NOBRE</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3597/reqc-2020-51-378-14588.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3597/reqc-2020-51-378-14588.pdf</t>
   </si>
   <si>
     <t>Solicita que seja observado um minuto de silêncio pelo falecimento do Senhor CARLOS ROBERTO PEREIRA.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3598/reqc-2020-52-395-14607.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3598/reqc-2020-52-395-14607.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das gravações de Sessões</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3599/reqc-2020-53-396-14608.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3599/reqc-2020-53-396-14608.pdf</t>
   </si>
   <si>
     <t>Solicita certidão para fins eleitorais</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3600/reqc-2020-54-403-14615.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3600/reqc-2020-54-403-14615.pdf</t>
   </si>
   <si>
     <t>Solicito um minuto de silêncio pelo falecimento da Senhora Armelinda Maria Manfredo</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3601/reqc-2020-55-414-14626.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3601/reqc-2020-55-414-14626.pdf</t>
   </si>
   <si>
     <t>Requer informações e fundamentação legal sobre a restrição  das transmissões ao vivo e gravações das Sessões de Câmara realizadas pela Câmara Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3602/reqc-2020-56-418-14631.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3602/reqc-2020-56-418-14631.pdf</t>
   </si>
   <si>
     <t>Requer folha de votação e registro das chapas relativos a Eleição da Mesa Diretora da Câmara Municipal de Porto Feliz realizada em Dezembro de 2018.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3603/reqc-2020-57-431-14658.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3603/reqc-2020-57-431-14658.pdf</t>
   </si>
   <si>
     <t>Solicita adicional de titulação</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3604/reqc-2020-58-436-14668.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3604/reqc-2020-58-436-14668.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Requerimento nº 57/2020</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3605/reqc-2020-59-438-14671.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3605/reqc-2020-59-438-14671.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.  Robson leite</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3606/reqc-2020-60-437-14670.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3606/reqc-2020-60-437-14670.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Edson Mião</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3607/reqc-2020-61-435-14669.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3607/reqc-2020-61-435-14669.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. .Otilia de Lourdes Machado Marins</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3608/reqc-2020-62-445-14678.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3608/reqc-2020-62-445-14678.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEI 47/2020, QUE DENOMINA O CAMPO DE FUTEBOL E ATLETISMO COMO CAMPO DE FUTEBOL E ATLETISMO JOSÉ MIÃO</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3609/reqc-2020-64-450-14683.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3609/reqc-2020-64-450-14683.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração do cargo de Assessora de Gabinete</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3610/reqc-2020-65-454-14687.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3610/reqc-2020-65-454-14687.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Cristiane Leite dos Santos Iversen</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3611/reqc-2020-66-462-14713.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3611/reqc-2020-66-462-14713.pdf</t>
   </si>
   <si>
     <t>exoneração, a partir do dia 20 de outubro de 2020, do Sr. Pierre Henrique Moraes, do cargo de provimento em Comissão de Assessor de Vereador e sua nomeação para o cargo de Assessor de Gabinete da Presidência.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3612/reqc-2020-67-464-14715.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3612/reqc-2020-67-464-14715.pdf</t>
   </si>
   <si>
     <t>Solicita esclarementos sobre a impossibilidade do recebimento de 1/3 de férias em pecúnia, conforme informado verbalmente pelo setor competente</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3613/reqc-2020-68-463-14714.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3613/reqc-2020-68-463-14714.pdf</t>
   </si>
   <si>
     <t>Requer cópia da gravação integral da 24ª Sessão Ordinária da Câmara Municipal de Porto Feliz.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3614/reqc-2020-69-477-14729.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3614/reqc-2020-69-477-14729.pdf</t>
   </si>
   <si>
     <t>Solicita  um minuto de silêncio pelo falecimento da Sra.Lourdes de Fátima Braga Armanhe</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3615/reqc-2020-70-484-14738.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3615/reqc-2020-70-484-14738.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr.  Odair de Oliveira</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3616/reqc-2020-71-485-14739.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3616/reqc-2020-71-485-14739.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. Raumil Martins de Souza</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3617/reqc-2020-72-488-14742.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3617/reqc-2020-72-488-14742.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de parecer jurídico sobre a denúncia do Sr. Carlos Alberto do Carmo.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3618/reqc-2020-73-490-14746.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3618/reqc-2020-73-490-14746.pdf</t>
   </si>
   <si>
     <t>Requer a exoneração da Assessora de Gabiente de Vereador, Sra. Aline de Oliveira Santos Silva.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3619/reqc-2020-74-493-14751.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3619/reqc-2020-74-493-14751.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio Walter Xavier</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3620/reqc-2020-75-495-14753.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3620/reqc-2020-75-495-14753.pdf</t>
   </si>
   <si>
     <t>Solicita concessão de abono Requerimento Pecuniário equivalente a 1/3 das férias.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3621/reqc-2020-76-497-14755.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3621/reqc-2020-76-497-14755.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão de documento do munícipe no processo de denúncia feita pelo mesmo no caso do Vereador Rodrigo José Alves Peixoto.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3622/reqc-2020-77-499-14757.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3622/reqc-2020-77-499-14757.pdf</t>
   </si>
   <si>
     <t>Solicita exoneração do cargo de Assessor Parlamentar, o Sr. Carlos Henrique Pedroso Abegão</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3623/reqc-2020-78-500-14758.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3623/reqc-2020-78-500-14758.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja analisada a possibilidade de implantação de uma creche escola no Bairro CAIC.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3624/reqc-2020-79-498-14756.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3624/reqc-2020-79-498-14756.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio ao senhor Damião</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3625/reqc-2020-80-507-14765.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3625/reqc-2020-80-507-14765.pdf</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3626/reqc-2020-81-508-14766.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3626/reqc-2020-81-508-14766.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento da Sra. Sebastiana Tabarro</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3627/reqc-2020-82-511-14773.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3627/reqc-2020-82-511-14773.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. José Pires Liberal</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3628/reqc-2020-83-512-14774.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3628/reqc-2020-83-512-14774.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento do Sr. João Waldemar Caloccini</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3629/reqc-2020-84-516-14780.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3629/reqc-2020-84-516-14780.pdf</t>
   </si>
   <si>
     <t>Requer abonada devido ausencia na 13ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5402/subst-2020-1-28-14148.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5402/subst-2020-1-28-14148.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI N 1/2020 - DISPÕE SOBRE A PROIBIÇÃO AO MANUSEIO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5403/subst-2020-2-79-14197.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5403/subst-2020-2-79-14197.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI N° 12 /2020 - INSTITUI O DIA MUNICIPAL DA CONSCIENTIZAÇÃO DO AUTISMO NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5404/subst-2020-3-153-14295.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5404/subst-2020-3-153-14295.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 19/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL   ESPECIAL   NA CONTADORIA DA PREFEITURA   DO   MUNICÍPIO   DE   PORTO FELIZ , PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5405/subst-2020-4-506-14764.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5405/subst-2020-4-506-14764.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 13/2020 - DISPÕE SOBRE  O ISS RELATIVO AOS SERVIÇOS DESCRITOS NOS SUBITENS 4.22, 4.23, 5.09, 15.01 E 15.09 DA LISTA DE SERVIÇOS ANEXA  À  LEI  COMPLEMENTAR Nº 18 DE DEZEMBRO DE 1997 - CÓDIGO TRIBUTÁRIO MUNICIPAL, CONFORME A LEI COMPLEMENTAR FEDERAL Nº 175, DE 23 DE SETEMBRO DE 2020, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5451/cjr-2020-1-55-14173.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5451/cjr-2020-1-55-14173.pdf</t>
   </si>
   <si>
     <t>Parecer de Lei Complementar nº1/2020.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5452/cjr-2020-2-65-14183.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5452/cjr-2020-2-65-14183.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 08/20.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5453/cjr-2020-3-66-14184.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5453/cjr-2020-3-66-14184.pdf</t>
   </si>
   <si>
     <t>Parecer Decreto Legislativo 01/2020.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5454/cjr-2020-4-194-14356.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5454/cjr-2020-4-194-14356.pdf</t>
   </si>
   <si>
     <t>Parecer 23/2020.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5455/cjr-2020-5-195-14357.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5455/cjr-2020-5-195-14357.pdf</t>
   </si>
   <si>
     <t>Parecer PL 24/2020.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5456/cjr-2020-6-196-14358.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5456/cjr-2020-6-196-14358.pdf</t>
   </si>
   <si>
     <t>parecer PL 25/2020.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5457/cjr-2020-7-208-14385.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5457/cjr-2020-7-208-14385.pdf</t>
   </si>
   <si>
     <t>Parecer PL 26/2020.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5458/cjr-2020-8-213-14390.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5458/cjr-2020-8-213-14390.pdf</t>
   </si>
   <si>
     <t>Parecer PL 27/2020.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5459/cjr-2020-9-212-14389.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5459/cjr-2020-9-212-14389.pdf</t>
   </si>
   <si>
     <t>Parecer PL 28/2020.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5460/cjr-2020-10-239-14419.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5460/cjr-2020-10-239-14419.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PLC 9/2020.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5461/cjr-2020-11-238-14418.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5461/cjr-2020-11-238-14418.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto Lei Complementar 10/2020.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5462/cjr-2020-12-248-14428.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5462/cjr-2020-12-248-14428.pdf</t>
   </si>
   <si>
     <t>Parecer PL 31/2020.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5463/cjr-2020-13-249-14429.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5463/cjr-2020-13-249-14429.pdf</t>
   </si>
   <si>
     <t>Parecer PL 32/2020.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5464/cjr-2020-14-256-14436.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5464/cjr-2020-14-256-14436.pdf</t>
   </si>
   <si>
     <t>Parecer 29/2020.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5465/cjr-2020-15-257-14437.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5465/cjr-2020-15-257-14437.pdf</t>
   </si>
   <si>
     <t>Parecer 30/2020.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5466/cjr-2020-16-302-14499.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5466/cjr-2020-16-302-14499.pdf</t>
   </si>
   <si>
     <t>Parecer 35/2020.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5467/cjr-2020-17-301-14498.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5467/cjr-2020-17-301-14498.pdf</t>
   </si>
   <si>
     <t>Parecer 37/2020.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5468/cjr-2020-18-303-14500.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5468/cjr-2020-18-303-14500.pdf</t>
   </si>
   <si>
     <t>Parecer 38/2020.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5469/cjr-2020-19-300-14497.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5469/cjr-2020-19-300-14497.pdf</t>
   </si>
   <si>
     <t>Parecer LC 11/2020.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5470/cjr-2020-20-326-14527.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5470/cjr-2020-20-326-14527.pdf</t>
   </si>
   <si>
     <t>Parecer 39/2020.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5471/cjr-2020-21-328-14529.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5471/cjr-2020-21-328-14529.pdf</t>
   </si>
   <si>
     <t>Parecer Decreto Legislativo 3/2020.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5472/cjr-2020-22-329-14530.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5472/cjr-2020-22-329-14530.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 5/2020.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5473/cjr-2020-23-346-14551.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5473/cjr-2020-23-346-14551.pdf</t>
   </si>
   <si>
     <t>Parecer contrário à aprovação do Projeto de Lei nº 42/2020.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5474/cjr-2020-24-357-14565.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5474/cjr-2020-24-357-14565.pdf</t>
   </si>
   <si>
     <t>Parecer PL 43/2020.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5475/cjr-2020-25-364-14572.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5475/cjr-2020-25-364-14572.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Resolução n.º4/2020.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5476/cjr-2020-26-407-14619.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5476/cjr-2020-26-407-14619.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL nº 7/2020 - titulo cidadão Vinicius Thomazetto</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5477/cjr-2020-27-406-14618.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5477/cjr-2020-27-406-14618.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 9/2020 - Titulo Cidadão Sergio Junior</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5478/cjr-2020-28-408-14620.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5478/cjr-2020-28-408-14620.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 10/2020 -Titulo Helerson Cassão</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5479/cjr-2020-29-460-14695.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5479/cjr-2020-29-460-14695.pdf</t>
   </si>
   <si>
     <t>Parecer 51/2020.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5407/ces-2020-1-86-14205.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5407/ces-2020-1-86-14205.pdf</t>
   </si>
   <si>
     <t>Parecer - Substitutivo N°1 ao Projeto de Lei N° 12/2020  Institui o Dia Municipal da Conscientização do Autismo no Calendário Oficial de Datas e Eventos do Município de Porto Feliz.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5408/cfo-2020-1-51-14170.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5408/cfo-2020-1-51-14170.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO, REFERENTE AO PROJETO DE DECRETO LEGISLATIVO Nº01/2020, QUE VERSA SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO - IN MEMORIAM - AO SENHOR VICENTE DE ALMEIDA</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5409/cfo-2020-2-67-14185.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5409/cfo-2020-2-67-14185.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE RESOLUÇÃO 12/2019</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5410/cfo-2020-3-68-14186.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5410/cfo-2020-3-68-14186.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O SUBSTITUTIVO 01 AO PROJETO DE LEI 01/2020.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5411/cfo-2020-4-76-14194.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5411/cfo-2020-4-76-14194.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI Nº11/2020 QUE "DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5412/cfo-2020-5-93-14212.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5412/cfo-2020-5-93-14212.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O SUBSTITUTIVO Nº 1 AO PROJETO DE LEI 12/2020.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5413/cfo-2020-6-92-14211.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5413/cfo-2020-6-92-14211.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI 10/2020.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5414/cfo-2020-7-124-14249.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5414/cfo-2020-7-124-14249.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ RELATIVAS AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5415/cfo-2020-8-188-14348.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5415/cfo-2020-8-188-14348.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL   ESPECIAL   NA CONTADORIA DA  PREFEITURA   DO   MUNICÍPIO   DE   PORTOFELIZ , PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5416/cfo-2020-9-190-14350.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5416/cfo-2020-9-190-14350.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5417/cfo-2020-10-189-14349.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5417/cfo-2020-10-189-14349.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5418/cfo-2020-11-240-14420.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5418/cfo-2020-11-240-14420.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 27/2020 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5419/cfo-2020-12-241-14421.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5419/cfo-2020-12-241-14421.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 28/2020 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5420/cfo-2020-13-242-14422.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5420/cfo-2020-13-242-14422.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 29/2020 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5421/cfo-2020-14-251-14431.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5421/cfo-2020-14-251-14431.pdf</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5422/cfo-2020-15-252-14432.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5422/cfo-2020-15-252-14432.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 31/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5423/cfo-2020-16-253-14433.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5423/cfo-2020-16-253-14433.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 32/2020DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5424/cfo-2020-17-254-14434.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5424/cfo-2020-17-254-14434.pdf</t>
   </si>
   <si>
     <t>SOBRE O PLC 9/2020 - ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 135, DE 04 DE ABRIL DE 2012, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5425/cfo-2020-18-260-14440.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5425/cfo-2020-18-260-14440.pdf</t>
   </si>
   <si>
     <t>SOBRE O PLC 10/2020 - ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 60, DE 06 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5426/cfo-2020-19-259-14439.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5426/cfo-2020-19-259-14439.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 26/2020DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5427/cfo-2020-20-273-14461.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5427/cfo-2020-20-273-14461.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/2020 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5428/cfo-2020-21-277-14466.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5428/cfo-2020-21-277-14466.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL À CIDADE DOS VELHINHOS DE PORTO FELIZ PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5429/cfo-2020-22-278-14467.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5429/cfo-2020-22-278-14467.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL, ATRAVÉS DE TERMO DE COLABORAÇÃO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5430/cfo-2020-23-291-14486.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5430/cfo-2020-23-291-14486.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 35/2020 - DISPÕE SOBRE IMPLANTAÇÃO E VALIDAÇÃO DO PRONTUÁRIO ELETRÔNICO DO PACIENTE NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5431/cfo-2020-24-294-14489.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5431/cfo-2020-24-294-14489.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI 36/2020</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5432/cfo-2020-25-306-14503.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5432/cfo-2020-25-306-14503.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ RELATIVAS AO EXERCÍCIO 2018</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5433/cfo-2020-26-311-14509.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5433/cfo-2020-26-311-14509.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 11/2020</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5434/cfo-2020-27-312-14510.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5434/cfo-2020-27-312-14510.pdf</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5435/cfo-2020-28-313-14511.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5435/cfo-2020-28-313-14511.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 38/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTOFELIZ, PARA O EXERCÍCIO DE 2020, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5436/cfo-2020-29-314-14512.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5436/cfo-2020-29-314-14512.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE DECRETO LEGISLATIVO Nº 3/2020 -OUTORGA TÍTULO DE CIDADÃ HONORÁRIA À SRA MARIA REGINA TABORDA</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5437/cfo-2020-30-348-14553.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5437/cfo-2020-30-348-14553.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI 42/2020.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5438/cfo-2020-31-350-14555.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5438/cfo-2020-31-350-14555.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 5/2020OUTORGA TÍTULO DE CIDADÃO HONORÁRIO "IN MEMORIAN" AO SENHOR ABDO ALMACIE TAUHYL</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5439/cfo-2020-32-351-14556.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5439/cfo-2020-32-351-14556.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 6/2020 - OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR JOÃO BATISTA MARQUES</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5440/cfo-2020-33-353-14558.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5440/cfo-2020-33-353-14558.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 39/2020 - DISPÕE SOBRE A DENOMINAÇÃO DO CANIL MUNICIPAL DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5441/cfo-2020-34-370-14578.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5441/cfo-2020-34-370-14578.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES DE PORTO FELIZ CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5442/cfo-2020-35-371-14579.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5442/cfo-2020-35-371-14579.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS RELATIVOS AOS PROCESSOS EM QUE FOR PARTE A CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5443/cfo-2020-36-419-14632.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5443/cfo-2020-36-419-14632.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 9/2020 OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR SÉRGIO MANGINI JUNIOR</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5444/cfo-2020-37-420-14633.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5444/cfo-2020-37-420-14633.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 10/2020 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR HELERSON RENA CASSÃO.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5445/cfo-2020-38-421-14634.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5445/cfo-2020-38-421-14634.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 8/2020 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR NILSON OLIVEIRA BARRETO.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5446/cfo-2020-39-422-14635.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5446/cfo-2020-39-422-14635.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 7/2020 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR VINICIUS THOMAZETTO.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5447/cfo-2020-40-439-14672.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5447/cfo-2020-40-439-14672.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 12/2020 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR DENES HENRIQUE DA SILVA</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5448/cfo-2020-41-440-14673.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5448/cfo-2020-41-440-14673.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 13/2020 - OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA VANUSA MENDES DE OLIVEIRA</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5449/cfo-2020-42-441-14674.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5449/cfo-2020-42-441-14674.pdf</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5450/cfo-2020-43-443-14676.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5450/cfo-2020-43-443-14676.pdf</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5480/pj-2020-1-5-14121.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5480/pj-2020-1-5-14121.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 1/2020.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5481/pj-2020-2-6-14122.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5481/pj-2020-2-6-14122.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 1/2020.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5482/pj-2020-3-23-14143.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5482/pj-2020-3-23-14143.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 1/2020.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5483/pj-2020-4-33-14152.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5483/pj-2020-4-33-14152.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 1 ao Projeto de Lei nº 1/2020.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5484/pj-2020-5-48-14167.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5484/pj-2020-5-48-14167.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 8/2020.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5485/pj-2020-6-52-14171.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5485/pj-2020-6-52-14171.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 9/2020.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5486/pj-2020-7-61-14179.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5486/pj-2020-7-61-14179.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 10/2020.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5487/pj-2020-8-64-14182.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5487/pj-2020-8-64-14182.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 11/2020.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5488/pj-2020-9-84-14203.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5488/pj-2020-9-84-14203.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 1 ao Projeto de Lei nº 12/2020.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5489/pj-2020-10-109-14230.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5489/pj-2020-10-109-14230.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 16/2020.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5490/pj-2020-11-123-14248.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5490/pj-2020-11-123-14248.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 2/2020.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5491/pj-2020-12-144-14281.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5491/pj-2020-12-144-14281.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 2/2020.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5492/pj-2020-13-151-14293.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5492/pj-2020-13-151-14293.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 5/2020.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5493/pj-2020-14-160-14303.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5493/pj-2020-14-160-14303.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 19/2020.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5494/pj-2020-15-161-14304.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5494/pj-2020-15-161-14304.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 20/2020.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5495/pj-2020-16-166-14309.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5495/pj-2020-16-166-14309.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 17/2020.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5496/pj-2020-17-172-14327.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5496/pj-2020-17-172-14327.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL Sobre o PL 21/2020</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5497/pj-2020-18-182-14342.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5497/pj-2020-18-182-14342.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico sobre o PL 23/2020</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5498/pj-2020-19-183-14343.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5498/pj-2020-19-183-14343.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL 24/2020</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5499/pj-2020-20-184-14344.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5499/pj-2020-20-184-14344.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico sobre o PL 25/2020</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5500/pj-2020-21-202-14369.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5500/pj-2020-21-202-14369.pdf</t>
   </si>
   <si>
     <t>parecer juridico sobre o PL 26/2020</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5501/pj-2020-22-215-14393.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5501/pj-2020-22-215-14393.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL 27/2020</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5502/pj-2020-23-216-14392.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5502/pj-2020-23-216-14392.pdf</t>
   </si>
   <si>
     <t>Parecer juridico PL 28/2020</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5503/pj-2020-24-229-14407.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5503/pj-2020-24-229-14407.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL 29/2020</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5504/pj-2020-25-230-14408.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5504/pj-2020-25-230-14408.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL 30/2020</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5505/pj-2020-26-231-14409.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5505/pj-2020-26-231-14409.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PLC 9/2020</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5506/pj-2020-27-232-14410.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5506/pj-2020-27-232-14410.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PLC 10/2020</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5507/pj-2020-28-244-14424.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5507/pj-2020-28-244-14424.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico PL 31/2020</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5508/pj-2020-29-245-14425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5508/pj-2020-29-245-14425.pdf</t>
   </si>
   <si>
     <t>Parecer juridico PL 32/2020</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5509/pj-2020-30-280-14469.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5509/pj-2020-30-280-14469.pdf</t>
   </si>
   <si>
     <t>Parecer juridico sobre o PL 33/2020</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5510/pj-2020-31-281-14470.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5510/pj-2020-31-281-14470.pdf</t>
   </si>
   <si>
     <t>parecer juridico sobre o PL 34/2020</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5511/pj-2020-32-282-14471.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5511/pj-2020-32-282-14471.pdf</t>
   </si>
   <si>
     <t>Parecer juridico PL 35/2020</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5512/pj-2020-33-288-14483.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5512/pj-2020-33-288-14483.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 36/2020.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5513/pj-2020-34-296-14491.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5513/pj-2020-34-296-14491.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 37/2020.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5514/pj-2020-35-297-14492.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5514/pj-2020-35-297-14492.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 38/2020.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5515/pj-2020-36-304-14501.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5515/pj-2020-36-304-14501.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 11/2020.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5516/pj-2020-37-316-14514.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5516/pj-2020-37-316-14514.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 3/2020.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5517/pj-2020-38-317-14515.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5517/pj-2020-38-317-14515.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 4/2020.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5518/pj-2020-39-335-14536.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5518/pj-2020-39-335-14536.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 39/2020.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5519/pj-2020-40-336-14537.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5519/pj-2020-40-336-14537.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 3/2020.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5520/pj-2020-41-337-14538.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5520/pj-2020-41-337-14538.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 5/2020.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5521/pj-2020-42-338-14539.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5521/pj-2020-42-338-14539.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 6/2020.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5522/pj-2020-43-359-14567.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5522/pj-2020-43-359-14567.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 4/2020.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5523/pj-2020-44-360-14568.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5523/pj-2020-44-360-14568.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 43/2020.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5524/pj-2020-45-361-14569.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5524/pj-2020-45-361-14569.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 44/2020.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5525/pj-2020-46-374-14584.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5525/pj-2020-46-374-14584.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 45/2020.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5526/pj-2020-47-399-14611.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5526/pj-2020-47-399-14611.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 7/2020.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5527/pj-2020-48-400-14612.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5527/pj-2020-48-400-14612.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 8/2020.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5528/pj-2020-49-401-14613.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5528/pj-2020-49-401-14613.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 9/2020.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5529/pj-2020-50-402-14614.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5529/pj-2020-50-402-14614.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 10/2020.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5530/pj-2020-51-411-14623.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5530/pj-2020-51-411-14623.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 46/2020.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5531/pj-2020-52-424-14637.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5531/pj-2020-52-424-14637.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 11/2020.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5532/pj-2020-53-430-14657.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5532/pj-2020-53-430-14657.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 12/2020.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5533/pj-2020-54-432-14661.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5533/pj-2020-54-432-14661.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Requerimento nº 55/2020.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5534/pj-2020-55-434-14667.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5534/pj-2020-55-434-14667.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 13/2020.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5535/pj-2020-56-472-14724.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5535/pj-2020-56-472-14724.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 53/2020.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5536/pj-2020-57-469-14721.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5536/pj-2020-57-469-14721.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 51/2020.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5537/pj-2020-58-473-14725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5537/pj-2020-58-473-14725.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 54/2020.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5538/pj-2020-59-487-14741.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5538/pj-2020-59-487-14741.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 55/2020.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5539/pj-2020-60-491-14747.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5539/pj-2020-60-491-14747.pdf</t>
   </si>
   <si>
     <t>Parecer referente a denúncia apresentada pelo munícipe Alan Martins de Sampaio.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5540/pj-2020-61-492-14748.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5540/pj-2020-61-492-14748.pdf</t>
   </si>
   <si>
     <t>Parecer referente a denúncia apresentada pelo munícipe Carlos Alberto do Carmo.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5541/pj-2020-62-501-14759.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5541/pj-2020-62-501-14759.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Requerimento nº 75/2020.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5542/pj-2020-63-503-14761.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5542/pj-2020-63-503-14761.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 13/2020.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5543/pj-2020-64-509-14767.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5543/pj-2020-64-509-14767.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei Complementar nº 13/2020.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5178/ogp-2020-2-145-14282.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5178/ogp-2020-2-145-14282.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Proj. Lei Complementar nº 3/2020</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5179/ogp-2020-4-204-14374.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5179/ogp-2020-4-204-14374.pdf</t>
   </si>
   <si>
     <t>Solicita retirada PLC 7/2020</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5180/ogp-2020-5-205-14375.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5180/ogp-2020-5-205-14375.pdf</t>
   </si>
   <si>
     <t>Solicita retirada PLC 8/2020</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5198/op-2020-1-150-14292.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5198/op-2020-1-150-14292.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO PEDIDO DE URGÊNCIA CONTIDO NO OFICÍO Nº005/2020 QUE ENCAMINHA O PROJETO DE LEI COMPLEMENTAR Nº 1/2020</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5199/op-2020-2-162-14305.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5199/op-2020-2-162-14305.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº006/2020</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5200/op-2020-3-298-14495.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5200/op-2020-3-298-14495.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DP PROJETO DE LEI Nº 36/2020</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>EXECUTIVO - EXE</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5201/op-2020-4-471-14723.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5201/op-2020-4-471-14723.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº301/2020 DA PREFEITURA, RELACIONADO A CEI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4536,67 +4536,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4229/ind-2020-1-24-14144.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4230/ind-2020-2-25-14145.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4231/ind-2020-3-26-14146.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4232/ind-2020-4-29-14149.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4233/ind-2020-5-30-14150.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4234/ind-2020-6-31-14151.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4235/ind-2020-7-35-14154.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4236/ind-2020-8-38-14155.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4237/ind-2020-9-41-14160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4238/ind-2020-10-49-14168.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4239/ind-2020-11-50-14169.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4240/ind-2020-12-45-14163.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4241/ind-2020-13-44-14162.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4242/ind-2020-14-43-14161.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4243/ind-2020-15-57-14175.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4244/ind-2020-16-63-14181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4245/ind-2020-17-72-14190.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4246/ind-2020-18-69-14187.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4247/ind-2020-19-70-14188.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4248/ind-2020-20-73-14191.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4249/ind-2020-21-75-14193.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4250/ind-2020-22-83-14200.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4251/ind-2020-23-91-14210.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4252/ind-2020-24-88-14207.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4253/ind-2020-25-89-14208.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4254/ind-2020-26-90-14209.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4255/ind-2020-27-104-14221.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4256/ind-2020-28-105-14224.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4257/ind-2020-29-106-14226.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4258/ind-2020-30-107-14227.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4259/ind-2020-31-113-14235.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4260/ind-2020-32-126-14251.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4261/ind-2020-33-132-14268.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4262/ind-2020-34-133-14269.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4263/ind-2020-35-128-14264.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4264/ind-2020-36-135-14271.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4265/ind-2020-37-136-14272.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4266/ind-2020-38-147-14286.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4267/ind-2020-39-164-14308.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4268/ind-2020-40-170-14313.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4269/ind-2020-41-191-14361.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4270/ind-2020-42-192-14352.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4271/ind-2020-43-193-14353.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4272/ind-2020-44-199-14373.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4273/ind-2020-45-203-14371.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4274/ind-2020-46-209-14386.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4275/ind-2020-47-210-14387.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4276/ind-2020-48-211-14388.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4277/ind-2020-49-233-14411.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4278/ind-2020-50-234-14412.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4279/ind-2020-51-235-14413.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4280/ind-2020-52-261-14441.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4281/ind-2020-53-263-14443.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4282/ind-2020-54-264-14444.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4283/ind-2020-55-290-14485.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4284/ind-2020-56-305-14502.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4285/ind-2020-57-309-14507.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4286/ind-2020-58-310-14508.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4287/ind-2020-59-315-14513.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4288/ind-2020-60-320-14521.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4289/ind-2020-61-323-14524.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4290/ind-2020-62-324-14525.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4291/ind-2020-63-325-14526.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4292/ind-2020-64-358-14566.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4293/ind-2020-65-362-14570.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4294/ind-2020-66-365-14573.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4295/ind-2020-67-366-14574.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4296/ind-2020-68-367-14575.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4297/ind-2020-69-380-14590.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4298/ind-2020-70-381-14591.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4299/ind-2020-71-382-14594.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4300/ind-2020-72-383-14595.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4301/ind-2020-73-384-14596.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4302/ind-2020-74-390-14602.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4303/ind-2020-75-385-14597.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4304/ind-2020-76-389-14601.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4305/ind-2020-77-394-14606.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4306/ind-2020-78-397-14609.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4307/ind-2020-79-398-14610.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4308/ind-2020-80-412-14624.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4309/ind-2020-81-413-14625.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4310/ind-2020-82-415-14628.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4311/ind-2020-83-423-14636.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4312/ind-2020-84-451-14684.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4313/ind-2020-85-452-14685.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4314/ind-2020-86-453-14686.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4315/ind-2020-87-465-14716.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4316/ind-2020-88-466-14717.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4317/ind-2020-89-467-14718.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4318/ind-2020-90-468-14719.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4319/ind-2020-91-474-14726.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4320/ind-2020-92-475-14727.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4321/ind-2020-93-476-14728.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4322/ind-2020-94-480-14733.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4323/ind-2020-95-481-14734.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4324/ind-2020-96-494-14752.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5007/pl-2020-2-9-14127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5008/pl-2020-3-10-14128.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5009/pl-2020-4-11-14129.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5010/pl-2020-5-12-14130.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5011/pl-2020-6-13-14131.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5012/pl-2020-7-36-14156.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5013/pl-2020-8-37-14157.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5014/pl-2020-9-47-14166.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5015/pl-2020-10-53-14236.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5016/pl-2020-11-60-14178.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5017/pl-2020-12-62-14180.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5018/pl-2020-13-82-14199.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5019/pl-2020-14-85-14204.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5020/pl-2020-15-97-14216.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5021/pl-2020-16-101-14220.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5022/pl-2020-17-141-14277.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5023/pl-2020-18-148-14287.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5024/pl-2020-19-149-14289.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5025/pl-2020-20-155-14297.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5026/pl-2020-21-158-14300.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5027/pl-2020-22-171-14314.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5028/pl-2020-23-179-14335.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5029/pl-2020-24-180-14336.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5030/pl-2020-25-181-14340.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5031/pl-2020-26-197-14362.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5032/pl-2020-27-206-14376.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5033/pl-2020-28-207-14378.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5034/pl-2020-29-217-14394.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5035/pl-2020-30-218-14396.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5036/pl-2020-31-236-14414.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5037/pl-2020-32-237-14416.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5038/pl-2020-33-271-14459.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5039/pl-2020-34-272-14460.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5040/pl-2020-35-275-14463.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5041/pl-2020-36-284-14473.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5042/pl-2020-37-292-14487.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5043/pl-2020-38-293-14488.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5044/pl-2020-39-318-14516.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5045/pl-2020-40-340-14542.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5046/pl-2020-41-339-14540.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5047/pl-2020-42-343-14546.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5048/pl-2020-43-349-14554.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5049/pl-2020-44-354-14562.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5050/pl-2020-45-373-14582.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5051/pl-2020-46-404-14616.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5052/pl-2020-47-425-14638.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5053/pl-2020-48-427-14640.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5054/pl-2020-49-428-14653.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5055/pl-2020-50-433-14662.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5056/pl-2020-51-444-14677.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5057/pl-2020-52-446-14679.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5058/pl-2020-53-455-14689.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5059/pl-2020-54-458-14697.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5060/pl-2020-55-483-14736.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5061/pl-2020-56-489-14743.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5062/pl-2020-57-504-14762.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4725/plc-2020-1-4-14158.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/plc-2020-2-114-14237.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/plc-2020-3-127-14252.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/plc-2020-4-138-14274.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/plc-2020-5-139-14275.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/plc-2020-6-140-14285.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/plc-2020-7-200-14370.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4732/plc-2020-8-201-14368.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4733/plc-2020-9-219-14397.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4734/plc-2020-10-220-14478.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4735/plc-2020-11-295-14490.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4736/plc-2020-12-344-14547.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4737/plc-2020-13-502-14760.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4738/plc-2020-14-505-14763.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5063/pr-2020-1-167-14310.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5064/pr-2020-2-227-14405.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5065/pr-2020-3-334-14535.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5066/pr-2020-4-356-14564.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5143/dl-2020-1-22-14142.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5144/dl-2020-2-125-14250.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5145/dl-2020-3-308-14505.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5146/dl-2020-4-307-14504.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5147/dl-2020-5-327-14528.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5148/dl-2020-6-331-14532.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5149/dl-2020-7-386-14598.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5150/dl-2020-8-388-14600.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5151/dl-2020-9-392-14604.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5152/dl-2020-10-393-14605.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5153/dl-2020-11-417-14630.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5154/dl-2020-12-426-14639.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5155/dl-2020-13-416-14659.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3945/map-2020-1-27-14147.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3946/map-2020-2-46-14164.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3947/map-2020-3-54-14172.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3948/map-2020-4-74-14192.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3949/map-2020-5-81-14198.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3950/map-2020-6-110-14231.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3951/map-2020-7-111-14232.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3952/map-2020-8-118-14242.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3953/map-2020-9-119-14243.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3954/mrp-2020-10-319-14517.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3955/map-2020-11-341-14545.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3551/reqc-2020-1-2-14120.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3552/reqc-2020-2-7-14123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3553/reqc-2020-3-15-14125.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3554/reqc-2020-4-16-14126.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3555/reqc-2020-5-34-14153.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3556/reqc-2020-7-59-14177.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3557/reqc-2020-8-77-14195.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3558/reqc-2020-9-78-14196.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3559/reqc-2020-10-87-14206.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3560/reqc-2020-11-99-14218.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3561/reqc-2020-12-98-14217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3562/reqc-2020-14-112-14233.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3563/reqc-2020-15-115-14241.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3564/reqc-2020-17-137-14273.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3565/reqc-2020-18-146-14284.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3566/reqc-2020-19-143-14279.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3567/reqc-2020-20-142-14278.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3568/reqc-2020-21-122-14247.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3569/reqc-2020-22-152-14294.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3570/reqc-2020-23-156-14298.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3571/reqc-2020-24-168-14311.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3572/reqc-2020-25-169-14312.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3573/reqc-2020-26-173-14329.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3574/reqc-2020-27-175-14332.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3575/reqc-2020-28-176-14333.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3576/reqc-2020-29-198-14366.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3577/reqc-2020-30-221-14399.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3578/reqc-2020-31-226-14404.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3579/reqc-2020-32-243-14423.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3580/reqc-2020-33-262-14442.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3581/reqc-2020-34-265-14445.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3582/reqc-2020-35-268-14448.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3583/reqc-2020-36-270-14455.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3584/reqc-2020-37-267-14447.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3585/reqc-2020-38-274-14462.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3586/reqc-2020-39-276-14464.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3587/reqc-2020-40-283-14472.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3588/reqc-2020-42-333-14534.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3589/reqc-2020-43-330-14531.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3590/reqc-2020-44-342-14544.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3591/reqc-2020-45-347-14552.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3592/reqc-2020-46-355-14563.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3593/reqc-2020-47-368-14577.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3594/reqc-2020-48-376-14586.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3595/reqc-2020-49-375-14585.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3596/reqc-2020-50-377-14587.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3597/reqc-2020-51-378-14588.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3598/reqc-2020-52-395-14607.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3599/reqc-2020-53-396-14608.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3600/reqc-2020-54-403-14615.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3601/reqc-2020-55-414-14626.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3602/reqc-2020-56-418-14631.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3603/reqc-2020-57-431-14658.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3604/reqc-2020-58-436-14668.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3605/reqc-2020-59-438-14671.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3606/reqc-2020-60-437-14670.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3607/reqc-2020-61-435-14669.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3608/reqc-2020-62-445-14678.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3609/reqc-2020-64-450-14683.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3610/reqc-2020-65-454-14687.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3611/reqc-2020-66-462-14713.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3612/reqc-2020-67-464-14715.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3613/reqc-2020-68-463-14714.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3614/reqc-2020-69-477-14729.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3615/reqc-2020-70-484-14738.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3616/reqc-2020-71-485-14739.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3617/reqc-2020-72-488-14742.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3618/reqc-2020-73-490-14746.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3619/reqc-2020-74-493-14751.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3620/reqc-2020-75-495-14753.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3621/reqc-2020-76-497-14755.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3622/reqc-2020-77-499-14757.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3623/reqc-2020-78-500-14758.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3624/reqc-2020-79-498-14756.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3625/reqc-2020-80-507-14765.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3626/reqc-2020-81-508-14766.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3627/reqc-2020-82-511-14773.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3628/reqc-2020-83-512-14774.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3629/reqc-2020-84-516-14780.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5402/subst-2020-1-28-14148.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5403/subst-2020-2-79-14197.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5404/subst-2020-3-153-14295.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5405/subst-2020-4-506-14764.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5451/cjr-2020-1-55-14173.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5452/cjr-2020-2-65-14183.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5453/cjr-2020-3-66-14184.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5454/cjr-2020-4-194-14356.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5455/cjr-2020-5-195-14357.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5456/cjr-2020-6-196-14358.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5457/cjr-2020-7-208-14385.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5458/cjr-2020-8-213-14390.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5459/cjr-2020-9-212-14389.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5460/cjr-2020-10-239-14419.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5461/cjr-2020-11-238-14418.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5462/cjr-2020-12-248-14428.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5463/cjr-2020-13-249-14429.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5464/cjr-2020-14-256-14436.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5465/cjr-2020-15-257-14437.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5466/cjr-2020-16-302-14499.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5467/cjr-2020-17-301-14498.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5468/cjr-2020-18-303-14500.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5469/cjr-2020-19-300-14497.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5470/cjr-2020-20-326-14527.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5471/cjr-2020-21-328-14529.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5472/cjr-2020-22-329-14530.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5473/cjr-2020-23-346-14551.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5474/cjr-2020-24-357-14565.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5475/cjr-2020-25-364-14572.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5476/cjr-2020-26-407-14619.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5477/cjr-2020-27-406-14618.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5478/cjr-2020-28-408-14620.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5479/cjr-2020-29-460-14695.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5407/ces-2020-1-86-14205.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5408/cfo-2020-1-51-14170.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5409/cfo-2020-2-67-14185.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5410/cfo-2020-3-68-14186.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5411/cfo-2020-4-76-14194.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5412/cfo-2020-5-93-14212.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5413/cfo-2020-6-92-14211.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5414/cfo-2020-7-124-14249.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5415/cfo-2020-8-188-14348.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5416/cfo-2020-9-190-14350.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5417/cfo-2020-10-189-14349.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5418/cfo-2020-11-240-14420.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5419/cfo-2020-12-241-14421.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5420/cfo-2020-13-242-14422.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5421/cfo-2020-14-251-14431.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5422/cfo-2020-15-252-14432.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5423/cfo-2020-16-253-14433.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5424/cfo-2020-17-254-14434.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5425/cfo-2020-18-260-14440.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5426/cfo-2020-19-259-14439.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5427/cfo-2020-20-273-14461.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5428/cfo-2020-21-277-14466.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5429/cfo-2020-22-278-14467.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5430/cfo-2020-23-291-14486.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5431/cfo-2020-24-294-14489.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5432/cfo-2020-25-306-14503.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5433/cfo-2020-26-311-14509.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5434/cfo-2020-27-312-14510.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5435/cfo-2020-28-313-14511.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5436/cfo-2020-29-314-14512.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5437/cfo-2020-30-348-14553.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5438/cfo-2020-31-350-14555.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5439/cfo-2020-32-351-14556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5440/cfo-2020-33-353-14558.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5441/cfo-2020-34-370-14578.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5442/cfo-2020-35-371-14579.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5443/cfo-2020-36-419-14632.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5444/cfo-2020-37-420-14633.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5445/cfo-2020-38-421-14634.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5446/cfo-2020-39-422-14635.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5447/cfo-2020-40-439-14672.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5448/cfo-2020-41-440-14673.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5449/cfo-2020-42-441-14674.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5450/cfo-2020-43-443-14676.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5480/pj-2020-1-5-14121.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5481/pj-2020-2-6-14122.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5482/pj-2020-3-23-14143.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5483/pj-2020-4-33-14152.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5484/pj-2020-5-48-14167.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5485/pj-2020-6-52-14171.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5486/pj-2020-7-61-14179.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5487/pj-2020-8-64-14182.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5488/pj-2020-9-84-14203.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5489/pj-2020-10-109-14230.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5490/pj-2020-11-123-14248.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5491/pj-2020-12-144-14281.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5492/pj-2020-13-151-14293.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5493/pj-2020-14-160-14303.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5494/pj-2020-15-161-14304.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5495/pj-2020-16-166-14309.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5496/pj-2020-17-172-14327.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5497/pj-2020-18-182-14342.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5498/pj-2020-19-183-14343.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5499/pj-2020-20-184-14344.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5500/pj-2020-21-202-14369.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5501/pj-2020-22-215-14393.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5502/pj-2020-23-216-14392.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5503/pj-2020-24-229-14407.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5504/pj-2020-25-230-14408.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5505/pj-2020-26-231-14409.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5506/pj-2020-27-232-14410.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5507/pj-2020-28-244-14424.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5508/pj-2020-29-245-14425.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5509/pj-2020-30-280-14469.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5510/pj-2020-31-281-14470.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5511/pj-2020-32-282-14471.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5512/pj-2020-33-288-14483.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5513/pj-2020-34-296-14491.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5514/pj-2020-35-297-14492.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5515/pj-2020-36-304-14501.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5516/pj-2020-37-316-14514.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5517/pj-2020-38-317-14515.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5518/pj-2020-39-335-14536.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5519/pj-2020-40-336-14537.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5520/pj-2020-41-337-14538.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5521/pj-2020-42-338-14539.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5522/pj-2020-43-359-14567.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5523/pj-2020-44-360-14568.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5524/pj-2020-45-361-14569.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5525/pj-2020-46-374-14584.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5526/pj-2020-47-399-14611.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5527/pj-2020-48-400-14612.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5528/pj-2020-49-401-14613.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5529/pj-2020-50-402-14614.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5530/pj-2020-51-411-14623.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5531/pj-2020-52-424-14637.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5532/pj-2020-53-430-14657.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5533/pj-2020-54-432-14661.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5534/pj-2020-55-434-14667.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5535/pj-2020-56-472-14724.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5536/pj-2020-57-469-14721.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5537/pj-2020-58-473-14725.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5538/pj-2020-59-487-14741.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5539/pj-2020-60-491-14747.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5540/pj-2020-61-492-14748.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5541/pj-2020-62-501-14759.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5542/pj-2020-63-503-14761.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5543/pj-2020-64-509-14767.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5178/ogp-2020-2-145-14282.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5179/ogp-2020-4-204-14374.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5180/ogp-2020-5-205-14375.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5198/op-2020-1-150-14292.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5199/op-2020-2-162-14305.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5200/op-2020-3-298-14495.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5201/op-2020-4-471-14723.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4229/ind-2020-1-24-14144.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4230/ind-2020-2-25-14145.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4231/ind-2020-3-26-14146.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4232/ind-2020-4-29-14149.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4233/ind-2020-5-30-14150.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4234/ind-2020-6-31-14151.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4235/ind-2020-7-35-14154.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4236/ind-2020-8-38-14155.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4237/ind-2020-9-41-14160.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4238/ind-2020-10-49-14168.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4239/ind-2020-11-50-14169.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4240/ind-2020-12-45-14163.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4241/ind-2020-13-44-14162.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4242/ind-2020-14-43-14161.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4243/ind-2020-15-57-14175.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4244/ind-2020-16-63-14181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4245/ind-2020-17-72-14190.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4246/ind-2020-18-69-14187.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4247/ind-2020-19-70-14188.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4248/ind-2020-20-73-14191.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4249/ind-2020-21-75-14193.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4250/ind-2020-22-83-14200.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4251/ind-2020-23-91-14210.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4252/ind-2020-24-88-14207.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4253/ind-2020-25-89-14208.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4254/ind-2020-26-90-14209.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4255/ind-2020-27-104-14221.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4256/ind-2020-28-105-14224.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4257/ind-2020-29-106-14226.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4258/ind-2020-30-107-14227.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4259/ind-2020-31-113-14235.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4260/ind-2020-32-126-14251.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4261/ind-2020-33-132-14268.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4262/ind-2020-34-133-14269.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4263/ind-2020-35-128-14264.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4264/ind-2020-36-135-14271.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4265/ind-2020-37-136-14272.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4266/ind-2020-38-147-14286.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4267/ind-2020-39-164-14308.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4268/ind-2020-40-170-14313.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4269/ind-2020-41-191-14361.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4270/ind-2020-42-192-14352.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4271/ind-2020-43-193-14353.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4272/ind-2020-44-199-14373.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4273/ind-2020-45-203-14371.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4274/ind-2020-46-209-14386.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4275/ind-2020-47-210-14387.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4276/ind-2020-48-211-14388.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4277/ind-2020-49-233-14411.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4278/ind-2020-50-234-14412.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4279/ind-2020-51-235-14413.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4280/ind-2020-52-261-14441.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4281/ind-2020-53-263-14443.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4282/ind-2020-54-264-14444.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4283/ind-2020-55-290-14485.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4284/ind-2020-56-305-14502.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4285/ind-2020-57-309-14507.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4286/ind-2020-58-310-14508.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4287/ind-2020-59-315-14513.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4288/ind-2020-60-320-14521.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4289/ind-2020-61-323-14524.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4290/ind-2020-62-324-14525.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4291/ind-2020-63-325-14526.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4292/ind-2020-64-358-14566.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4293/ind-2020-65-362-14570.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4294/ind-2020-66-365-14573.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4295/ind-2020-67-366-14574.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4296/ind-2020-68-367-14575.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4297/ind-2020-69-380-14590.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4298/ind-2020-70-381-14591.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4299/ind-2020-71-382-14594.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4300/ind-2020-72-383-14595.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4301/ind-2020-73-384-14596.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4302/ind-2020-74-390-14602.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4303/ind-2020-75-385-14597.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4304/ind-2020-76-389-14601.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4305/ind-2020-77-394-14606.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4306/ind-2020-78-397-14609.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4307/ind-2020-79-398-14610.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4308/ind-2020-80-412-14624.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4309/ind-2020-81-413-14625.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4310/ind-2020-82-415-14628.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4311/ind-2020-83-423-14636.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4312/ind-2020-84-451-14684.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4313/ind-2020-85-452-14685.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4314/ind-2020-86-453-14686.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4315/ind-2020-87-465-14716.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4316/ind-2020-88-466-14717.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4317/ind-2020-89-467-14718.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4318/ind-2020-90-468-14719.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4319/ind-2020-91-474-14726.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4320/ind-2020-92-475-14727.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4321/ind-2020-93-476-14728.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4322/ind-2020-94-480-14733.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4323/ind-2020-95-481-14734.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4324/ind-2020-96-494-14752.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5007/pl-2020-2-9-14127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5008/pl-2020-3-10-14128.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5009/pl-2020-4-11-14129.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5010/pl-2020-5-12-14130.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5011/pl-2020-6-13-14131.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5012/pl-2020-7-36-14156.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5013/pl-2020-8-37-14157.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5014/pl-2020-9-47-14166.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5015/pl-2020-10-53-14236.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5016/pl-2020-11-60-14178.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5017/pl-2020-12-62-14180.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5018/pl-2020-13-82-14199.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5019/pl-2020-14-85-14204.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5020/pl-2020-15-97-14216.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5021/pl-2020-16-101-14220.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5022/pl-2020-17-141-14277.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5023/pl-2020-18-148-14287.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5024/pl-2020-19-149-14289.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5025/pl-2020-20-155-14297.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5026/pl-2020-21-158-14300.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5027/pl-2020-22-171-14314.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5028/pl-2020-23-179-14335.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5029/pl-2020-24-180-14336.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5030/pl-2020-25-181-14340.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5031/pl-2020-26-197-14362.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5032/pl-2020-27-206-14376.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5033/pl-2020-28-207-14378.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5034/pl-2020-29-217-14394.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5035/pl-2020-30-218-14396.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5036/pl-2020-31-236-14414.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5037/pl-2020-32-237-14416.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5038/pl-2020-33-271-14459.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5039/pl-2020-34-272-14460.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5040/pl-2020-35-275-14463.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5041/pl-2020-36-284-14473.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5042/pl-2020-37-292-14487.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5043/pl-2020-38-293-14488.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5044/pl-2020-39-318-14516.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5045/pl-2020-40-340-14542.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5046/pl-2020-41-339-14540.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5047/pl-2020-42-343-14546.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5048/pl-2020-43-349-14554.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5049/pl-2020-44-354-14562.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5050/pl-2020-45-373-14582.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5051/pl-2020-46-404-14616.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5052/pl-2020-47-425-14638.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5053/pl-2020-48-427-14640.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5054/pl-2020-49-428-14653.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5055/pl-2020-50-433-14662.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5056/pl-2020-51-444-14677.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5057/pl-2020-52-446-14679.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5058/pl-2020-53-455-14689.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5059/pl-2020-54-458-14697.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5060/pl-2020-55-483-14736.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5061/pl-2020-56-489-14743.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5062/pl-2020-57-504-14762.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4725/plc-2020-1-4-14158.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/plc-2020-2-114-14237.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/plc-2020-3-127-14252.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/plc-2020-4-138-14274.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/plc-2020-5-139-14275.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/plc-2020-6-140-14285.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/plc-2020-7-200-14370.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4732/plc-2020-8-201-14368.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4733/plc-2020-9-219-14397.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4734/plc-2020-10-220-14478.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4735/plc-2020-11-295-14490.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4736/plc-2020-12-344-14547.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4737/plc-2020-13-502-14760.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/4738/plc-2020-14-505-14763.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5063/pr-2020-1-167-14310.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5064/pr-2020-2-227-14405.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5065/pr-2020-3-334-14535.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5066/pr-2020-4-356-14564.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5143/dl-2020-1-22-14142.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5144/dl-2020-2-125-14250.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5145/dl-2020-3-308-14505.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5146/dl-2020-4-307-14504.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5147/dl-2020-5-327-14528.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5148/dl-2020-6-331-14532.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5149/dl-2020-7-386-14598.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5150/dl-2020-8-388-14600.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5151/dl-2020-9-392-14604.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5152/dl-2020-10-393-14605.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5153/dl-2020-11-417-14630.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5154/dl-2020-12-426-14639.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5155/dl-2020-13-416-14659.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3945/map-2020-1-27-14147.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3946/map-2020-2-46-14164.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3947/map-2020-3-54-14172.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3948/map-2020-4-74-14192.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3949/map-2020-5-81-14198.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3950/map-2020-6-110-14231.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3951/map-2020-7-111-14232.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3952/map-2020-8-118-14242.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3953/map-2020-9-119-14243.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3954/mrp-2020-10-319-14517.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3955/map-2020-11-341-14545.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3551/reqc-2020-1-2-14120.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3552/reqc-2020-2-7-14123.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3553/reqc-2020-3-15-14125.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3554/reqc-2020-4-16-14126.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3555/reqc-2020-5-34-14153.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3556/reqc-2020-7-59-14177.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3557/reqc-2020-8-77-14195.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3558/reqc-2020-9-78-14196.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3559/reqc-2020-10-87-14206.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3560/reqc-2020-11-99-14218.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3561/reqc-2020-12-98-14217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3562/reqc-2020-14-112-14233.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3563/reqc-2020-15-115-14241.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3564/reqc-2020-17-137-14273.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3565/reqc-2020-18-146-14284.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3566/reqc-2020-19-143-14279.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3567/reqc-2020-20-142-14278.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3568/reqc-2020-21-122-14247.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3569/reqc-2020-22-152-14294.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3570/reqc-2020-23-156-14298.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3571/reqc-2020-24-168-14311.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3572/reqc-2020-25-169-14312.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3573/reqc-2020-26-173-14329.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3574/reqc-2020-27-175-14332.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3575/reqc-2020-28-176-14333.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3576/reqc-2020-29-198-14366.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3577/reqc-2020-30-221-14399.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3578/reqc-2020-31-226-14404.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3579/reqc-2020-32-243-14423.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3580/reqc-2020-33-262-14442.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3581/reqc-2020-34-265-14445.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3582/reqc-2020-35-268-14448.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3583/reqc-2020-36-270-14455.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3584/reqc-2020-37-267-14447.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3585/reqc-2020-38-274-14462.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3586/reqc-2020-39-276-14464.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3587/reqc-2020-40-283-14472.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3588/reqc-2020-42-333-14534.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3589/reqc-2020-43-330-14531.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3590/reqc-2020-44-342-14544.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3591/reqc-2020-45-347-14552.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3592/reqc-2020-46-355-14563.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3593/reqc-2020-47-368-14577.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3594/reqc-2020-48-376-14586.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3595/reqc-2020-49-375-14585.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3596/reqc-2020-50-377-14587.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3597/reqc-2020-51-378-14588.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3598/reqc-2020-52-395-14607.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3599/reqc-2020-53-396-14608.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3600/reqc-2020-54-403-14615.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3601/reqc-2020-55-414-14626.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3602/reqc-2020-56-418-14631.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3603/reqc-2020-57-431-14658.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3604/reqc-2020-58-436-14668.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3605/reqc-2020-59-438-14671.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3606/reqc-2020-60-437-14670.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3607/reqc-2020-61-435-14669.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3608/reqc-2020-62-445-14678.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3609/reqc-2020-64-450-14683.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3610/reqc-2020-65-454-14687.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3611/reqc-2020-66-462-14713.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3612/reqc-2020-67-464-14715.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3613/reqc-2020-68-463-14714.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3614/reqc-2020-69-477-14729.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3615/reqc-2020-70-484-14738.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3616/reqc-2020-71-485-14739.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3617/reqc-2020-72-488-14742.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3618/reqc-2020-73-490-14746.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3619/reqc-2020-74-493-14751.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3620/reqc-2020-75-495-14753.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3621/reqc-2020-76-497-14755.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3622/reqc-2020-77-499-14757.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3623/reqc-2020-78-500-14758.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3624/reqc-2020-79-498-14756.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3625/reqc-2020-80-507-14765.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3626/reqc-2020-81-508-14766.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3627/reqc-2020-82-511-14773.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3628/reqc-2020-83-512-14774.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/3629/reqc-2020-84-516-14780.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5402/subst-2020-1-28-14148.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5403/subst-2020-2-79-14197.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5404/subst-2020-3-153-14295.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5405/subst-2020-4-506-14764.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5451/cjr-2020-1-55-14173.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5452/cjr-2020-2-65-14183.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5453/cjr-2020-3-66-14184.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5454/cjr-2020-4-194-14356.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5455/cjr-2020-5-195-14357.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5456/cjr-2020-6-196-14358.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5457/cjr-2020-7-208-14385.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5458/cjr-2020-8-213-14390.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5459/cjr-2020-9-212-14389.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5460/cjr-2020-10-239-14419.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5461/cjr-2020-11-238-14418.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5462/cjr-2020-12-248-14428.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5463/cjr-2020-13-249-14429.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5464/cjr-2020-14-256-14436.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5465/cjr-2020-15-257-14437.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5466/cjr-2020-16-302-14499.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5467/cjr-2020-17-301-14498.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5468/cjr-2020-18-303-14500.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5469/cjr-2020-19-300-14497.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5470/cjr-2020-20-326-14527.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5471/cjr-2020-21-328-14529.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5472/cjr-2020-22-329-14530.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5473/cjr-2020-23-346-14551.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5474/cjr-2020-24-357-14565.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5475/cjr-2020-25-364-14572.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5476/cjr-2020-26-407-14619.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5477/cjr-2020-27-406-14618.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5478/cjr-2020-28-408-14620.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5479/cjr-2020-29-460-14695.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5407/ces-2020-1-86-14205.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5408/cfo-2020-1-51-14170.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5409/cfo-2020-2-67-14185.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5410/cfo-2020-3-68-14186.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5411/cfo-2020-4-76-14194.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5412/cfo-2020-5-93-14212.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5413/cfo-2020-6-92-14211.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5414/cfo-2020-7-124-14249.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5415/cfo-2020-8-188-14348.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5416/cfo-2020-9-190-14350.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5417/cfo-2020-10-189-14349.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5418/cfo-2020-11-240-14420.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5419/cfo-2020-12-241-14421.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5420/cfo-2020-13-242-14422.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5421/cfo-2020-14-251-14431.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5422/cfo-2020-15-252-14432.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5423/cfo-2020-16-253-14433.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5424/cfo-2020-17-254-14434.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5425/cfo-2020-18-260-14440.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5426/cfo-2020-19-259-14439.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5427/cfo-2020-20-273-14461.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5428/cfo-2020-21-277-14466.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5429/cfo-2020-22-278-14467.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5430/cfo-2020-23-291-14486.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5431/cfo-2020-24-294-14489.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5432/cfo-2020-25-306-14503.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5433/cfo-2020-26-311-14509.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5434/cfo-2020-27-312-14510.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5435/cfo-2020-28-313-14511.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5436/cfo-2020-29-314-14512.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5437/cfo-2020-30-348-14553.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5438/cfo-2020-31-350-14555.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5439/cfo-2020-32-351-14556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5440/cfo-2020-33-353-14558.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5441/cfo-2020-34-370-14578.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5442/cfo-2020-35-371-14579.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5443/cfo-2020-36-419-14632.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5444/cfo-2020-37-420-14633.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5445/cfo-2020-38-421-14634.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5446/cfo-2020-39-422-14635.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5447/cfo-2020-40-439-14672.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5448/cfo-2020-41-440-14673.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5449/cfo-2020-42-441-14674.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5450/cfo-2020-43-443-14676.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5480/pj-2020-1-5-14121.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5481/pj-2020-2-6-14122.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5482/pj-2020-3-23-14143.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5483/pj-2020-4-33-14152.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5484/pj-2020-5-48-14167.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5485/pj-2020-6-52-14171.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5486/pj-2020-7-61-14179.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5487/pj-2020-8-64-14182.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5488/pj-2020-9-84-14203.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5489/pj-2020-10-109-14230.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5490/pj-2020-11-123-14248.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5491/pj-2020-12-144-14281.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5492/pj-2020-13-151-14293.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5493/pj-2020-14-160-14303.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5494/pj-2020-15-161-14304.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5495/pj-2020-16-166-14309.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5496/pj-2020-17-172-14327.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5497/pj-2020-18-182-14342.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5498/pj-2020-19-183-14343.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5499/pj-2020-20-184-14344.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5500/pj-2020-21-202-14369.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5501/pj-2020-22-215-14393.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5502/pj-2020-23-216-14392.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5503/pj-2020-24-229-14407.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5504/pj-2020-25-230-14408.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5505/pj-2020-26-231-14409.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5506/pj-2020-27-232-14410.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5507/pj-2020-28-244-14424.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5508/pj-2020-29-245-14425.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5509/pj-2020-30-280-14469.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5510/pj-2020-31-281-14470.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5511/pj-2020-32-282-14471.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5512/pj-2020-33-288-14483.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5513/pj-2020-34-296-14491.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5514/pj-2020-35-297-14492.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5515/pj-2020-36-304-14501.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5516/pj-2020-37-316-14514.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5517/pj-2020-38-317-14515.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5518/pj-2020-39-335-14536.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5519/pj-2020-40-336-14537.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5520/pj-2020-41-337-14538.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5521/pj-2020-42-338-14539.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5522/pj-2020-43-359-14567.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5523/pj-2020-44-360-14568.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5524/pj-2020-45-361-14569.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5525/pj-2020-46-374-14584.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5526/pj-2020-47-399-14611.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5527/pj-2020-48-400-14612.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5528/pj-2020-49-401-14613.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5529/pj-2020-50-402-14614.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5530/pj-2020-51-411-14623.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5531/pj-2020-52-424-14637.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5532/pj-2020-53-430-14657.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5533/pj-2020-54-432-14661.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5534/pj-2020-55-434-14667.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5535/pj-2020-56-472-14724.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5536/pj-2020-57-469-14721.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5537/pj-2020-58-473-14725.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5538/pj-2020-59-487-14741.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5539/pj-2020-60-491-14747.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5540/pj-2020-61-492-14748.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5541/pj-2020-62-501-14759.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5542/pj-2020-63-503-14761.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5543/pj-2020-64-509-14767.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5178/ogp-2020-2-145-14282.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5179/ogp-2020-4-204-14374.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5180/ogp-2020-5-205-14375.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5198/op-2020-1-150-14292.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5199/op-2020-2-162-14305.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5200/op-2020-3-298-14495.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2020/5201/op-2020-4-471-14723.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>