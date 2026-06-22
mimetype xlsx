--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,7977 +54,7977 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gonçalo da Padaria</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4488/ind-2017-1-17-11096.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4488/ind-2017-1-17-11096.pdf</t>
   </si>
   <si>
     <t>Indica estudos visando melhorar o tráfego na Avenida Silvio Brand Correa, na altura das Ruas Felix Rocco e José Teodoro de Almeida</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4489/ind-2017-2-18-11097.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4489/ind-2017-2-18-11097.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um redutor de velocidade na Rua João Batista Mantovani</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4490/ind-2017-3-19-11098.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4490/ind-2017-3-19-11098.pdf</t>
   </si>
   <si>
     <t>Indica implantação do projeto "Praça da Juventude"</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prof Rodrigo Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4491/ind-2017-4-5-11081.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4491/ind-2017-4-5-11081.pdf</t>
   </si>
   <si>
     <t>REF: UM MURO NOVO NO CEMITÈRIO VELHO.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4492/ind-2017-5-9-11085.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4492/ind-2017-5-9-11085.pdf</t>
   </si>
   <si>
     <t>REF: INDICAÇÃO PARA ACADEMIA AR LIVRE NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4493/ind-2017-6-11-11086.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4493/ind-2017-6-11-11086.pdf</t>
   </si>
   <si>
     <t>REF: POSTE DE ILUMINAÇÃO NA PRAÇA AO LADO DA RUA LAURO GALVÃO, ALTURA DO Nº 348</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marquinhos Magnum</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4494/ind-2017-7-28-11106.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4494/ind-2017-7-28-11106.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4495/ind-2017-8-29-11107.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4495/ind-2017-8-29-11107.pdf</t>
   </si>
   <si>
     <t>Construção de faixas elevadas nos dois cruzamentos da Rua Assalin Zauro.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4496/ind-2017-9-30-11108.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4496/ind-2017-9-30-11108.pdf</t>
   </si>
   <si>
     <t>Parque infantil Fazenda Capoava.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Prof Rose</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4497/ind-2017-10-32-11110.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4497/ind-2017-10-32-11110.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a dedetização dos Cemitérios Municipais</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luís Antônio Gutierre Ruiz</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4498/ind-2017-11-36-11112.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4498/ind-2017-11-36-11112.pdf</t>
   </si>
   <si>
     <t>Indicação para a dedetização próxima ao Cemitério Velho.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dude</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4499/ind-2017-12-52-11129.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4499/ind-2017-12-52-11129.pdf</t>
   </si>
   <si>
     <t>Iluminação nos postas na Rua Silvino Nóbrega da Silva</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4500/ind-2017-13-50-11127.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4500/ind-2017-13-50-11127.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de container coletor de lixo.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4501/ind-2017-14-51-11128.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4501/ind-2017-14-51-11128.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de faixa elevada junto a rua Bandeirantes</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4502/ind-2017-15-66-11137.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4502/ind-2017-15-66-11137.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade nas Ruas Mario Pires de Almeida e outras.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4503/ind-2017-16-67-11138.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4503/ind-2017-16-67-11138.pdf</t>
   </si>
   <si>
     <t>Médico perito INSS Porto Feliz.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4504/ind-2017-17-68-11139.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4504/ind-2017-17-68-11139.pdf</t>
   </si>
   <si>
     <t>Manutenção dos parquinhos infantis e aparelhos de ginástica em diversas praças do município.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4505/ind-2017-18-76-11149.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4505/ind-2017-18-76-11149.pdf</t>
   </si>
   <si>
     <t>Indicação  para a construção de uma lombada na Avenida Santa Rosa</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4506/ind-2017-19-91-11164.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4506/ind-2017-19-91-11164.pdf</t>
   </si>
   <si>
     <t>Indicação sobre recolhimento de lixo no bairro Jequitibá.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jose Luis</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4507/ind-2017-20-95-11174.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4507/ind-2017-20-95-11174.pdf</t>
   </si>
   <si>
     <t>Construção de boca de lobo na Rua Armando Dias</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4508/ind-2017-21-99-11178.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4508/ind-2017-21-99-11178.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte velha</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4509/ind-2017-22-97-11176.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4509/ind-2017-22-97-11176.pdf</t>
   </si>
   <si>
     <t>Projeto de Incubadora</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Saulo Henrique Cândido (Saulo Barganhas)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4510/ind-2017-23-100-11179.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4510/ind-2017-23-100-11179.pdf</t>
   </si>
   <si>
     <t>Análise de Decreto extinto.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4511/ind-2017-24-113-11189.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4511/ind-2017-24-113-11189.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade Rua Mario Pires de Almeida.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4512/ind-2017-25-114-11190.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4512/ind-2017-25-114-11190.pdf</t>
   </si>
   <si>
     <t>Corte e limpeza do mato na Área de lazer Jorge Nassif.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4513/ind-2017-26-115-11191.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4513/ind-2017-26-115-11191.pdf</t>
   </si>
   <si>
     <t>Novo asfalo e redutor na Rua Josefina Simeira.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4514/ind-2017-27-122-11201.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4514/ind-2017-27-122-11201.pdf</t>
   </si>
   <si>
     <t>Instalação de caçambas coletoras de lixo da Espécie Container na Rua das Camélias, Jd. Bela Vista.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4515/ind-2017-28-123-11202.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4515/ind-2017-28-123-11202.pdf</t>
   </si>
   <si>
     <t>Corte do mato alto e recolhimento do lixo no bairro Rolando Giuli</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4516/ind-2017-29-132-11211.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4516/ind-2017-29-132-11211.pdf</t>
   </si>
   <si>
     <t>Plano de carreira ao corpo de bombeiros</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4517/ind-2017-30-153-11226.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4517/ind-2017-30-153-11226.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça publica na rua Rolando Giuli</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4518/ind-2017-31-168-11241.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4518/ind-2017-31-168-11241.pdf</t>
   </si>
   <si>
     <t>Indicação conserto mamógrafo</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4519/ind-2017-32-169-11242.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4519/ind-2017-32-169-11242.pdf</t>
   </si>
   <si>
     <t>Indicação implantação de unidade da Univest</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4520/ind-2017-33-177-11247.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4520/ind-2017-33-177-11247.pdf</t>
   </si>
   <si>
     <t>Manutenção do banheiro da Rodoviária.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4521/ind-2017-34-178-11248.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4521/ind-2017-34-178-11248.pdf</t>
   </si>
   <si>
     <t>Asfalto Rua Júlio Soares Dihel.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4522/ind-2017-35-179-11249.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4522/ind-2017-35-179-11249.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas Praça Rosa Barbieri.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4523/ind-2017-36-188-11258.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4523/ind-2017-36-188-11258.pdf</t>
   </si>
   <si>
     <t>colocação de cascalho nas Vias do Bairro Caic</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4524/ind-2017-37-189-11259.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4524/ind-2017-37-189-11259.pdf</t>
   </si>
   <si>
     <t>Colocação de senha eletrônica farmácia municipal</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4525/ind-2017-38-195-11266.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4525/ind-2017-38-195-11266.pdf</t>
   </si>
   <si>
     <t>Indicação poda grama rua anita garibaldi</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4526/ind-2017-39-196-11290.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4526/ind-2017-39-196-11290.pdf</t>
   </si>
   <si>
     <t>Indicação remoção lombada rua dr. alvim</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4527/ind-2017-40-208-11273.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4527/ind-2017-40-208-11273.pdf</t>
   </si>
   <si>
     <t>Rampa de acesso na Escola Luiza.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4528/ind-2017-41-209-11274.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4528/ind-2017-41-209-11274.pdf</t>
   </si>
   <si>
     <t>Proibido o tráfego de caminhões no centro da cidade.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4529/ind-2017-42-210-11275.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4529/ind-2017-42-210-11275.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas na Praça Francisco de Pádua Nahum.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4530/ind-2017-43-211-11277.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4530/ind-2017-43-211-11277.pdf</t>
   </si>
   <si>
     <t>Indicação aquisição viatura motocicleta para gcm</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4531/ind-2017-44-220-11289.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4531/ind-2017-44-220-11289.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA LIMPEZA DA RUA UM, ALTOS DO JEQUITIBÁ</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4532/ind-2017-45-212-11278.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4532/ind-2017-45-212-11278.pdf</t>
   </si>
   <si>
     <t>Indicaçao recapeamento rua candido mota</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4533/ind-2017-46-213-11280.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4533/ind-2017-46-213-11280.pdf</t>
   </si>
   <si>
     <t>Indicação para reserva orçamentaria material escolar</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4534/ind-2017-47-239-11306.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4534/ind-2017-47-239-11306.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus no CDHU I.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4535/ind-2017-48-240-11307.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4535/ind-2017-48-240-11307.pdf</t>
   </si>
   <si>
     <t>Muro de arrimo nos fundos da APAE Célia Maria.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4536/ind-2017-49-238-11305.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4536/ind-2017-49-238-11305.pdf</t>
   </si>
   <si>
     <t>Corte de árvore Domingos Thomé.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4537/ind-2017-50-245-11314.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4537/ind-2017-50-245-11314.pdf</t>
   </si>
   <si>
     <t>Colocação de lombada na Rua Benedito antunes 90</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4538/ind-2017-51-246-11315.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4538/ind-2017-51-246-11315.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE MINUTA DE PROJETO DE LEI QUE DISPÕE SOBRE RESTRIÇÃO DE HORÁRIO DE CARGA E DESCARGA DE CAMINHÕES, NAS VIAS PÚBLICAS CENTRAIS.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4539/ind-2017-52-258-11332.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4539/ind-2017-52-258-11332.pdf</t>
   </si>
   <si>
     <t>Local para direcionar entulhos no município.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4540/ind-2017-53-259-11333.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4540/ind-2017-53-259-11333.pdf</t>
   </si>
   <si>
     <t>Desentupimento do banheiro do CEIM Vila Angélica.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4541/ind-2017-54-260-11334.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4541/ind-2017-54-260-11334.pdf</t>
   </si>
   <si>
     <t>Retirar os veículos em frente à delegacia de polícia.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4542/ind-2017-55-263-11337.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4542/ind-2017-55-263-11337.pdf</t>
   </si>
   <si>
     <t>Indicação rodoviária</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4543/ind-2017-56-265-11338.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4543/ind-2017-56-265-11338.pdf</t>
   </si>
   <si>
     <t>Indicação praça publica na Rua Alexandre Ferrari  Bairro : Residencial Célia Maria</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4544/ind-2017-57-281-11353.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4544/ind-2017-57-281-11353.pdf</t>
   </si>
   <si>
     <t>Indicação de uma lombada  na Rua Roberval de Camargo</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4545/ind-2017-58-282-11354.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4545/ind-2017-58-282-11354.pdf</t>
   </si>
   <si>
     <t>Indicação de construção de ponte para a  Feira Noturna.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4546/ind-2017-59-286-11358.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4546/ind-2017-59-286-11358.pdf</t>
   </si>
   <si>
     <t>Rampa de acesso na Rotatória</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4547/ind-2017-60-292-11366.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4547/ind-2017-60-292-11366.pdf</t>
   </si>
   <si>
     <t>Indicação Rua Benedita de Almeida Leal</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4548/ind-2017-61-299-11371.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4548/ind-2017-61-299-11371.pdf</t>
   </si>
   <si>
     <t>Placas indicativas de trãnsito Jardim São Bento e adjacentes.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4549/ind-2017-62-300-11372.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4549/ind-2017-62-300-11372.pdf</t>
   </si>
   <si>
     <t>Desenvolvimento Turístico da Gruta.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4550/ind-2017-63-301-11373.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4550/ind-2017-63-301-11373.pdf</t>
   </si>
   <si>
     <t>Conversão de veículos em frente a Rodoviária.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4551/ind-2017-64-296-11368.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4551/ind-2017-64-296-11368.pdf</t>
   </si>
   <si>
     <t>Nova indicação moto GCM.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4552/ind-2017-66-310-11380.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4552/ind-2017-66-310-11380.pdf</t>
   </si>
   <si>
     <t>manutenção da estrada de terra até próximo do sítio El Shaddai (referência), km8,5, que liga as propriedades rurais ao asfalto, altura do km8,5, sentido Porto Feliz/Rafard.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4553/ind-2017-67-322-11389.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4553/ind-2017-67-322-11389.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestres em frente à Congregação Cristã do Brasil.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4554/ind-2017-68-323-11390.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4554/ind-2017-68-323-11390.pdf</t>
   </si>
   <si>
     <t>APAS Jardim Bela Fonte.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4555/ind-2017-69-324-11391.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4555/ind-2017-69-324-11391.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Agrovila Caic.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4556/ind-2017-70-327-11395.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4556/ind-2017-70-327-11395.pdf</t>
   </si>
   <si>
     <t>Inidicação Projeto Medalha</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4557/ind-2017-71-337-11397.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4557/ind-2017-71-337-11397.pdf</t>
   </si>
   <si>
     <t>Indicação bancos em frente ao Posto de Saude  bairro Bambu</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4558/ind-2017-72-339-11399.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4558/ind-2017-72-339-11399.pdf</t>
   </si>
   <si>
     <t>Indicação providências em relação ao trânsito na Av .Perimetral Mario Covas</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4559/ind-2017-73-351-11408.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4559/ind-2017-73-351-11408.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Rua Newton Prado.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4560/ind-2017-74-352-11409.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4560/ind-2017-74-352-11409.pdf</t>
   </si>
   <si>
     <t>Semáforo no cruzamento da Avenida Mario Covas.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4561/ind-2017-75-353-11410.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4561/ind-2017-75-353-11410.pdf</t>
   </si>
   <si>
     <t>Corrimão para a escadaria na Rua Aurélia Veroneze Gutierrez.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4562/ind-2017-76-370-11427.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4562/ind-2017-76-370-11427.pdf</t>
   </si>
   <si>
     <t>Indicação academia ao ar livre  e o campo de bocha na Rua Aurelio Verona Zé  Gutierrez</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4563/ind-2017-77-371-11431.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4563/ind-2017-77-371-11431.pdf</t>
   </si>
   <si>
     <t>Indicação de Iluminação Pública Rua Silvino Nóbrega da Silva.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4564/ind-2017-78-408-11459.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4564/ind-2017-78-408-11459.pdf</t>
   </si>
   <si>
     <t>Indicação  isntalação de corrimão na rua Aurelio Verona Zé Gutierrez</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4565/ind-2017-79-411-11462.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4565/ind-2017-79-411-11462.pdf</t>
   </si>
   <si>
     <t>Ponte Rua João Marinonio de Camargo.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4566/ind-2017-80-409-11460.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4566/ind-2017-80-409-11460.pdf</t>
   </si>
   <si>
     <t>Limpeza e restauração Praça José Benedicto Diana.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4567/ind-2017-81-410-11461.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4567/ind-2017-81-410-11461.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco e placa indicativa de estacionamento.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4568/ind-2017-82-404-11450.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4568/ind-2017-82-404-11450.pdf</t>
   </si>
   <si>
     <t>Indic intervenção processo 0928</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4569/ind-2017-83-405-11451.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4569/ind-2017-83-405-11451.pdf</t>
   </si>
   <si>
     <t>indicação interpelação processo 2438</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4570/ind-2017-84-406-11452.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4570/ind-2017-84-406-11452.pdf</t>
   </si>
   <si>
     <t>indicação interpelação processo 2371</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Coquinho</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4571/ind-2017-85-414-11470.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4571/ind-2017-85-414-11470.pdf</t>
   </si>
   <si>
     <t>Indicação : Pedido ao Sr Prefeito Municipal para que se efetue a limpeza de entulhos e poda das arvores na Rua: dos canarios no Jardim Tenda.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4572/ind-2017-86-426-11474.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4572/ind-2017-86-426-11474.pdf</t>
   </si>
   <si>
     <t>Indicação Lombada na rua :Benedito Aparecido Monfrinatti , bairro: José Diana</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4573/ind-2017-87-427-11478.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4573/ind-2017-87-427-11478.pdf</t>
   </si>
   <si>
     <t>Indicação para istalaçao de ponto de onibus - Bairro Brasil - Barraca do Coco.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4574/ind-2017-88-429-11480.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4574/ind-2017-88-429-11480.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Estrada Cruz das Almas.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4575/ind-2017-89-430-11481.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4575/ind-2017-89-430-11481.pdf</t>
   </si>
   <si>
     <t>Buraco na Rua Licio Marcondes do Amaral.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4576/ind-2017-90-431-11482.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4576/ind-2017-90-431-11482.pdf</t>
   </si>
   <si>
     <t>Corte e limpeza do Mato na Praça Rosa Barbieri de Oliveira.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4577/ind-2017-91-444-11509.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4577/ind-2017-91-444-11509.pdf</t>
   </si>
   <si>
     <t>Indicação inserção zoonoses ao consorcio intermunicipal de saúde.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4578/ind-2017-92-472-11539.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4578/ind-2017-92-472-11539.pdf</t>
   </si>
   <si>
     <t>Revitalização das Praças e terrenos.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4579/ind-2017-93-473-11540.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4579/ind-2017-93-473-11540.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Estrada do Jupira.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4580/ind-2017-94-474-11541.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4580/ind-2017-94-474-11541.pdf</t>
   </si>
   <si>
     <t>Fechamento das Vielas Avenida Silvio Brand Correa.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4581/ind-2017-95-492-11560.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4581/ind-2017-95-492-11560.pdf</t>
   </si>
   <si>
     <t>Construção de uma área de lazer no Jd. Primavera</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4582/ind-2017-96-493-11561.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4582/ind-2017-96-493-11561.pdf</t>
   </si>
   <si>
     <t>Iluminação no Jd. Primavera perto do Senai</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4583/ind-2017-97-494-11562.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4583/ind-2017-97-494-11562.pdf</t>
   </si>
   <si>
     <t>Manutenção das estradas vicinais do bairro Tabarro</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4584/ind-2017-98-495-11563.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4584/ind-2017-98-495-11563.pdf</t>
   </si>
   <si>
     <t>projeto de lei para viabilizar o reparcelamento de débitos parcelados e não honrados por insolvência.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4585/ind-2017-99-498-11569.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4585/ind-2017-99-498-11569.pdf</t>
   </si>
   <si>
     <t>Indicação  de lombada na rua Rafael Alcalá ,situada no bairro Célia Maria .</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4586/ind-2017-100-516-11590.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4586/ind-2017-100-516-11590.pdf</t>
   </si>
   <si>
     <t>Iluminação Passarela</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4587/ind-2017-101-526-11603.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4587/ind-2017-101-526-11603.pdf</t>
   </si>
   <si>
     <t>Cobertura para a quadra da CEIM Violeta, Vila Angélica.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4588/ind-2017-102-527-11604.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4588/ind-2017-102-527-11604.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco na Rua Clotilde Russo Ayres.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4589/ind-2017-103-528-11605.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4589/ind-2017-103-528-11605.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Estrada do Palmital.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4590/ind-2017-104-530-11607.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4590/ind-2017-104-530-11607.pdf</t>
   </si>
   <si>
     <t>Solicitação de segurança nas imediações centrais da cidade, especificamente Rua Altino Arantes e paralelas</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4591/ind-2017-105-531-11608.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4591/ind-2017-105-531-11608.pdf</t>
   </si>
   <si>
     <t>Solicitação de inserção de piche nos paralelepipedos da Rua João Portela Sobrinho, altura do número 461 até o 486, devido aos diversos acidentes ocorridos no local</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4592/ind-2017-106-532-11609.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4592/ind-2017-106-532-11609.pdf</t>
   </si>
   <si>
     <t>Manutenção das calçadas da praça de São Benedito</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4593/ind-2017-107-543-11620.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4593/ind-2017-107-543-11620.pdf</t>
   </si>
   <si>
     <t>Buracos na Rotatória do São Marcos.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4594/ind-2017-108-544-11621.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4594/ind-2017-108-544-11621.pdf</t>
   </si>
   <si>
     <t>Aumento da segurana na CEIM Violeta.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4595/ind-2017-109-545-11622.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4595/ind-2017-109-545-11622.pdf</t>
   </si>
   <si>
     <t>Retirada dos galhos da Capoava.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4596/ind-2017-110-552-11625.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4596/ind-2017-110-552-11625.pdf</t>
   </si>
   <si>
     <t>Abertura de vaga de motos na praça Lauro Maurino</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4597/ind-2017-111-553-11626.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4597/ind-2017-111-553-11626.pdf</t>
   </si>
   <si>
     <t>Abertura de vaga de idoso na Praça Lauro Maurino</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4598/ind-2017-112-554-11627.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4598/ind-2017-112-554-11627.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de Piche no início da Rua Joaquim Olavo de Carvalho, para evitar derrapagens com motos.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4599/ind-2017-113-580-11663.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4599/ind-2017-113-580-11663.pdf</t>
   </si>
   <si>
     <t>Indicação recapemento rua são vicente</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4600/ind-2017-114-581-11664.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4600/ind-2017-114-581-11664.pdf</t>
   </si>
   <si>
     <t>Indicação auxilio para transporte/mudanças</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4601/ind-2017-115-576-11658.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4601/ind-2017-115-576-11658.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco na Rua Said Neife.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4602/ind-2017-116-577-11659.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4602/ind-2017-116-577-11659.pdf</t>
   </si>
   <si>
     <t>Promoção de shows nos bairros.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4603/ind-2017-117-578-11660.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4603/ind-2017-117-578-11660.pdf</t>
   </si>
   <si>
     <t>Revitalização Área de lazer Jorge Nassif.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4604/ind-2017-118-585-11667.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4604/ind-2017-118-585-11667.pdf</t>
   </si>
   <si>
     <t>Manutenção da Rua Vista Alegre, no bairro Vista Alegre</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4605/ind-2017-119-595-11676.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4605/ind-2017-119-595-11676.pdf</t>
   </si>
   <si>
     <t>Indicação instalação de lampadas nos postes na travessa da Rua Araritaguaba e José Maurino Filho.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4606/ind-2017-120-607-11688.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4606/ind-2017-120-607-11688.pdf</t>
   </si>
   <si>
     <t>Indicação de REFIS (Recuperação de Débitos Fiscais) para de impostos para pessoas físicas e jurídicas</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4607/ind-2017-121-612-11690.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4607/ind-2017-121-612-11690.pdf</t>
   </si>
   <si>
     <t>indicação revitalização area verde bambu</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4608/ind-2017-122-615-11696.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4608/ind-2017-122-615-11696.pdf</t>
   </si>
   <si>
     <t>Boca de lobo José Martins Teles.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4609/ind-2017-123-616-11697.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4609/ind-2017-123-616-11697.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua Professor Júlio Soares Dihel.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4610/ind-2017-124-617-11698.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4610/ind-2017-124-617-11698.pdf</t>
   </si>
   <si>
     <t>Moradores de rua e dependentes químicos.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4611/ind-2017-125-623-11704.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4611/ind-2017-125-623-11704.pdf</t>
   </si>
   <si>
     <t>indicação iluminação rua silvino nobrega da silva</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4612/ind-2017-126-624-11705.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4612/ind-2017-126-624-11705.pdf</t>
   </si>
   <si>
     <t>indicação recolocação do banheiro químico centro</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4613/ind-2017-127-625-11706.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4613/ind-2017-127-625-11706.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO INSTALAÇÃO DE PORTAS NAS CASINHAS EM ÁREAS PÚBLICAS.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4614/ind-2017-128-628-11707.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4614/ind-2017-128-628-11707.pdf</t>
   </si>
   <si>
     <t>Indicação limpeza ao redor do Cemitério Novo</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4615/ind-2017-129-640-11720.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4615/ind-2017-129-640-11720.pdf</t>
   </si>
   <si>
     <t>Indicação de intervenção do setor de trânsito no trecho que envolve as ruas Licio Marcondes do Amaral com a Dr. Antonio Pires de Almeida.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4616/ind-2017-130-641-11721.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4616/ind-2017-130-641-11721.pdf</t>
   </si>
   <si>
     <t>Indicação ao setor de trânsito de retirada dos taxões em frente a escola Luiza Carvalho Pires.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4617/ind-2017-131-637-11717.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4617/ind-2017-131-637-11717.pdf</t>
   </si>
   <si>
     <t>Recapeamento Avenida Santa Rosa.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4618/ind-2017-132-638-11718.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4618/ind-2017-132-638-11718.pdf</t>
   </si>
   <si>
     <t>Recapeamento Praça São João Batista.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4619/ind-2017-133-639-11719.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4619/ind-2017-133-639-11719.pdf</t>
   </si>
   <si>
     <t>Limpeza Estrada Capoava.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4620/ind-2017-134-645-11724.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4620/ind-2017-134-645-11724.pdf</t>
   </si>
   <si>
     <t>indicação reparcelamento issqn</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4621/ind-2017-135-646-11725.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4621/ind-2017-135-646-11725.pdf</t>
   </si>
   <si>
     <t>Indicação luz na rua angelo diana</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4622/ind-2017-136-663-11740.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4622/ind-2017-136-663-11740.pdf</t>
   </si>
   <si>
     <t>Indicação Tonner</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4623/ind-2017-137-664-11741.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4623/ind-2017-137-664-11741.pdf</t>
   </si>
   <si>
     <t>Indicação melhorar iluminação Avenida Antonio Pires de Almeida</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4624/ind-2017-138-665-11742.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4624/ind-2017-138-665-11742.pdf</t>
   </si>
   <si>
     <t>Inidicação Interprete de Libras</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4625/ind-2017-139-679-11755.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4625/ind-2017-139-679-11755.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES NA AVENIDA DR. ANTONINHO</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4626/ind-2017-140-682-11757.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4626/ind-2017-140-682-11757.pdf</t>
   </si>
   <si>
     <t>Indicação Minuta de Projeto de Lei Pagamento de Multa aos Atos de Crueldade Cometidos Contra Animais.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4627/ind-2017-141-685-11761.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4627/ind-2017-141-685-11761.pdf</t>
   </si>
   <si>
     <t>Pinturas das faixas de sinalização  no bairro Célia Maria</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4628/ind-2017-142-686-11762.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4628/ind-2017-142-686-11762.pdf</t>
   </si>
   <si>
     <t>Indicação realização de estudos na rua Cândido Motta</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4629/ind-2017-143-687-11763.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4629/ind-2017-143-687-11763.pdf</t>
   </si>
   <si>
     <t>Indicação  manutenção da estrada do Caic</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4630/ind-2017-144-689-11766.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4630/ind-2017-144-689-11766.pdf</t>
   </si>
   <si>
     <t>Queimadas na cidade.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4631/ind-2017-145-690-11767.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4631/ind-2017-145-690-11767.pdf</t>
   </si>
   <si>
     <t>Conserto da Rua Valdir de Lara.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4632/ind-2017-146-691-11768.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4632/ind-2017-146-691-11768.pdf</t>
   </si>
   <si>
     <t>Conserto da Rodovia Mario Covas.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4633/ind-2017-147-698-11773.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4633/ind-2017-147-698-11773.pdf</t>
   </si>
   <si>
     <t>Mudança da placa de denominação de endereço da rua Geraldo Pires.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4634/ind-2017-148-708-11784.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4634/ind-2017-148-708-11784.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas em frente à CEIM Violeta.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4635/ind-2017-149-709-11785.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4635/ind-2017-149-709-11785.pdf</t>
   </si>
   <si>
     <t>Boca de lobo na Rua Manoel José de Calazans.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4636/ind-2017-150-710-11786.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4636/ind-2017-150-710-11786.pdf</t>
   </si>
   <si>
     <t>Indicaçação Planejamento para a implantação da Educação de Trânsito</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4637/ind-2017-151-711-11787.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4637/ind-2017-151-711-11787.pdf</t>
   </si>
   <si>
     <t>Indicação mudança de sinalização, mão unica na rua Frederico Brand e rua Santa Rosa.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4638/ind-2017-152-722-11795.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4638/ind-2017-152-722-11795.pdf</t>
   </si>
   <si>
     <t>Indicação Cachorródromo.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4639/ind-2017-153-737-11810.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4639/ind-2017-153-737-11810.pdf</t>
   </si>
   <si>
     <t>Indicação instalação de  faixa elevada na AV.Perimentla Mario Covas</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4640/ind-2017-154-740-11813.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4640/ind-2017-154-740-11813.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na CEIM Violeta - Vila Angélica</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4641/ind-2017-155-741-11814.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4641/ind-2017-155-741-11814.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Rua Mario Pires de Almeida.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4642/ind-2017-156-742-11815.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4642/ind-2017-156-742-11815.pdf</t>
   </si>
   <si>
     <t>Astes com lâmpadas Bairro dos Parras.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4643/ind-2017-157-755-11830.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4643/ind-2017-157-755-11830.pdf</t>
   </si>
   <si>
     <t>Indicação Nota de Esclarecimento  sobre o  IPTU</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4644/ind-2017-158-762-11837.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4644/ind-2017-158-762-11837.pdf</t>
   </si>
   <si>
     <t>Indicação construção de banheiro na praça São Pedro e melhorias na iluminação</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Marcelo Pacheco da Cunha (Dr Marcelo Pacheco)</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4645/ind-2017-159-777-11856.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4645/ind-2017-159-777-11856.pdf</t>
   </si>
   <si>
     <t>indicação Duplicação trecho Av. Mario Covas</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4646/ind-2017-160-790-11881.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4646/ind-2017-160-790-11881.pdf</t>
   </si>
   <si>
     <t>Indicação faixa de pedestre na rua Praça Lauro Maurino</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4647/ind-2017-161-791-11882.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4647/ind-2017-161-791-11882.pdf</t>
   </si>
   <si>
     <t>Indicação providências ponto de ônibus da agrovila.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4648/ind-2017-162-793-11884.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4648/ind-2017-162-793-11884.pdf</t>
   </si>
   <si>
     <t>Local para depósito de entulhos.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4649/ind-2017-163-794-11885.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4649/ind-2017-163-794-11885.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Bairro Sete Fogões.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4650/ind-2017-164-795-11886.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4650/ind-2017-164-795-11886.pdf</t>
   </si>
   <si>
     <t>Pntura da lombada Rua José Martins Teles.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4651/ind-2017-165-836-11917.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4651/ind-2017-165-836-11917.pdf</t>
   </si>
   <si>
     <t>Construção de calçada no Mini Centro Esportivo bairro Alcalá.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4652/ind-2017-166-837-11918.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4652/ind-2017-166-837-11918.pdf</t>
   </si>
   <si>
     <t>Parquinho Infantil na Fazenda Capoava.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4653/ind-2017-167-838-11919.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4653/ind-2017-167-838-11919.pdf</t>
   </si>
   <si>
     <t>Reconstrução das vielas que foram quebradas por populares no Jardim Vante.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4654/ind-2017-168-834-11915.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4654/ind-2017-168-834-11915.pdf</t>
   </si>
   <si>
     <t>Reparo no piso do Vértice da Praça Angelo Benedito Casagrande.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4655/ind-2017-169-856-11937.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4655/ind-2017-169-856-11937.pdf</t>
   </si>
   <si>
     <t>Construção banheiro no centro.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4656/ind-2017-170-857-11938.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4656/ind-2017-170-857-11938.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas dos postes da Alameda dos Sabiás.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4657/ind-2017-171-858-11939.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4657/ind-2017-171-858-11939.pdf</t>
   </si>
   <si>
     <t>Conserto dos semáforos da Avenida Doutor Antoninho.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4658/ind-2017-172-887-11995.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4658/ind-2017-172-887-11995.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal  a premente necessidade de proceder a cobertura da quadra esportiva, localizada no CRAS, sito a Rua Professora Aurora Machado Guimarães nº38, no bairro Jardim Excelsior (bairro popular).</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4659/ind-2017-173-890-11998.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4659/ind-2017-173-890-11998.pdf</t>
   </si>
   <si>
     <t>retirada carros Rolando Giuli.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4660/ind-2017-174-891-11999.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4660/ind-2017-174-891-11999.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Capoava.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4661/ind-2017-175-918-12024.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4661/ind-2017-175-918-12024.pdf</t>
   </si>
   <si>
     <t>Rondas em praças públicas.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4662/ind-2017-176-919-12025.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4662/ind-2017-176-919-12025.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Estrada do Piquirá.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4663/ind-2017-177-920-12026.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4663/ind-2017-177-920-12026.pdf</t>
   </si>
   <si>
     <t>Fiscalização vagas idosos e deficientes físicos.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4664/ind-2017-178-936-12038.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4664/ind-2017-178-936-12038.pdf</t>
   </si>
   <si>
     <t>Indicação  instalação de lixeiras na praça Pedro Trentin</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4665/ind-2017-179-940-12044.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4665/ind-2017-179-940-12044.pdf</t>
   </si>
   <si>
     <t>Indicação  serviço de limpeza, poda de árvores e dedetização nos cemitérios Velho e Novo.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4666/ind-2017-180-939-12043.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4666/ind-2017-180-939-12043.pdf</t>
   </si>
   <si>
     <t>indicalção de projeto de lei , autorização ao servidor publico a participar de reuniões escolares</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4667/ind-2017-181-946-12050.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4667/ind-2017-181-946-12050.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL EXCELENTÍSSIMO DR. ANTÔNIO CASSIO HABICE PRADO, MOSTRANDO A PREMENTE NECESSIDADE DA  REALIZAÇÃO DE UM PROJETO DE LEI PARA REGULAMENTAÇÃO DE MOTO TAXI EM NOSSA CIDADE, CONSIDERANDO O BAIXO CUSTO E AGILIDADE DESTES VEÍCULOS NO TRANSPORTE INDIVIDUAL DE PESSOAS. PARA TANTO, ANEXO JUNTO A ESTA INDICAÇÃO, PROJETO DE LEI SUGESTIVO PARA SER APRECIADO E POSSIVELMENTE IMPLANTADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4668/ind-2017-182-957-12061.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4668/ind-2017-182-957-12061.pdf</t>
   </si>
   <si>
     <t>Limpeza Parque das Monções</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4669/ind-2017-183-958-12062.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4669/ind-2017-183-958-12062.pdf</t>
   </si>
   <si>
     <t>Academia ao ar livre</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4670/ind-2017-184-964-12071.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4670/ind-2017-184-964-12071.pdf</t>
   </si>
   <si>
     <t>Indicação pedido para uma colocção de uma faixa de pedestre enfrente ao N 175 da Rua Campos Salles nas proximidades da padaria Moura</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4671/ind-2017-185-966-12073.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4671/ind-2017-185-966-12073.pdf</t>
   </si>
   <si>
     <t>Parquinho Infantil no Jequitibá.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4672/ind-2017-186-967-12074.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4672/ind-2017-186-967-12074.pdf</t>
   </si>
   <si>
     <t>Limpeza do campinho de futebol da Rua José Paes de Almeida (Escadão).</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4673/ind-2017-187-968-12075.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4673/ind-2017-187-968-12075.pdf</t>
   </si>
   <si>
     <t>Volta do médico da família no Bairro Jardim Vante.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4674/ind-2017-188-998-12107.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4674/ind-2017-188-998-12107.pdf</t>
   </si>
   <si>
     <t>Buracos Rua Valdir de Lara</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4675/ind-2017-189-999-12108.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4675/ind-2017-189-999-12108.pdf</t>
   </si>
   <si>
     <t>Terraplanagem e cascalho Xiririca.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4676/ind-2017-190-1000-12109.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4676/ind-2017-190-1000-12109.pdf</t>
   </si>
   <si>
     <t>Conserto dos buracos na Avenida Mario Covas.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4677/ind-2017-191-1004-12112.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4677/ind-2017-191-1004-12112.pdf</t>
   </si>
   <si>
     <t>Indicação para executivo apresentar projeto de lei de isenção de zona azul para oficial de justiça</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4678/ind-2017-192-1007-12114.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4678/ind-2017-192-1007-12114.pdf</t>
   </si>
   <si>
     <t>Indicação Poste</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4679/ind-2017-193-1018-12125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4679/ind-2017-193-1018-12125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO ABUSO SEXUAL DE MULHERES NOS MEIOS DE TRANSPORTE COLETIVO NO ÂMBITO DA CIDADE DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4680/ind-2017-194-1024-12131.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4680/ind-2017-194-1024-12131.pdf</t>
   </si>
   <si>
     <t>indicação transporte paciente sus area rural e pessoas carentes</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4681/ind-2017-195-1028-12134.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4681/ind-2017-195-1028-12134.pdf</t>
   </si>
   <si>
     <t>Indicação, a pedido dos moradores a colocação de uma lombada ou um redutor de velocidade na Rua Professora Aurora Machado Guimarães (Casas Populares).</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4682/ind-2017-196-1027-12133.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4682/ind-2017-196-1027-12133.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL EXCELENTÍSSIMO DR. ANTÔNIO CASSIO HABICE PRADO, MOSTRANDO A PREMENTE NECESSIDADE DA REALIZAÇÃO DO PROJETO DE LEI QUE CONSISTE NO INCENTIVO DA DIVULGAÇÃO AO CULTIVO E DISTRIBUIÇÃO DE MUDAS DE CITRONELA E CROTALÁRIA AOS MUNÍCIPES E DO PLANTIO DAS REFERIDAS PLANTAS EM NOVOS LOTEAMENTOS, CANTEIROS CENTRAIS DAS AVENIDAS, TERRENOS BALDIOS E PRAÇAS PÚBLICAS.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4683/ind-2017-197-1029-12136.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4683/ind-2017-197-1029-12136.pdf</t>
   </si>
   <si>
     <t>Grade de proteção no cruzamento da Avenida Dr. Antoninho</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4684/ind-2017-198-1030-12135.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4684/ind-2017-198-1030-12135.pdf</t>
   </si>
   <si>
     <t>Melhorias no calçamento do cruzamento da Ceim Julia Amaral</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4685/ind-2017-199-1039-12141.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4685/ind-2017-199-1039-12141.pdf</t>
   </si>
   <si>
     <t>Capeamento Rua Itamar Segundo Alves de Santana</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4686/ind-2017-200-1046-12150.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4686/ind-2017-200-1046-12150.pdf</t>
   </si>
   <si>
     <t>Revitalização Praça Di da Loteca.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4687/ind-2017-201-1047-12151.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4687/ind-2017-201-1047-12151.pdf</t>
   </si>
   <si>
     <t>Limpeza do mato nos campinhos da Rua Mario Pires de Almeida.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4688/ind-2017-202-1048-12152.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4688/ind-2017-202-1048-12152.pdf</t>
   </si>
   <si>
     <t>Terraplanagem Rua Tereziano Pereira de Camargo.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4753/pl-2017-1-3-11079.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4753/pl-2017-1-3-11079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TABELA DE REFERÊNCIAS E VALORES SALARIAIS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>Antônio Cássio Habice Prado</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4754/pl-2017-2-10-11089.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4754/pl-2017-2-10-11089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O MUNICÍPIO CELEBRAR PARCELAMENTO DOS DÉBITOS DECORRENTES DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DO MUNICÍPIO DE PORTO FELIZ, SÃO PAULO COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, O INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PORTO FELIZ - PORTOPREV, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4755/pl-2017-3-34-11145.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4755/pl-2017-3-34-11145.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTABELECIMENTO DE NORMAS GERAIS PARA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS, TRANSPORTE DE ESCOLARES E TRANSPORTE DE CARGAS EM VEÍCULOS DE ALUGUEL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4756/pl-2017-4-35-11170.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4756/pl-2017-4-35-11170.pdf</t>
   </si>
   <si>
     <t>RATIFICA A EXTINÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO PARA COM O CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DA BACIA DO RIO SOROCABA E MÉDIO TIETÊ - CISAB SMT, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4757/pl-2017-5-43-11147.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4757/pl-2017-5-43-11147.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE A RECEBER EM DOAÇÃO OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4758/pl-2017-6-44-11146.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4758/pl-2017-6-44-11146.pdf</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4759/pl-2017-7-54-11168.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4759/pl-2017-7-54-11168.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOIO LOGÍSTICO À ASSOCIAÇÃO DOS ROMEIROS DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4760/pl-2017-8-55-11167.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4760/pl-2017-8-55-11167.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE CENTRO DE EDUCAÇÃO INFANTIL MUNCIPAL, REVOGA LEI Nº 5.373 DE 08 DE MAIO DE 2015, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4761/pl-2017-9-57-11169.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4761/pl-2017-9-57-11169.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO E MÃO DE OBRA PARA REFORMA DE PRÓPRIO PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4762/pl-2017-10-58-11166.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4762/pl-2017-10-58-11166.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO DAS PROVAS EQUESTRES COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE PORTO FELIZ E ESTABELECE AS NORMAS PARA REALIZAÇÃO DAS REFERIDAS PROVAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4763/pl-2017-11-110-11225.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4763/pl-2017-11-110-11225.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA CONTADORIA DO "SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ", CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4764/pl-2017-12-134-11213.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4764/pl-2017-12-134-11213.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS OU LUMINÁRIAS DE DIODO EMISSOR DE LUZ - LED QUANDO DA IMPLANTAÇÃO DE NOVOS LOTEAMENTOS NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4765/pl-2017-13-155-11328.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4765/pl-2017-13-155-11328.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO EXECUTIVO MUNICIPAL A CONTRIBUIR COM A CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS - CNM, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4766/pl-2017-14-156-11330.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4766/pl-2017-14-156-11330.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL EMERGENCIAL RURAL DOS BAIRROS JUPIRA, SHIRO SHINODA, COLONIA RODRIGO E SILVA, BAIRRO CHAPADÃO, BAIRRO CAIACATINGA E BAIRRO TABARRO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4767/pl-2017-15-140-11236.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4767/pl-2017-15-140-11236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA, CONTROLE DE SONORIZAÇÃO NOCIVA, INCÔMODA, PERTURBADORA OU PERIGOSA EM ÁREAS PÚBLICAS, PARTICULARES, ESTABELECIMENTOS COMERCIAIS, EMPRESARIAIS E DE LAZER E DÁ OUTRAS PROVIDÊNCIAS NA CIDADE DE PORTO FELIZ/SP</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4768/pl-2017-16-152-11224.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4768/pl-2017-16-152-11224.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE COMBATE A PICHAÇÕES NO MUNICÍPIO DE PORTOFELIZ QUE VISA O ENFRENTAMENTO A POLUIÇÃO VISUAL E À DEGRADAÇÃO PAISAGÍSTICA, O ATENDIMENTO AO INTERESSE PÚBLICO, A ORDENAÇÃO DA PAISAGEM DA CIDADE COM RESPEITO AOS SEUS ATRIBUTOS HISTÓRICOS E CULTURAIS</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4769/pl-2017-17-174-11312.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4769/pl-2017-17-174-11312.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO, ORGANIZAÇÃO E FUNCIONAMENTO DAS FEIRAS LIVRES E PERMANENTES NO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4770/pl-2017-18-222-11302.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4770/pl-2017-18-222-11302.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4771/pl-2017-19-223-11364.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4771/pl-2017-19-223-11364.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4772/pl-2017-21-261-11335.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4772/pl-2017-21-261-11335.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4773/pl-2017-22-293-11383.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4773/pl-2017-22-293-11383.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4774/pl-2017-23-303-11376.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4774/pl-2017-23-303-11376.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DA TABELA DE REFERÊNCIAS E VALORES SALARIAIS DOS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4775/pl-2017-24-304-11375.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4775/pl-2017-24-304-11375.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4776/pl-2017-25-331-11521.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4776/pl-2017-25-331-11521.pdf</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4777/pl-2017-26-333-11428.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4777/pl-2017-26-333-11428.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL À CIDADE DOS VELHINHOS DE PORTO FELIZ PARA O EXERCÍCIO DE 2017, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4778/pl-2017-27-334-11445.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4778/pl-2017-27-334-11445.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE - PARA O EXERCÍCIO DE 2017, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4779/pl-2017-28-335-11429.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4779/pl-2017-28-335-11429.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE-, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4780/pl-2017-31-375-11473.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4780/pl-2017-31-375-11473.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE A RECEBER EM DOAÇÃO O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4781/pl-2017-32-376-11446.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4781/pl-2017-32-376-11446.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4782/pl-2017-33-377-11471.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4782/pl-2017-33-377-11471.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4783/pl-2017-34-379-11489.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4783/pl-2017-34-379-11489.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4784/pl-2017-35-393-11456.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4784/pl-2017-35-393-11456.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE PORTO FELIZ - APAE - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4785/pl-2017-36-416-11566.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4785/pl-2017-36-416-11566.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4786/pl-2017-37-417-11597.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4786/pl-2017-37-417-11597.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE A RECEBER EM DOAÇÃO OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4787/pl-2017-38-418-11499.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4787/pl-2017-38-418-11499.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO NO MUNICÍPIO DE PORTO FELIZ AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO TIETÊ - "CISA - VALE DO TIETÊ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4788/pl-2017-39-420-11502.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4788/pl-2017-39-420-11502.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO ATRAVÉS DO DEPARTAMENTO DE POLÍCIA JUDICIÁRIA DO INTERIOR DEINTER-7 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4789/pl-2017-40-421-11500.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4789/pl-2017-40-421-11500.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO ÚNICA À ASSOCIAÇÃO MONTE CARMELO DE PORTO FELIZ, COFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4790/pl-2017-41-437-11501.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4790/pl-2017-41-437-11501.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA DO USO DE CALÇAMENTO PERMEÁVEL NOS PASSEIOS PÚBLICOS DOS FUTUROS LOTEAMENTOS,CONDOMÍNIOS  E CONJUNTOS HABITACIONAIS A SEREM IMPLANTADOS NO MUNÍCÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4791/pl-2017-42-455-11534.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4791/pl-2017-42-455-11534.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PORTO FELIZ O PROGRAMA "ADOTE UMA PRAÇA", ESTABELECE REGRAS PARA A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO COM A INCIATIVA PRIVADA E A SOCIEDADE CIVIL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4792/pl-2017-43-454-11523.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4792/pl-2017-43-454-11523.pdf</t>
   </si>
   <si>
     <t>INSTITUI  NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O EVENTO "ABRIL MARROM- MÊS DE PREVENÇÃO E COMBATE ÀS DIVERSAS ESPÉCIES DE CEGUEIRA</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4793/pl-2017-44-497-11580.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4793/pl-2017-44-497-11580.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4794/pl-2017-45-328-11396.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4794/pl-2017-45-328-11396.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4795/pl-2017-46-496-11564.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4795/pl-2017-46-496-11564.pdf</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4796/pl-2017-47-507-11643.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4796/pl-2017-47-507-11643.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO ÚNICA À ASSOCIAÇÃO MONTE CARMELO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4797/pl-2017-48-508-11644.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4797/pl-2017-48-508-11644.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE SUBVENÇÃO ÚNICA À APAE- ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4798/pl-2017-49-509-11661.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4798/pl-2017-49-509-11661.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 4.496, DE 18 DE JULHO DE 2007, QUE INSTITUI A CORREGEDORIA DA GUARDA MUNICIPAL DE PORTO FELIZ , CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4799/pl-2017-50-510-11645.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4799/pl-2017-50-510-11645.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR CONCESSÃO/PERMISSÃO DO SERVIÇO PÚBLICO DE SISTEMA DO ESTACIONAMENTO ROTATIVO ZONA AZUL E ZONA VERDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4800/pl-2017-51-525-11646.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4800/pl-2017-51-525-11646.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DO DEPARTAMENTO ESTADUAL DE TRÃNSITO, DETRAN-SP, PARA SERVIÇOS DE REMOÇÃO E PÁTIO DE VEÍCULOS INFRATORES, CONCEDER SERVIÇOS DE REMOÇÃO E PÁTIO DE VEÍCULOS INFRATORES À INICIATIVA PRIVADA,  CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4801/pl-2017-52-547-11647.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4801/pl-2017-52-547-11647.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO NO MUNICÍPIO DE PORTO FELIZ O PROGRAMA ''''''''ADOTE UMA PRAÇA'''''''', ESTABELECE REGRAS ESPECIAIS PARA A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO COM A INICIATIVA PRIVADA E A SOCIEDADE CIVIL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4802/pl-2017-53-582-11713.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4802/pl-2017-53-582-11713.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL A SUBSIDIAR O TRANSPORTE INTERMUNICIPAL DE ESTUDANTES, CONFORME ESPECIFICA E DÁ OURAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4803/pl-2017-54-589-11712.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4803/pl-2017-54-589-11712.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE À APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4804/pl-2017-55-583-11665.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4804/pl-2017-55-583-11665.pdf</t>
   </si>
   <si>
     <t>INSTITUI  NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ  A "SEMANA DO EMPREGO E EMPREENDEDOR" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4805/pl-2017-56-632-11774.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4805/pl-2017-56-632-11774.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5450 DE 17 DE DEZEMBRO DE 2015, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4806/pl-2017-57-666-11807.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4806/pl-2017-57-666-11807.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE ÁREA PÚBLICA, AUTORIZA SUA ALIENAÇÃO CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4807/pl-2017-58-673-11749.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4807/pl-2017-58-673-11749.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PORTO FELIZ A MEDALHA CULTURAL "ANTONIO YAMAMOTO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4808/pl-2017-59-692-11801.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4808/pl-2017-59-692-11801.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5450 DE 17 DE DEZEMBRO DE 2015, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4809/pl-2017-60-699-11779.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4809/pl-2017-60-699-11779.pdf</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4810/pl-2017-61-715-11819.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4810/pl-2017-61-715-11819.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS, ATRAVÉS DE LEILÃO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4811/pl-2017-62-716-11820.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4811/pl-2017-62-716-11820.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBSIDIAR O TRANSPORTE INTERMUNICIPAL DE ESTUDANTES, CONFORMEESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4812/pl-2017-63-719-11850.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4812/pl-2017-63-719-11850.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018 A 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4813/pl-2017-64-721-11794.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4813/pl-2017-64-721-11794.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4814/pl-2017-65-746-11818.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4814/pl-2017-65-746-11818.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4815/pl-2017-66-748-11843.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4815/pl-2017-66-748-11843.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 22 E PARÁGRAFO ÚNICO DA LEI Nº 5.561DE 16 DE AGOSTO DE 2017, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4816/pl-2017-67-744-11817.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4816/pl-2017-67-744-11817.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "SETEMBRO VERDE" NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4817/pl-2017-68-751-11825.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4817/pl-2017-68-751-11825.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO DE PESSOA COM MAIS DE 40 (QUARENTA) ANOS PELA EMPRESA QUE RECEBER INCENTIVO FISCAL DO MUNICÍPIO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4818/pl-2017-69-752-11827.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4818/pl-2017-69-752-11827.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2017 DA CÂMARA MUNICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4819/pl-2017-70-776-11866.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4819/pl-2017-70-776-11866.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº5.561 DE 16 DE AGOSTO DE 2017, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4820/pl-2017-71-781-11898.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4820/pl-2017-71-781-11898.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4821/pl-2017-72-789-11903.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4821/pl-2017-72-789-11903.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4822/pl-2017-73-796-11932.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4822/pl-2017-73-796-11932.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO DE IMÓVEIS ATRAVÉS DE CONCORRÊNCIA PÚBLICA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4823/pl-2017-74-824-11933.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4823/pl-2017-74-824-11933.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DESPESA DE CAPITAL E A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4824/pl-2017-75-825-11934.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4824/pl-2017-75-825-11934.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA MUNICIPAL, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4825/pl-2017-76-829-11941.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4825/pl-2017-76-829-11941.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.561 DE 16 DE AGOSTO DE 2017, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4826/pl-2017-77-840-11940.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4826/pl-2017-77-840-11940.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4827/pl-2017-78-869-11993.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4827/pl-2017-78-869-11993.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PORTO FELIZ A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4828/pl-2017-79-859-11959.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4828/pl-2017-79-859-11959.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DO DIA DOS PAIS E DIA DAS MÃES NAS CRECHES, ESCOLAS PÚBLICAS E ESCOLAS PRIVADAS DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4829/pl-2017-80-860-11960.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4829/pl-2017-80-860-11960.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COLOCAÇÃO DE BRINQUEDOS E EQUIPAMENTOS PARA CRIANÇAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS DESTINADOS À PRÁTICA DE ESPORTES E LAZER</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4830/pl-2017-81-861-11961.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4830/pl-2017-81-861-11961.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO CULTIVO DAS PLANTAS CITRONELA - CYMBOPGON WINTERIANUS E DA CROTALÁRIA - CROATALARIA JUNCEA, COMO MÉTODO NATURAL DE COMBATE AO MOSQUITO AEDES AEGYPTI E, ASSIM COMO DO PLANTIO DESTAS QUANDO A IMPLANTAÇÃO DE NOVOS LOTEAMENTOS NO ÂMBITO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4831/pl-2017-82-870-11969.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4831/pl-2017-82-870-11969.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO, EM SÍTIO ELETRÔNICO OFICIAL, DAS LISTAS DOS PACIENTES QUE AGUARDAM POR CONSULTAS, EXAMES E INTERVENÇÕES CIRÚRGICAS NOS ESTABELECIMENTOS DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4832/pl-2017-83-871-11970.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4832/pl-2017-83-871-11970.pdf</t>
   </si>
   <si>
     <t>DESOBRIGA AS MULHERES GESTANTES EM ESTADO AVANÇADO DE GRAVIDEZ E AS PESSOAS EM GERAL A PASSAR PELA "CATRACA" QUANDO DO EMBARQUE OU DESEMBARQUE EM TODOS OS VEÍCULOS - ONIBUS E/OU MICRO-ÔNIBUS QUE OPERAM NO TRANSPORTE PÚBLICO DE PASSAGEIROS NA CIDADE DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4833/pl-2017-84-873-11972.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4833/pl-2017-84-873-11972.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO DE DAR PUBLICIDADE DE QUE CELULARES ROUBADOS OU FURTADOS SERÃO BLOQUEADOS DIRETO NAS DELEGACIAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4834/pl-2017-85-874-11973.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4834/pl-2017-85-874-11973.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO ABUSO SEXUAL DE MULHERES NOS MEIOS DE TRANSPORTE COLETIVO NO ÂMBITO DA CIDADE DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4835/pl-2017-86-878-11977.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4835/pl-2017-86-878-11977.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TORNAR SUBTERRÂNEO TODO O CABEAMENTO DE REDE ELÉTRICA, CABOS TELEFÔNICOS, TV A CABO, CABOS DE INTERNET E ASSEMELHADOS NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4836/pl-2017-87-893-12001.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4836/pl-2017-87-893-12001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PUBLICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4837/pl-2017-88-899-12012.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4837/pl-2017-88-899-12012.pdf</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4838/pl-2017-89-900-12087.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4838/pl-2017-89-900-12087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE CENTRO DE EDUCAÇÃO INFANTIL MUNICIPAL, REVOGA LEI Nº 5.571, DE 20 DE SETEMBRO DE 2017 , CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>Pascoal Laturrague</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4839/pl-2017-90-924-12030.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4839/pl-2017-90-924-12030.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO, O "PROGRAMA ESCOLA SEM PARTIDO" CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4840/pl-2017-91-925-12037.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4840/pl-2017-91-925-12037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, E DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4841/pl-2017-92-929-12064.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4841/pl-2017-92-929-12064.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE MOBILIDADE URBANA, O PLANO DE MOBILIDADE URBANA E SUAS DIRETRIZES E FERRAMENTAS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4842/pl-2017-93-934-12040.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4842/pl-2017-93-934-12040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA CONTADORIA DA PREFEITURA DO MUNICÍPIO PORTO FELIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4843/pl-2017-94-960-12069.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4843/pl-2017-94-960-12069.pdf</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4844/pl-2017-95-969-12076.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4844/pl-2017-95-969-12076.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4845/pl-2017-96-973-12079.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4845/pl-2017-96-973-12079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VENDA DE CERVEJA E CHOPP NO ESTADIO ERNESTO ROCCO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4846/pl-2017-97-974-12088.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4846/pl-2017-97-974-12088.pdf</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4847/pl-2017-98-978-12089.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4847/pl-2017-98-978-12089.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A PROCEDER LOCAÇÃO DE IMÓVEL PARA ABRIGAR DELEGACIA DE POLÍCIA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4848/pl-2017-99-990-12105.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4848/pl-2017-99-990-12105.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO, DEFINE CRITÉRIOS, DIRETRIZES E PROCEDIMENTOS PARA O PROGRAMA DE ALUGUEL SOCIAL NO MUNICÍPIO DE PORTO FELIZ E ESTABELECE A CONCESSÃO DE BENEFÍCIO FINANCEIRO MENSAL PARA COBERTURA DE DESPESAS COM MORADIA DE FAMÍLIAS EM SITUAÇÃO HABITACIONAL DE EMERGÊNCIA E DE VULNERABILIDADE SOCIOECONÔMICA, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4849/pl-2017-100-1003-12172.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4849/pl-2017-100-1003-12172.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CONSELHO MUNICIPAL DE RESÍDUOS SÓLIDOS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4850/pl-2017-101-1002-12111.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4850/pl-2017-101-1002-12111.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PORTO FELIZ O " DIA DO OBREIRO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4851/pl-2017-102-1008-12115.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4851/pl-2017-102-1008-12115.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O IMPOSTO PREDIAL TERRITORIAL URBANO ECOLOGICAMENTE CORRETO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4852/pl-2017-103-1025-12140.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4852/pl-2017-103-1025-12140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECOLHIMENTO DE VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS EM ÁREA PERTENCENTE AO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4853/pl-2017-104-1031-12137.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4853/pl-2017-104-1031-12137.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO ESPECIAL DE NATAL AOS SERVIDORES DA CÃMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4854/pl-2017-105-1042-12146.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4854/pl-2017-105-1042-12146.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA EM TÁXIS</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4855/pl-2017-106-1043-12147.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4855/pl-2017-106-1043-12147.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO ÀS PESSOAS TRANSPLANTADAS E DOADORES DE RINS DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4856/pl-2017-107-1053-12236.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4856/pl-2017-107-1053-12236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECOLHIMENTO DE VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS E EM ÁREA PERTENCENTE AO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4857/pl-2017-108-1058-12164.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4857/pl-2017-108-1058-12164.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO ÀS PESSOAS TRANSPLANTADAS E DOADORES DE RINS DO PAGAMENTO DA TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4858/pl-2017-109-1063-12177.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4858/pl-2017-109-1063-12177.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, PARA O EXERCÍCIO DE 2018, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4859/pl-2017-110-1069-12178.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4859/pl-2017-110-1069-12178.pdf</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4690/plc-2017-1-1-11078.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4690/plc-2017-1-1-11078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 174, DE 19 DE NOVEMBRO DE 2015, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4691/plc-2017-2-56-11165.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4691/plc-2017-2-56-11165.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 18, DE 9 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4692/plc-2017-3-107-11262.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4692/plc-2017-3-107-11262.pdf</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4693/plc-2017-4-142-11279.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4693/plc-2017-4-142-11279.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DO ARTIGO DO TÍTULO III, DO CAPÍTULO II DA LEI COMPLEMENTAR Nº 169  DE 06 DE MAIO DE 2015, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4694/plc-2017-5-143-11276.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4694/plc-2017-5-143-11276.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAÇÃO DAS FUNÇÕES GRATIFICADAS PREVISTAS NOS ARTIGOS 41, 42 E 43 DA LEI COMPLEMENTAR Nº 43, DE 07 DE NOVEMBRO DE 2002, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4695/plc-2017-6-144-11281.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4695/plc-2017-6-144-11281.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI COMPLEMENTAR N 172, DE 18 DE AGOSTO DE 2015, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4696/plc-2017-7-154-11282.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4696/plc-2017-7-154-11282.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DO ARTIGO 38 DA SEÇÃO VI DA LEI COMPLEMENTAR 127, DE 29 DE AGOSTO DE 2011, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4697/plc-2017-8-230-11476.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4697/plc-2017-8-230-11476.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE INTERVENTOR  DA SANTA CASA CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4698/plc-2017-9-294-11381.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4698/plc-2017-9-294-11381.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 97, 213, 214 E 215 DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4699/plc-2017-10-332-11520.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4699/plc-2017-10-332-11520.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CONTRIBUIÇÃO PREVISTA NA LEI COMPLEMENTAR Nº 189, DE 16 DE MAIO DE 2016, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4700/plc-2017-11-524-11650.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4700/plc-2017-11-524-11650.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 226 DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1997, QUE TRATA DO PARCELAMENTO DO CRÉDITO TRIBUTÁRIO, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4701/plc-2017-12-548-11648.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4701/plc-2017-12-548-11648.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DOS ARTIGOS 42 E 43 DA LEI COMPLEMENTAR Nº43, DE 07 DE NOVEMBRO DE 2002, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4702/plc-2017-13-633-11780.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4702/plc-2017-13-633-11780.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I DO ANEXO II DA LEI COMPLEMENTAR Nº18, DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4703/plc-2017-14-725-11822.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4703/plc-2017-14-725-11822.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº18, DE 9 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4704/plc-2017-15-780-11909.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4704/plc-2017-15-780-11909.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4705/plc-2017-16-928-12065.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4705/plc-2017-16-928-12065.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 127, DE 29 DE AGOSTO DE 2011, QUE TRATA DO ESTATUTO E PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4706/plc-2017-17-1064-12497.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4706/plc-2017-17-1064-12497.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 8º DA LEI COMPLEMENTAR Nº 70, DE 27 DE MARÇO DE 2004, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5091/pr-2017-2-53-11130.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5091/pr-2017-2-53-11130.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO FELIZ -, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5092/pr-2017-3-314-11387.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5092/pr-2017-3-314-11387.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 204 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5093/pr-2017-4-504-11586.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5093/pr-2017-4-504-11586.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS "A" E "B" DA RESOLUÇÃO Nº 310 DE 16 DE JANEIRO DE 2017, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5094/pr-2017-5-1001-12110.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5094/pr-2017-5-1001-12110.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 138, CAPUT, DA RESOLUÇÃO N.º 294, DE 21 DE NOVEMBRO DE 2012, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5095/pr-2017-6-1010-12117.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5095/pr-2017-6-1010-12117.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 242 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5096/dl-2017-1-14-11093.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5096/dl-2017-1-14-11093.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTO-FELICENSE AO SENHOR IRAPUAN SILVA DE MOURA</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5097/dl-2017-2-372-11432.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5097/dl-2017-2-372-11432.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA MANOELA APARECIDA MARIA DE ALMEIDA</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5098/dl-2017-3-534-11611.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5098/dl-2017-3-534-11611.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, RELATIVAS AO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5099/dl-2017-4-588-11670.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5099/dl-2017-4-588-11670.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA MANOELA APARECIDA MARINHO DE ALMEIDA</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5100/dl-2017-5-650-11729.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5100/dl-2017-5-650-11729.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR HERCULANO CASTILHO PASSOS JÚNIOR</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5101/dl-2017-6-652-11731.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5101/dl-2017-6-652-11731.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR ANTÔNIO CARLOS DE CAMPOS MACHADO</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5102/dl-2017-7-653-11732.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5102/dl-2017-7-653-11732.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR FRANCISCO RICARDO PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5103/dl-2017-8-651-11730.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5103/dl-2017-8-651-11730.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO HONORÁRIO AO LUIZ ANTONIO BATISTA DOS SANTOS</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3997/map-2017-1-129-11208.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3997/map-2017-1-129-11208.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Instituto de Educação Musical Sonorum, Corporação Musical Bandeirantes e Banda União</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3998/map-2017-2-130-11209.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3998/map-2017-2-130-11209.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Movimento da Renovação Carismática de Porto Feliz pelos seus 50 anos de existência.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3999/map-2017-3-214-11283.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3999/map-2017-3-214-11283.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso  Dia Internacional da Mulher -  8/3  2017</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4000/map-2017-4-267-11340.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4000/map-2017-4-267-11340.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a senhora Sonia Jaqueline e ao Grupo Teatral Arrastão pelo trabaho que vêm desenvolvendo junto ao Município.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4001/map-2017-5-266-11339.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4001/map-2017-5-266-11339.pdf</t>
   </si>
   <si>
     <t>Moção em agradecimento ao Conselho Tutelar pelos relevantes serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4002/map-2017-6-283-11355.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4002/map-2017-6-283-11355.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos TVWeb</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4003/map-2017-7-284-11356.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4003/map-2017-7-284-11356.pdf</t>
   </si>
   <si>
     <t>Moção Feira NOturna</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4004/map-2017-8-295-11367.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4004/map-2017-8-295-11367.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações  e louvor ao Sr. Michel Alberto Zangeronimo pelos recentes feitos em prol de Porto Feliz</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4005/map-2017-9-311-11384.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4005/map-2017-9-311-11384.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao evento Arte na Praça</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4006/map-2017-11-369-11426.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4006/map-2017-11-369-11426.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a benfeitorias nos primeiros meses de 2017.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4007/map-2017-12-378-11433.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4007/map-2017-12-378-11433.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Focinho Feliz.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4008/map-2017-13-442-11508.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4008/map-2017-13-442-11508.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à revista Bem Porto.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4009/map-2017-14-501-11582.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4009/map-2017-14-501-11582.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio das Guardas Municipais do Estado de São Paulo</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4010/map-2017-15-567-11641.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4010/map-2017-15-567-11641.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Escola Municipal Romario Antonio Barbosa</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4011/map-2017-16-594-11675.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4011/map-2017-16-594-11675.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais militares pelo excelente trabalho que vêm desenvolvendo junto ao Município de Porto Feliz.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4012/map-2017-17-597-11678.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4012/map-2017-17-597-11678.pdf</t>
   </si>
   <si>
     <t>Moção de Apalusos ao Instituto Drika Black White pelo sucesso de evento beneficiente de cortes de cabelos.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4013/map-2017-18-671-11747.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4013/map-2017-18-671-11747.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao deputado Campos Machado pela criação da Frente Nacional Contra a Liberação da Maconha e da Cocaína.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4014/mrp-2017-19-672-11748.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4014/mrp-2017-19-672-11748.pdf</t>
   </si>
   <si>
     <t>Moção repúdio a proposta de supressão do art. 28 da Lei nº 11.343,  a qual proíbe o porte ou uso de qualquer quantidade de droga.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4015/map-2017-20-760-11835.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4015/map-2017-20-760-11835.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Empresa Batata Deu Onda pelos serviços prestados</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4016/map-2017-21-826-11907.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4016/map-2017-21-826-11907.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  ao III Circuito SuperAção de Corrida e Caminhada.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4017/map-2017-22-843-11923.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4017/map-2017-22-843-11923.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ex  Vereador Sergio Caic</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4018/map-2017-23-943-12047.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4018/map-2017-23-943-12047.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Ecológico Bandeirantes.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4019/map-2017-24-951-12055.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4019/map-2017-24-951-12055.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos organizadores do Evento 2º Porto Feliz Fest Show</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4020/map-2017-25-965-12072.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4020/map-2017-25-965-12072.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao 18º aniversário do Moto clube Cobras de Farmácia e pelos eventos realizados em Prol à APAE e Cidade dos Velhinhos de nossa cidade.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4021/map-2017-26-1073-12180.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4021/map-2017-26-1073-12180.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Sr. Felipe Tezzine e à Presidente da 133[ Subseção da OAB  Dra. Claudia Telles Marciano de Camargo, pelo trabalho realizado em prol da Cidade dos Velhinhos.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3833/reqc-2017-1-4-11080.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3833/reqc-2017-1-4-11080.pdf</t>
   </si>
   <si>
     <t>Requerimento de contratação de Assessor de Gabinete Glauco Henrique da Silva</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3834/reqc-2017-2-6-11082.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3834/reqc-2017-2-6-11082.pdf</t>
   </si>
   <si>
     <t>REF: REQUERIMENTO INFORMAÇÕES DETALHADAS REFERENTES A SITUAÇÃO FINANCEIRA DA PREFEITURA DE 2013 A 2017</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3835/reqc-2017-3-13-11088.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3835/reqc-2017-3-13-11088.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes a todos os cargos comissionados e em confiança da Prefeitura, suas autarquias e  Santa Casa</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3836/reqc-2017-4-20-11099.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3836/reqc-2017-4-20-11099.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete do Vereador da Sra. Patricia Aparecida Biscaro Bonfá</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3837/reqc-2017-5-21-11100.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3837/reqc-2017-5-21-11100.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete de Vereador do Sr. Guilherme Alves da Cunha Valini</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3838/reqc-2017-6-23-11101.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3838/reqc-2017-6-23-11101.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete Sr. Fabio Martelini</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3839/reqc-2017-7-24-11102.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3839/reqc-2017-7-24-11102.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete Sra. Aline de Oliveira Santos Silva</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3840/reqc-2017-8-31-11109.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3840/reqc-2017-8-31-11109.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete do Vereador Saulo Henrique Candido da Sra. Joyce Cristina Miranda</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3841/reqc-2017-9-25-11103.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3841/reqc-2017-9-25-11103.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento do Sr. José Dumont.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3842/reqc-2017-10-26-11104.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3842/reqc-2017-10-26-11104.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Sra. Maria Aparecida de Carmargo Sanches.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3843/reqc-2017-11-27-11105.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3843/reqc-2017-11-27-11105.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento do Sr. Antonio José Nahum.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3844/reqc-2017-12-37-11116.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3844/reqc-2017-12-37-11116.pdf</t>
   </si>
   <si>
     <t>Solicita nomeação de Assessor de Gabinete do Vereador Douglas Albiero de Camargo da Srta. Taciana Silvia Sampaio de Oliveira</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3845/reqc-2017-13-33-11111.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3845/reqc-2017-13-33-11111.pdf</t>
   </si>
   <si>
     <t>Solicita trecho de gravação das câmeras de segurança externas da Câmara Municipal.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3846/reqc-2017-14-41-11120.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3846/reqc-2017-14-41-11120.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópia do processo de licença ambiental para limpeza do córrego Pinheirinho</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3847/reqc-2017-15-42-11121.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3847/reqc-2017-15-42-11121.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópia de processo licitatório da reforma da Casa Inglesa localizada ao lado da Prefeitura</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3848/reqc-2017-17-60-11132.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3848/reqc-2017-17-60-11132.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a vacância do cargo de engenheiro civil responsáveil pela elaboração e emissão de projetos arquitetônicos para famílias de baixa renda</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3849/reqc-2017-18-61-11133.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3849/reqc-2017-18-61-11133.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre atendimento junto ao Centro de Controle de Zoonoses</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3850/reqc-2017-19-92-11171.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3850/reqc-2017-19-92-11171.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre dispensa de licitação 04/2017, processo 177/2017 referente à  compra de hortifrutigranjeiros, pães e outros gêneros perecíveis</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3851/reqc-2017-20-93-11172.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3851/reqc-2017-20-93-11172.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre conclusão das obras da Avenida dos Trabalhadores</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3852/reqc-2017-21-98-11177.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3852/reqc-2017-21-98-11177.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre outorgas onerosas feitas ou solicitadas após a criação do Estatuto das Cidades</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3853/reqc-2017-22-117-11198.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3853/reqc-2017-22-117-11198.pdf</t>
   </si>
   <si>
     <t>Solicita correção na formaçao da Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3854/reqc-2017-23-118-11196.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3854/reqc-2017-23-118-11196.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DOS REQUERIMENTOS APRECIADOS NA SESSÂO ORDINÀRIA  DO DIA 13/20/2107  E RESPECTIVA VOTAÇÃO</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3855/reqc-2017-24-119-11197.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3855/reqc-2017-24-119-11197.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA ATA DA SESSÂO ORDINÀRIA DO DIA 13/02/2017 (FILMAGEM)</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3856/reqc-2017-26-120-11199.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3856/reqc-2017-26-120-11199.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento do Sr.e Osmil Nabas</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3857/reqc-2017-27-141-11220.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3857/reqc-2017-27-141-11220.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Complementar nº 3/2017</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3858/reqc-2017-28-163-11235.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3858/reqc-2017-28-163-11235.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA ATA DA SESSÂO QUE ELEGEU A PRESIDENCIA.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3859/reqc-2017-29-187-11257.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3859/reqc-2017-29-187-11257.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o "Projeto Ararinha Azul"</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3860/reqc-2017-30-184-11254.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3860/reqc-2017-30-184-11254.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre equipe médica e funcionários contratados da Santa Casa</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3861/reqc-2017-31-186-11256.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3861/reqc-2017-31-186-11256.pdf</t>
   </si>
   <si>
     <t>Solicita alteração na composição da Mesa Diretora</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3862/reqc-2017-32-185-11255.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3862/reqc-2017-32-185-11255.pdf</t>
   </si>
   <si>
     <t>Solicita alteração na composição das Comissões Permanentes em virtude da ausência de membros do PSDB</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3863/reqc-2017-33-191-11261.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3863/reqc-2017-33-191-11261.pdf</t>
   </si>
   <si>
     <t>REF: A CÓPIA DA ATA DA SESSÃO ESPECIAL REALIZADA NO DIA 24/02/2017</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3864/reqc-2017-34-197-11268.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3864/reqc-2017-34-197-11268.pdf</t>
   </si>
   <si>
     <t>SOLICITA  RETIRADA DO REQUERIMENTO  N° 30/2017 PARA MELHORES ESTUDOS DA MATÉRIA.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3865/reqc-2017-39-215-11284.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3865/reqc-2017-39-215-11284.pdf</t>
   </si>
   <si>
     <t>Minuto de Silencio para a Sra Doramar</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3866/reqc-2017-40-198-11269.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3866/reqc-2017-40-198-11269.pdf</t>
   </si>
   <si>
     <t>Solicita licença do cargo por motivo de cirurgia.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3867/reqc-2017-42-248-11317.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3867/reqc-2017-42-248-11317.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio Lucas</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3868/reqc-2017-43-251-11320.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3868/reqc-2017-43-251-11320.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Sra.  Neuza Rafael de Moraes</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3869/reqc-2017-44-272-11345.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3869/reqc-2017-44-272-11345.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia em vídeo da última sessão realizada no dia 20/03/2017.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3870/reqc-2017-45-268-11341.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3870/reqc-2017-45-268-11341.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do PL 15/2017</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3871/reqc-2017-46-285-11357.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3871/reqc-2017-46-285-11357.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes às gratificações dos servidores</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3872/reqc-2017-48-297-11369.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3872/reqc-2017-48-297-11369.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando dedetização nos  cemitérios da cidade</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3873/reqc-2017-49-298-11370.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3873/reqc-2017-49-298-11370.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando estudo de deslocamento de pessoal e escoamento da produção.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3874/reqc-2017-50-312-11385.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3874/reqc-2017-50-312-11385.pdf</t>
   </si>
   <si>
     <t>Minuto de Silencio pelo falecimento da Sra.  Marcia  de Moura Almeida</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3875/reqc-2017-59-413-11467.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3875/reqc-2017-59-413-11467.pdf</t>
   </si>
   <si>
     <t>Solicita  cópia do processo do Tribunal de Contas sobre mudança na forma de pagamento do repasse do transporte de estudantes universitários e as providências tomadas</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3876/reqc-2017-61-428-11479.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3876/reqc-2017-61-428-11479.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à interdição da EMEI Professor Juvenal de Campos, no Jardim Vante.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3877/reqc-2017-62-445-11510.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3877/reqc-2017-62-445-11510.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à locação de imóvel localizado na Rua Doutor Alvim (antigo Supermercado Rocco).</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3878/reqc-2017-63-466-11533.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3878/reqc-2017-63-466-11533.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao monitoramento por câmeras pela GCM.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3879/reqc-2017-64-478-11545.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3879/reqc-2017-64-478-11545.pdf</t>
   </si>
   <si>
     <t>Solicita minuto de silêncio pelo falecimento de Francisco de Assis Moraes - Padre Chico.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3880/reqc-2017-65-484-11552.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3880/reqc-2017-65-484-11552.pdf</t>
   </si>
   <si>
     <t>Retirada emenda 8 do pl 25</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3881/reqc-2017-66-485-11553.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3881/reqc-2017-66-485-11553.pdf</t>
   </si>
   <si>
     <t>retirada emenda 01 ao pl 43.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3882/reqc-2017-69-523-11602.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3882/reqc-2017-69-523-11602.pdf</t>
   </si>
   <si>
     <t>Solicita informações  referentes à planilha de valores da equipe médica da Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3883/reqc-2017-70-529-11606.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3883/reqc-2017-70-529-11606.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cargos em comissão ocupados atualmente no Executivo Municipal.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3884/reqc-2017-72-551-11624.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3884/reqc-2017-72-551-11624.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas referentes ao relatório de multas.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3885/reqc-2017-73-566-11640.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3885/reqc-2017-73-566-11640.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas referente ao Jornal Gazeta de São Paulo.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3886/reqc-2017-74-568-11642.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3886/reqc-2017-74-568-11642.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Decreto Legislativo nº 2/2017</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3887/reqc-2017-79-635-11716.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3887/reqc-2017-79-635-11716.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, informações sobre valor de aluguel do imóvel locado para o Porto Prev</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3888/reqc-2017-80-634-11715.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3888/reqc-2017-80-634-11715.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Sra. Conceição Aparecida de Almeida Vieira</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3889/reqc-2017-81-648-11727.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3889/reqc-2017-81-648-11727.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do jovem Kevin Augusto Clemente.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3890/reqc-2017-82-656-11764.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3890/reqc-2017-82-656-11764.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do Senhor Betuel Martins Dias</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3891/reqc-2017-83-660-11737.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3891/reqc-2017-83-660-11737.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do Sr. Benedito Flávio de Campos.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3892/reqc-2017-84-662-11739.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3892/reqc-2017-84-662-11739.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento da Senhora Leonidia Pinto Lopes Ribeiro.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3893/reqc-2017-85-684-11760.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3893/reqc-2017-85-684-11760.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento da Senhora Ignácia Rodrigues de Oliveira</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3894/reqc-2017-86-681-11756.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3894/reqc-2017-86-681-11756.pdf</t>
   </si>
   <si>
     <t>Solicita a  retirada do Projeto de Lei nº 58/2017</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3895/reqc-2017-87-694-11770.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3895/reqc-2017-87-694-11770.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre fiscalização e cumprimento da lei 5490/2016</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3896/reqc-2017-88-695-11771.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3896/reqc-2017-88-695-11771.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre dedetização dos cemitérios</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3897/reqc-2017-90-707-11783.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3897/reqc-2017-90-707-11783.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do Senhor Christovan Sacramento Perpétuo.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3898/reqc-2017-94-728-11804.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3898/reqc-2017-94-728-11804.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silencio pelo falecimento da Sra. Susana de Carvalho Celestino</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3899/reqc-2017-95-743-11816.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3899/reqc-2017-95-743-11816.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do Sr. João Ferraz de Lara</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3900/reqc-2017-96-750-11824.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3900/reqc-2017-96-750-11824.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação da Secretária de Saúde Sra. Lívia Maria Figueiredo para esclarecimentos a esta Câmara sobre o andamento do trabalho da Secretaria de Saúde</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3901/reqc-2017-97-756-11831.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3901/reqc-2017-97-756-11831.pdf</t>
   </si>
   <si>
     <t>Solicita ao SAAE informações sobre o porquê a Autarquia está instalando hidrômetros usados nas residências, ao invés dos novos adquiridos pelos cidadãos.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3902/reqc-2017-98-757-11832.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3902/reqc-2017-98-757-11832.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o motivo da retirada do auxílio alimentação dos aposentados e pensionistas da PORTOPREV.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3903/reqc-2017-99-754-11829.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3903/reqc-2017-99-754-11829.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento do Senhor José Donizete Donazan</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3904/reqc-2017-100-758-11833.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3904/reqc-2017-100-758-11833.pdf</t>
   </si>
   <si>
     <t>Solicita cópia integral do processo administrativo referente à demolição do Chapéu da Madre</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3905/reqc-2017-101-759-11834.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3905/reqc-2017-101-759-11834.pdf</t>
   </si>
   <si>
     <t>Solciita um minuto de silêncio pelo falecimento do Sr. Valter Constantino de Camargo</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3906/reqc-2017-104-773-11845.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3906/reqc-2017-104-773-11845.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a colocação de hastes metálicas na Rua Silvino Nobrega da Silva e sobre o cumprimento do plano de governo</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3907/reqc-2017-105-779-11858.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3907/reqc-2017-105-779-11858.pdf</t>
   </si>
   <si>
     <t>Solicita adicional de titulação</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3908/reqc-2017-106-787-11879.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3908/reqc-2017-106-787-11879.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio do senhor Wilson Bernardo de Almeida</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3909/reqc-2017-114-822-11906.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3909/reqc-2017-114-822-11906.pdf</t>
   </si>
   <si>
     <t>REF: REQUERIMENTO DA CÓPIA  INTEGRAL DA SESSÃO DO DIA 18/09/2017.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3910/reqc-2017-115-827-11908.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3910/reqc-2017-115-827-11908.pdf</t>
   </si>
   <si>
     <t>REF: REQUERIMENTO SOLICITANDO PARECER JURÍDICO SOBRE URGÊNCIAS ESPECIAIS APRESENTADAS NA 24º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3911/reqc-2017-116-835-11916.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3911/reqc-2017-116-835-11916.pdf</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3912/reqc-2017-117-831-11912.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3912/reqc-2017-117-831-11912.pdf</t>
   </si>
   <si>
     <t>Requrimento informações e documentos relativos a pareceres, atas, gravação de sessão sobre urgencia especial</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3913/reqc-2017-118-847-11926.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3913/reqc-2017-118-847-11926.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando cópias de documentos</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3914/reqc-2017-120-883-11987.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3914/reqc-2017-120-883-11987.pdf</t>
   </si>
   <si>
     <t>Solicita seja retirado o Projeto de Lei nº 79/2017 que TORNA OBRIGATÓRIA A REALIZAÇÃO DO DIA DOS PAIS E DIA DAS MÃES NAS CRECHES, ESCOLAS PÚBLICAS E ESCOLAS PRIVADAS DO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3915/reqc-2017-122-888-11996.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3915/reqc-2017-122-888-11996.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO 86/2017 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE TORNAR SUBTERRÂNEO TODO O CABEAMENTO DE REDE ELÉTRICA, CABOS TELEFÔNICOS, TV A CABO, CABOS DE INTERNET E ASSEMELHADOS NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3916/reqc-2017-123-901-12007.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3916/reqc-2017-123-901-12007.pdf</t>
   </si>
   <si>
     <t>Minuto de Silencio  pelo falecimento da Sra. Márcia Gropo Dumont</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3917/reqc-2017-124-922-12028.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3917/reqc-2017-124-922-12028.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº 84/2017 - DISPÕE SOBRE A AUTORIZAÇÃO DE DAR PUBLICIDADE DE QUE CELULARES ROUBADOS OU FURTADOS SERÃO BLOQUEADOS DIRETO NAS DELEGACIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3918/reqc-2017-125-923-12029.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3918/reqc-2017-125-923-12029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO, EM SÍTIO ELETRÔNICO OFICIAL, DAS LISTAS DOS PACIENTES QUE AGUARDAM POR CONSULTAS, EXAMES E INTERVENÇÕES CIRÚRGICAS NOS ESTABELECIMENTOS DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3919/reqc-2017-126-931-12033.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3919/reqc-2017-126-931-12033.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 85/2017 QUE DISPÕE SOBRE A OBRIGAÇÃO DAS EMPRESAS DE TRANSPORTE PÚBLICO, ANEXAR, NO INTERIOR DOS ÔNIBUS, AVISO INFORMANDO QUE ABUSO SEXUAL É CRIME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3920/reqc-2017-127-945-12049.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3920/reqc-2017-127-945-12049.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento do Sr. Adriano César Zilli</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3921/reqc-2017-128-950-12054.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3921/reqc-2017-128-950-12054.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da senhora Silvia Regina Rubini</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3922/reqc-2017-129-952-12056.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3922/reqc-2017-129-952-12056.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento do Sr. Adhemar Miguel da Silva</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3923/reqc-2017-130-954-12058.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3923/reqc-2017-130-954-12058.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei n° 90/2017</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3924/reqc-2017-131-955-12059.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3924/reqc-2017-131-955-12059.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre não comparecimento de Procurador da Prefeitura em audiência</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3925/reqc-2017-132-956-12060.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3925/reqc-2017-132-956-12060.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre a regularização latifundiária na Municipalidade</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3926/reqc-2017-133-959-12063.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3926/reqc-2017-133-959-12063.pdf</t>
   </si>
   <si>
     <t>Solicita detalhamento da dívida fundada e flutuante</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3927/reqc-2017-135-963-12066.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3927/reqc-2017-135-963-12066.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento de Benicio Antunes</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3928/reqc-2017-136-970-12077.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3928/reqc-2017-136-970-12077.pdf</t>
   </si>
   <si>
     <t>Solicita  informações sobre orçamento e verbas</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3929/reqc-2017-137-975-12080.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3929/reqc-2017-137-975-12080.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento de Raissa Giovana Correa</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3930/reqc-2017-139-987-12095.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3930/reqc-2017-139-987-12095.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio  pelo falecimento do Senhor Manoel dos Santos de Almeida</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3931/reqc-2017-140-989-12097.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3931/reqc-2017-140-989-12097.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei nº 96/2017</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3932/reqc-2017-141-992-12099.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3932/reqc-2017-141-992-12099.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO Nº80/2017 QUE DISPÕE SOBRE A AUTORIZAÇÃO DA COLOCAÇÃO DE BRINQUEDOS E EQUIPAMENTOS PARA CRIANÇAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS DESTINADOS A PRATICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3933/reqc-2017-142-994-12101.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3933/reqc-2017-142-994-12101.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO Nº81/2017 QUE DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO CULTIVO DAS PLANTAS CITRONELA - CYMBOPGON WINTERIANUS E DA CROTOLÁRIRA - CROATALARIA JUNCEA, COMO MÉTODO NATURAL DE COMBATE AO MOSQUITO AEDES AEGYPTI E, ASSIM COMO DO PLANTIO DESTAS QUAND A IMPLANTAÇÃO DE NOVOS LOTEAMENTOS NO ÂMBITO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3934/reqc-2017-143-995-12102.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3934/reqc-2017-143-995-12102.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO PROJETO DE LEINº 16/2017 E SEU SUBSTITUTIVO Nº01 QUE AUTORIZA O INCENTIVO AO PROGRAMA DE COMBATE A PICHAÇÕES NO MUNICIPIO DE PORTO FELIZ QUE VISA O ENFRENTAMENTO A POLUIÇÃO VISUAL E À DEGRADAÇÃO PAISAGÍSTICA, O ATENDIMENTO AO INTERESSE PÚBLICO, A ORDENÇÃO DA PISAGEM DA CIDADE COM RESPEITO AOS SEUS ATRIBUTOS HISTÓRICOS E CULTURAIS.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3935/reqc-2017-145-1006-12113.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3935/reqc-2017-145-1006-12113.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Sra. Inácia Alberto Del Pozzo.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3936/reqc-2017-146-1011-12118.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3936/reqc-2017-146-1011-12118.pdf</t>
   </si>
   <si>
     <t>Solicita um minuto de silêncio pelo falecimento da Jovem Amanda Carina Belo</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3937/reqc-2017-147-1009-12116.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3937/reqc-2017-147-1009-12116.pdf</t>
   </si>
   <si>
     <t>Requerimento retirada do Projeto de Resolução.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3938/reqc-2017-148-1019-12126.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3938/reqc-2017-148-1019-12126.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI Nº85/2017 QUE DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO ABUSO SEXUAL DE MULHERES NOS MEIOS DE TRANSPORTE COLETIVO NO ÂMBITO DA CIDADE DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3939/reqc-2017-149-1036-12139.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3939/reqc-2017-149-1036-12139.pdf</t>
   </si>
   <si>
     <t>Minuto de silencio pelo falecimento do Sr. Leonel Vaz.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3940/reqc-2017-150-1040-12144.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3940/reqc-2017-150-1040-12144.pdf</t>
   </si>
   <si>
     <t>Minuto de silêncio pelo falecimento da Senhora Janaina de Almeida Buzzo</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3941/reqc-2017-151-1044-12148.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3941/reqc-2017-151-1044-12148.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei n] 104/2017</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3942/reqc-2017-152-1045-12149.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3942/reqc-2017-152-1045-12149.pdf</t>
   </si>
   <si>
     <t>Minuto de Silêncio pelo falecimento da Sra. Isaura Caetano de Jesus Marcuz</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3943/reqc-2017-153-1059-12163.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3943/reqc-2017-153-1059-12163.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A RETIRADA DO PROJETO DE LEI 106/2017 SOBRE A ISENÇÃO ÀS PESSOAS TRANSPLANTADAS E DOADORES DE RINS DO PAGAMENTO DA TAXA DE INSCRIÇÃO MUNICIPAL EM CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3944/reqc-2017-154-1074-12181.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3944/reqc-2017-154-1074-12181.pdf</t>
   </si>
   <si>
     <t>Minuto de Silencio  pelo falecimento da Sra. Cristiane Aparecida Rodrigues</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5356/subst-2017-1-109-11193.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5356/subst-2017-1-109-11193.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 8/2017 - DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE CENTRO DE EDUCAÇÃOINFANTIL MUNICIPAL REVOGA LEI Nº 5,373. DE 08 DE MAIO DE2015, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5357/subst-2017-2-111-11194.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5357/subst-2017-2-111-11194.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 9/2017 - DISPÕE SOBRE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO E MÃO DE OBRA PARA REFORMA PRÓPRIO PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5358/subst-2017-3-192-11263.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5358/subst-2017-3-192-11263.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 15/2017 - DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA, CONTROLE DE SONORIZAÇÃO NOCIVA, INCÔMODA, PERTURBADORA OU PERIGOSA EM ÁREAS PÚBLICAS, PARTICULARES, ESTABELECIMENTOS COMERCIAIS, EMPRESARIAIS E DE LAZER E DÁ OUTRAS PROVIDÊNCIAS NA CIDADE DE PORTO FELIZ/SP</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5359/subst-2017-4-243-11363.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5359/subst-2017-4-243-11363.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 19/2017 - DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5360/subst-2017-5-288-11447.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5360/subst-2017-5-288-11447.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 20/2017 - DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5361/subst-2017-6-309-11382.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5361/subst-2017-6-309-11382.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 9/2017 - DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 97, 213, 214 E 215 DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5362/subst-2017-7-344-11430.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5362/subst-2017-7-344-11430.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 27/2017 - DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE-, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5363/subst-2017-8-390-11454.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5363/subst-2017-8-390-11454.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 30/2017 - DISPÕE SOBRE REPASSE DE SUBVENÇÃO SOCIAL À CIDADE DOS VELHINHOS DE PORTO FELIZ PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5364/subst-2017-9-391-11448.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5364/subst-2017-9-391-11448.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 29/2017 - DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO NOSSA SENHORA DA PIEDADE, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5365/subst-2017-10-415-11503.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5365/subst-2017-10-415-11503.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 2 AO PROJETO DE LEI COMPLEMENTAR Nº 9/2017 - DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 97, 213, 214 E 215 DA LEI COMPLEMENTAR Nº 18, DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5366/subst-2017-11-479-11567.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5366/subst-2017-11-479-11567.pdf</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5367/subst-2017-12-549-11662.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5367/subst-2017-12-549-11662.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 49/2017 - DISPÕE SOBRE A CORREGEDORIA DA GUARDA CIVIL MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5368/subst-2017-13-828-11982.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5368/subst-2017-13-828-11982.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 63/2017 - DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018 A 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5369/subst-2017-14-872-11971.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5369/subst-2017-14-872-11971.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 16/2017 - AUTORIZA O INCENTIVO AO PROGRAMA DE COMBATE A PICHAÇÕES NO MUNICÍPIO DE PORTO FELIZ QUE VISA O ENFRENTAMENTO A POLUIÇÃO VISUAL E À DEGRADAÇÃO PAISAGÍSTICA, O ATENDIMENTO AO INTERESSE PÚBLICO, A ORDENAÇÃO DA PAISAGEM DA CIDADE COM RESPEITO AOS SEUS ATRIBUTOS HISTÓRICOS E CULTURAIS.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5370/subst-2017-15-881-11980.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5370/subst-2017-15-881-11980.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 83/2017 - DESOBRIGA AS PESSOAS OBESAS EM GERAL A PASSAR PELA "CATRACA" QUANDO DO EMBARQUE OU DESEMBARQUE EM TODOS OS VEÍCULOS - ÔNIBUS E/OU MICRO-ÔNIBUS QUE OPERAM NO TRANSPORTE PÚBLICO DE PASSAGEIROS NA CIDADE DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5371/subst-2017-16-921-12027.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5371/subst-2017-16-921-12027.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 85/2017 - DISPÕE SOBRE A OBRIGAÇÃO DAS EMPRESAS DE TRANSPORTE PÚBLICO, ANEXAR, NO INTERIOR DOS ÔNIBUS, AVISO INFORMANDO QUE ABUSO SEXUAL É CRIME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5372/subst-2017-17-1023-12130.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5372/subst-2017-17-1023-12130.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 102/2017 - DISPÕE SOBRE O IMPOSTO PREDIAL TERRITORIAL URBANO ECOLOGICAMENTE CORRETO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Coquinho, Prof Rodrigo Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5166/em-2017-25-564-11637.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5166/em-2017-25-564-11637.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO INCISO XIV, DO ARTIGO 25 DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5241/emm-2017-1-38-11117.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5241/emm-2017-1-38-11117.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI Nº 3/2017 - dispõe sobre estabelecimento de normas gerais para o serviço de transporte individual de passageiros, transporte de escolares e transporte de cargas em veículos de aluguel, conforme especifica, e dá outras providências</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5242/ema-2017-2-279-11351.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5242/ema-2017-2-279-11351.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 1  AO  PROJETO DE LEI COMPLEMENTAR Nº 8/2017 - ACRESCENTA ARTIGO 1-A AO PROJETO DE LEI COMPLEMENTAR Nº 08/2017</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5243/emm-2017-3-360-11417.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5243/emm-2017-3-360-11417.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI do artigo 5º do Projeto de Lei  nº 25/2017.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5244/ems-2017-4-361-11418.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5244/ems-2017-4-361-11418.pdf</t>
   </si>
   <si>
     <t>Suprime o §3 º do artigo 8º do Projeto de Lei nº25/2017.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5245/emm-2017-5-362-11419.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5245/emm-2017-5-362-11419.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 9º do Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5246/ema-2017-6-363-11420.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5246/ema-2017-6-363-11420.pdf</t>
   </si>
   <si>
     <t>Complemente o texto do § 1º do artigo 9º do Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5247/emm-2017-7-364-11421.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5247/emm-2017-7-364-11421.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 do Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5248/ems-2017-8-365-11422.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5248/ems-2017-8-365-11422.pdf</t>
   </si>
   <si>
     <t>Suprime parte final do §1º do artigo 10 do Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5249/emm-2017-9-366-11423.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5249/emm-2017-9-366-11423.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo único do artigo 13 do Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5250/ema-2017-10-443-11518.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5250/ema-2017-10-443-11518.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 - ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DO PROJETO DE LEI Nº 31/2017</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5251/ems-2017-11-456-11524.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5251/ems-2017-11-456-11524.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 8 AO PROJETO DE LEI Nº 25/2017 - SUPRIME O § 4º DO ARTIGO 8º DO PROJETO DE LEI Nº 25/2017</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5252/emsu-2017-12-464-11532.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5252/emsu-2017-12-464-11532.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI Nº 43/2017 - ALTERA O ARTIGO 1º  DO PROJETO DE LEI Nº 43/2017</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5253/ema-2017-13-467-11589.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5253/ema-2017-13-467-11589.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 - ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DO PROJETO DE LEI Nº 37/2017</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5254/emm-2017-14-556-11629.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5254/emm-2017-14-556-11629.pdf</t>
   </si>
   <si>
     <t>Emenda ao Substitutivo nº 1 ao Projeto de Lei nº 34/2017.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5255/ema-2017-15-557-11630.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5255/ema-2017-15-557-11630.pdf</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5256/ema-2017-16-558-11631.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5256/ema-2017-16-558-11631.pdf</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5257/ema-2017-17-559-11632.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5257/ema-2017-17-559-11632.pdf</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5258/emm-2017-18-560-11633.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5258/emm-2017-18-560-11633.pdf</t>
   </si>
   <si>
     <t>Emenda ao  Substitutivo nº 1 ao Projeto de Lei nº 34/2017</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5259/emm-2017-19-561-11634.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5259/emm-2017-19-561-11634.pdf</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5260/emm-2017-20-562-11635.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5260/emm-2017-20-562-11635.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5261/emm-2017-21-563-11636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5261/emm-2017-21-563-11636.pdf</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5262/emsu-2017-22-712-11788.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5262/emsu-2017-22-712-11788.pdf</t>
   </si>
   <si>
     <t>Emenda nº 1ao Projeto de Lei 57/2017 - altera o artigo 2º</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5263/emsu-2017-23-713-11789.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5263/emsu-2017-23-713-11789.pdf</t>
   </si>
   <si>
     <t>Emenda nº 2 ao Projeto de Lei 57/2017 - altera o artigo 3º</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5264/emsu-2017-24-797-11887.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5264/emsu-2017-24-797-11887.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 14/2017 - ALTERA O ARTIGO 2º</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5265/emsu-2017-25-798-11888.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5265/emsu-2017-25-798-11888.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 14/2017 - ALTERA O ARTIGO 3º</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5266/emsu-2017-26-799-11889.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5266/emsu-2017-26-799-11889.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 1 AO PROJETO DE LEI COMPLEMENTAR Nº 14/2017 - ALTERA O ARTIGO 4º</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6130/cjr-2017-1-48-11125.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6130/cjr-2017-1-48-11125.pdf</t>
   </si>
   <si>
     <t>Sobre o  Projeto de Lei 03/2017</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6131/cjr-2017-2-49-11126.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6131/cjr-2017-2-49-11126.pdf</t>
   </si>
   <si>
     <t>Sobre a Emenda nº1 ao projeto de lei 03/2017</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6132/cjr-2017-3-46-11123.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6132/cjr-2017-3-46-11123.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 4/2017.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6133/cjr-2017-4-47-11124.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6133/cjr-2017-4-47-11124.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 1/2017</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6134/cjr-2017-5-83-11156.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6134/cjr-2017-5-83-11156.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 09/2017</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6135/cjr-2017-6-89-11162.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6135/cjr-2017-6-89-11162.pdf</t>
   </si>
   <si>
     <t>Sobre o  PLC 02/2017</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6136/cjr-2017-7-80-11153.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6136/cjr-2017-7-80-11153.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 7/2017</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6137/cjr-2017-8-81-11154.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6137/cjr-2017-8-81-11154.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 10/2017</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6138/cjr-2017-9-135-11214.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6138/cjr-2017-9-135-11214.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao substitutivo nº 1 ao Projeto de Lei nº 9/2017 para doação de materiais para reforma de predio público.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6139/cjr-2017-10-136-11215.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6139/cjr-2017-10-136-11215.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PL 11/2017</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6140/cjr-2017-11-161-11233.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6140/cjr-2017-11-161-11233.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei Complementar 05/2017</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6141/cjr-2017-12-162-11234.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6141/cjr-2017-12-162-11234.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei Complementar 06/2017</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6142/cjr-2017-13-172-11243.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6142/cjr-2017-13-172-11243.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 15/2017</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6143/cjr-2017-15-225-11294.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6143/cjr-2017-15-225-11294.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 12/2017</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6144/cjr-2017-16-226-11295.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6144/cjr-2017-16-226-11295.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 13/2017</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6145/cjr-2017-17-249-11318.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6145/cjr-2017-17-249-11318.pdf</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei n.º 15/2017.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6146/cjr-2017-18-255-11324.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6146/cjr-2017-18-255-11324.pdf</t>
   </si>
   <si>
     <t>Parecer Lei Complementar n.º8/2017.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6147/cjr-2017-19-280-11352.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6147/cjr-2017-19-280-11352.pdf</t>
   </si>
   <si>
     <t>Sobre o PL  21/2017</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6148/cjr-2017-22-487-11555.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6148/cjr-2017-22-487-11555.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o projeto de lei 41/2017</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6149/cjr-2017-23-488-11556.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6149/cjr-2017-23-488-11556.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 43/2017.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6150/cjr-2017-24-591-11672.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6150/cjr-2017-24-591-11672.pdf</t>
   </si>
   <si>
     <t>Parecer Substitutivo 1 ao projeto de lei 49/2017</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6151/cjr-2017-25-622-11703.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6151/cjr-2017-25-622-11703.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto Decreto 4/2017</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6152/cjr-2017-27-670-11746.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6152/cjr-2017-27-670-11746.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL nº6/2017</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6153/cjr-2017-28-669-11745.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6153/cjr-2017-28-669-11745.pdf</t>
   </si>
   <si>
     <t>Sobre o PDL 7/2017</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6154/cjr-2017-29-688-11765.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6154/cjr-2017-29-688-11765.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 5/2017.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6155/cjr-2017-30-739-11812.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6155/cjr-2017-30-739-11812.pdf</t>
   </si>
   <si>
     <t>Parecer 61 2017</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6156/cjr-2017-31-749-11823.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6156/cjr-2017-31-749-11823.pdf</t>
   </si>
   <si>
     <t>Parecer 59/2017.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6157/cjr-2017-33-854-11931.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6157/cjr-2017-33-854-11931.pdf</t>
   </si>
   <si>
     <t>Sobre o PL  75/2017.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6158/cjr-2017-34-855-11936.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6158/cjr-2017-34-855-11936.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 76/2017.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6159/cjr-2017-35-912-12018.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6159/cjr-2017-35-912-12018.pdf</t>
   </si>
   <si>
     <t>Parecer 82/2017.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6160/cjr-2017-36-914-12020.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6160/cjr-2017-36-914-12020.pdf</t>
   </si>
   <si>
     <t>Parecer 85/2017.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6161/cjr-2017-37-915-12021.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6161/cjr-2017-37-915-12021.pdf</t>
   </si>
   <si>
     <t>Parecer 80/2017.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6162/cjr-2017-38-913-12019.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6162/cjr-2017-38-913-12019.pdf</t>
   </si>
   <si>
     <t>Parecer Substitutivo 83/2017.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6163/cjr-2017-39-942-12046.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6163/cjr-2017-39-942-12046.pdf</t>
   </si>
   <si>
     <t>Sobre o PL Parecer 90/2017.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6164/cjr-2017-40-947-12051.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6164/cjr-2017-40-947-12051.pdf</t>
   </si>
   <si>
     <t>Parecer 87/2017.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6165/cjr-2017-41-948-12052.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6165/cjr-2017-41-948-12052.pdf</t>
   </si>
   <si>
     <t>Parecer PLC 16/2017.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6166/cjr-2017-42-949-12053.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6166/cjr-2017-42-949-12053.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 92/2017.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6167/cjr-2017-43-985-12091.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6167/cjr-2017-43-985-12091.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PL 81/2017.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6168/cjr-2017-44-986-12094.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6168/cjr-2017-44-986-12094.pdf</t>
   </si>
   <si>
     <t>Parecer Substitutivo nº 1 ao Projeto de Lei 16/2017.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6169/cjr-2017-45-988-12096.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6169/cjr-2017-45-988-12096.pdf</t>
   </si>
   <si>
     <t>Parecer 95/2017.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6170/cjr-2017-46-1020-12127.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6170/cjr-2017-46-1020-12127.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 100/2017</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6171/cjr-2017-47-1021-12128.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6171/cjr-2017-47-1021-12128.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Lei 101/2017</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6172/cjr-2017-48-1022-12129.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6172/cjr-2017-48-1022-12129.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Resolução 6/2017</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6173/cjr-2017-49-1049-12161.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6173/cjr-2017-49-1049-12161.pdf</t>
   </si>
   <si>
     <t>Parecer Sobre o Substitutivo nº 1 ao  Projeto de Lei nº  102/2017.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6174/cjr-2017-50-1066-12169.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6174/cjr-2017-50-1066-12169.pdf</t>
   </si>
   <si>
     <t>Parecer Projeto de Lei 105-2017</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6175/cjr-2017-51-1067-12179.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6175/cjr-2017-51-1067-12179.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de lei 107-2017</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Educ., Cultura, Saúde, Def. Cid.</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6058/ces-2017-1-106-11184.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6058/ces-2017-1-106-11184.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI 10/2017</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6059/ces-2017-2-175-11245.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6059/ces-2017-2-175-11245.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI 14/2017</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6060/ces-2017-3-176-11246.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6060/ces-2017-3-176-11246.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI 16/2017</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6061/ces-2017-4-277-11349.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6061/ces-2017-4-277-11349.pdf</t>
   </si>
   <si>
     <t>parecer favorável ao projeto de lei 20/2017</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6062/ces-2017-5-441-11507.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6062/ces-2017-5-441-11507.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI 38/2017</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6063/cfo-2017-1-72-11142.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6063/cfo-2017-1-72-11142.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 1/2017 - OUTORGA CIDADÃO PORTO-FELICENSE IRAPUAN SILVA DE MOURA</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6064/cfo-2017-2-69-11140.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6064/cfo-2017-2-69-11140.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 4/2017 - EXTINÇÃO DE CONTRATO DE CONSÓRCIO PUBLICO PARA COM O CONSORCIO INTERMUNICIPAL DE SANEAMENTO BASICO DA BACIA DO RIO SOROCABA E MEDIO TIETE</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6065/cfo-2017-3-103-11181.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6065/cfo-2017-3-103-11181.pdf</t>
   </si>
   <si>
     <t>APOIO LOGISTICO ROMEIROS 2017 - PL.7/2017</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6066/cfo-2017-4-105-11183.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6066/cfo-2017-4-105-11183.pdf</t>
   </si>
   <si>
     <t>RECONHECIMENTO DAS PROVAS EQUESTRES COMO PATRIMONIIO HISTÓRICO E CULTURAL - PL. 10/2017</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6067/cfo-2017-5-128-11207.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6067/cfo-2017-5-128-11207.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N º09/2017 DE REFORMA DA CASA INGLESA - DOAÇÃO POR WELLINGTON AZEVEDO DA COSTA</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6068/cfo-2017-6-137-11216.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6068/cfo-2017-6-137-11216.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº1, PROJETO Nº8/2017, CRIAÇÃO E DENOMINAÇÃO CENRO EDUCAÇÃO INFANTIL GIOVANA DE OLIVEIRA LEITE</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6069/cfo-2017-8-150-11222.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6069/cfo-2017-8-150-11222.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 18 de 09 de Dezembro de 1997.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6070/cfo-2017-9-183-11253.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6070/cfo-2017-9-183-11253.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar nº04/2017, que dispõe sobre revogação do adicional de titulação criado pela LC nº169/2015</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6071/cfo-2017-10-182-11252.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6071/cfo-2017-10-182-11252.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº05/2017 que dispoe sobre a regularização de funções gratificadas (condutor de viatura de coleta de lixo, de motocicletas, de autos, criadas pela LC nº43/2002</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6072/cfo-2017-11-190-11260.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6072/cfo-2017-11-190-11260.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº12/2017 que dispõe sobre a obrigatoriedade do uso de lâmpadas ou luminárias de LED quando da implantação de novos loteamentos.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6073/cfo-2017-13-199-11270.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6073/cfo-2017-13-199-11270.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção contra a poluição sonora, controle de sonorização nociva, incômoda, perturbadora ou perigosa em áreas públicas, particulares, estabelecimentos comerciais, empresariais e de lazer e dá outras providências.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6074/cfo-2017-14-216-11285.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6074/cfo-2017-14-216-11285.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 13/2017 AUTORIZA EXECUTIVO MUNICIPAL A CONTRIBUIR COM O CNM - CONFEDERAÇÃO NACIONAL DE MUNICIPIOS</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6075/cfo-2017-15-236-11310.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6075/cfo-2017-15-236-11310.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 14/2017 - DISPÕE SOBRE A EXTINÇÃO DAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL EMERGENCIAL RURAL DOS BAIRROS JUPIRA, SHIRO SHINODA, COLONIA RODRIGO E SILVA, BAIRRO CHAPADÃO, BAIRRO CAIACATINGA E BAIRRO TABARRO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6076/cfo-2017-16-256-11327.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6076/cfo-2017-16-256-11327.pdf</t>
   </si>
   <si>
     <t>SOBRE O SUBSTITUTIVO Nº 1 AO PL Nº 15/2017 - DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA, CONTROLE DE SONORIZAÇÃO NOCIVA, INCÔMODA, PERTURBADORA OU PERIGOSA EM ÁREAS PÚBLICAS, PARTICULARES, ESTABELECIMENTOS COMERCIAIS, EMPRESARIAIS E DE LAZER E DÁ OUTRAS PROVIDÊNCIAS NA CIDADE DE PORTO FELIZ.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6077/cfo-2017-17-275-11348.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6077/cfo-2017-17-275-11348.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Porto Feliz.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6078/cfo-2017-18-274-11347.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6078/cfo-2017-18-274-11347.pdf</t>
   </si>
   <si>
     <t>SOBRE O SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 19/2017 - QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6079/cfo-2017-19-305-11377.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6079/cfo-2017-19-305-11377.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública e da outras providências</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6080/cfo-2017-20-306-11378.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6080/cfo-2017-20-306-11378.pdf</t>
   </si>
   <si>
     <t>Sobre a emenda nº 1 ao PLC 8/2017 - dispõe sobre a criação do cargo de interventor da santa casa de misericórdia de porto feliz e dá outras providências</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6081/cfo-2017-21-368-11425.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6081/cfo-2017-21-368-11425.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o substitutitutivo ao PL 20/17 - Dispõe sobre a constituição do serviço de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Porto Feliz.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6082/cfo-2017-22-385-11439.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6082/cfo-2017-22-385-11439.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alteração da contribuição prevista na lei complementar n 189 de 16 de maio de 2016 conforme especiifica e da outras providências</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6083/cfo-2017-23-387-11441.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6083/cfo-2017-23-387-11441.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 1 ao Projeto de Lei nº 27/2017 - dispõe sobre repasse de subvenção social a associação de pais e amigos dos excepcionais APAE, para o exercício de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6084/cfo-2017-24-439-11505.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6084/cfo-2017-24-439-11505.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do protocolo de intenções e autoriza o ingresso no município de Porto Feliz ao consórcio intermunicipal de saúde do vale do Tietê e dá outras providências.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6085/cfo-2017-25-440-11506.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6085/cfo-2017-25-440-11506.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse de subvenção única à associação Monte Carmelo de Porto Feliz, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6086/cfo-2017-26-447-11512.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6086/cfo-2017-26-447-11512.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial, conforme especifica e dá outras providências</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6087/cfo-2017-27-448-11516.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6087/cfo-2017-27-448-11516.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização ao Serviço Autônomo de Água e Esgoto- SAAE- a receber em doação o imóvel que especifica e dá outras providências</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6088/cfo-2017-28-450-11515.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6088/cfo-2017-28-450-11515.pdf</t>
   </si>
   <si>
     <t>CONVENIO ENTRE A PREFEITURA E O DEPARTAMENTO DE POLICIA JUDICIÁRIA DO INTERIOR - DEINTER 7</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6089/cfo-2017-29-446-11511.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6089/cfo-2017-29-446-11511.pdf</t>
   </si>
   <si>
     <t>Outorga Título de cidadã portofelicensse a senhora Manoela Aparecida Maria de Almeida</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6090/cfo-2017-30-449-11517.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6090/cfo-2017-30-449-11517.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto de Porto Feliz- SAAE a receber em doação os imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6091/cfo-2017-31-462-11530.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6091/cfo-2017-31-462-11530.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 41/2017 - Dispõe sobre a exigência do uso de calçamento permeável nos passeios públicos dos futuros loteamentos, condomínios e conjuntos habitacionais a serem instalados no município de Porto Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6092/cfo-2017-32-470-11537.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6092/cfo-2017-32-470-11537.pdf</t>
   </si>
   <si>
     <t>Sobre a Emenda nº1 ao Projeto de Lei nº 31/2017- DISPÕE SOBRE ACRESCIMO DO ARTIGO 2º A AUTORIZAÇÃO AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE - A RECEBER EM DOAÇÃO O IMÓVEL</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6093/cfo-2017-33-481-11547.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6093/cfo-2017-33-481-11547.pdf</t>
   </si>
   <si>
     <t>A Emenda nº1 ao Projeto de Lei nº 37/2017 - ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DO PROJETO DE LEI Nº 37/2017, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE - A RECEBER EM DOAÇÃO OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6094/cfo-2017-34-518-11592.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6094/cfo-2017-34-518-11592.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de lei 45 dispõe sobre denominação de prédio público conforme especifica e dá outras providências</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6095/cfo-2017-35-517-11591.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6095/cfo-2017-35-517-11591.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de lei 46 Dispõe sobre denominação de prédio público conforme especifica e dá outras providencias</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6096/cfo-2017-36-533-11610.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6096/cfo-2017-36-533-11610.pdf</t>
   </si>
   <si>
     <t>Parecer sobre as contas da gestão 2015 processo tribunal de contas 002235-026-15</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6097/cfo-2017-37-539-11616.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6097/cfo-2017-37-539-11616.pdf</t>
   </si>
   <si>
     <t>PROJETO QUE DISPOE SOBRE O REPASSE DE SUBVENÇÃO A APAE</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6098/cfo-2017-38-540-11617.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6098/cfo-2017-38-540-11617.pdf</t>
   </si>
   <si>
     <t>PROJETO QUE AUTORIZA O EXECUTIVO A OUTORGAR CONCESSÃO/PERMISSÃO DO SERVIÇO PUBLICO DE SISTEMA DE ESTACIONAMENTO ZONA AZUL E ZONA VERDE</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6099/cfo-2017-39-538-11615.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6099/cfo-2017-39-538-11615.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe repasse de subvenção única à associação monte carmelo de Porto Feliz, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6100/cfo-2017-40-586-11668.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6100/cfo-2017-40-586-11668.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 12/2017.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6101/cfo-2017-41-605-11686.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6101/cfo-2017-41-605-11686.pdf</t>
   </si>
   <si>
     <t>Outorga o título de cidadão portofelicense a senhora manoela aparecida marinho de almeida</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6102/cfo-2017-42-600-11682.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6102/cfo-2017-42-600-11682.pdf</t>
   </si>
   <si>
     <t>sobre a criação do cargo de corregedor da guarda civil municipal e outras providências.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6103/cfo-2017-43-614-11695.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6103/cfo-2017-43-614-11695.pdf</t>
   </si>
   <si>
     <t>dispõe sobre repasse à apae associação de pais e amigos dos excepcionais, conforme especifica e dá outras providências</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6104/cfo-2017-44-620-11701.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6104/cfo-2017-44-620-11701.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 53/2017- AUTORIZA O EXECUTIVO MUNICIPAL A SUBSIDIAR O TRANSPORTE INTERMUNICIPAL DE ESTUDANTES</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6105/cfo-2017-45-619-11700.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6105/cfo-2017-45-619-11700.pdf</t>
   </si>
   <si>
     <t>dispõe sobre as diretrizes para a elaboracao e execucao da lei orçamentária de 2018 e dá outras providencias</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6106/cfo-2017-46-631-11709.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6106/cfo-2017-46-631-11709.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº55/2017- Institui no calendário oficial do município de Porto feliz a "semana do emprego e empreendedor e dá outras providências</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6107/cfo-2017-47-674-11750.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6107/cfo-2017-47-674-11750.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N 5450 DE 17 DE DEZEMBRO DE 2015, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6108/cfo-2017-48-675-11751.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6108/cfo-2017-48-675-11751.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 13/2017  ALTERA TABELA I DO ANEXO II DA LEI COMPLEMNTAR Nº 18 DE 09 DE DEZEMBRO DE 1997, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6109/cfo-2017-49-676-11752.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6109/cfo-2017-49-676-11752.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 5/2017 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR HERCULANO CASTILHO PASSOS JUNIOR</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6110/cfo-2017-50-677-11753.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6110/cfo-2017-50-677-11753.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADAO PORTOFELICENSE AO SENHOR ANTONIO CARLOS DE CAMPOS MACHADO</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6111/cfo-2017-51-678-11754.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6111/cfo-2017-51-678-11754.pdf</t>
   </si>
   <si>
     <t>SOBRE O PDL 7/2017 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SENHOR FRANCISCO RICARDO PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6112/cfo-2017-52-702-11777.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6112/cfo-2017-52-702-11777.pdf</t>
   </si>
   <si>
     <t>PDL 8/2017 - Título de cidadão honorário ao Luiz antonio Batista dos Santos</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6113/cfo-2017-53-766-11841.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6113/cfo-2017-53-766-11841.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 61/2017- AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS, ATRAVÉS DE LEILÃO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6114/cfo-2017-54-765-11840.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6114/cfo-2017-54-765-11840.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 62/2017- AUTORIZA O EXECUTIVO MUNICIPAL A SUBSIDIAR O TRANSPORTE INTERMUNICIPAL DE ESTUDANTES, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6115/cfo-2017-55-764-11839.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6115/cfo-2017-55-764-11839.pdf</t>
   </si>
   <si>
     <t>SOBRE O PROJETO DE LEI Nº 64/2017- DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6116/cfo-2017-56-763-11838.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6116/cfo-2017-56-763-11838.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6117/cfo-2017-57-786-11865.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6117/cfo-2017-57-786-11865.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei n] 68/2017- dispõe sobre a obrigatoriedade das empresas a contratarem maiores de 40 anos para ter ou manter incentivo fiscal municipal</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6118/cfo-2017-58-805-11895.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6118/cfo-2017-58-805-11895.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 72/2017 - Dispõe sobre abertura de crédito suplementar na contadoria da prefeitura do Município de Porto Feliz, e dá outras providências.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6119/cfo-2017-59-801-11891.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6119/cfo-2017-59-801-11891.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 71/2017-  dispõe sobre a autorização para abertura de CREDITO ADICIONAL SUPLEMENTAR, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6120/cfo-2017-60-846-11925.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6120/cfo-2017-60-846-11925.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 75/2017- dispõe sobre denominação de escola municipal conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6121/cfo-2017-61-845-11924.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6121/cfo-2017-61-845-11924.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 76/2017- Diretrizes orçamentárias para 2018 da Porto Prev alteração dos anexo V e VI da lei 5.561.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6122/cfo-2017-62-916-12022.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6122/cfo-2017-62-916-12022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE CENTRO DE EDUCAÇÃO INFANTIL MUNICIPAL, REVOGA LEI N 5571 DE 20 DE SETEMBRO DE 2017 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6123/cfo-2017-63-917-12023.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6123/cfo-2017-63-917-12023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6124/cfo-2017-64-944-12048.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6124/cfo-2017-64-944-12048.pdf</t>
   </si>
   <si>
     <t>Sobre o Substitutivo nº 1 ao PL 63/2017 - Dispõe sobre o plano plurianual para o quadriênio 2018 a2021, e dá outras providências</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6125/cfo-2017-65-941-12045.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6125/cfo-2017-65-941-12045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº127, DE 29 DE AGOSTO DE 2011, QUE TRATA DO ESTATUTO E PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6126/cfo-2017-66-976-12081.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6126/cfo-2017-66-976-12081.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 77/2017 - Estima a receita e fixa despesa para o ano de 2018</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6127/cfo-2017-67-1016-12123.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6127/cfo-2017-67-1016-12123.pdf</t>
   </si>
   <si>
     <t>PARECER SOBRE O PROJETO DE LEI Nº 100/2017 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE RESÍDUOS SÓLIDOS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6128/cfo-2017-68-1077-12184.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6128/cfo-2017-68-1077-12184.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 107/2017</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6129/cfo-2017-69-1078-12185.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6129/cfo-2017-69-1078-12185.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 108/2017</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão Obras, Serv.Publ., At.Priv. M.Amb</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6176/cosmu-2017-1-173-11244.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6176/cosmu-2017-1-173-11244.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de LED quando da implantação de novos loteamentos no âmbito do município de Porto Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6177/cosmu-2017-2-180-11250.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6177/cosmu-2017-2-180-11250.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 15/2017 - Dispõe sobre a proteção contra a poluição sonora, controle de sonorização nociva, incômoda, perturbadora ou perigosa em áreas públicas, particulares, estabelecimentos comerciais, empresariais e de lazer el dá outras providências.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6178/cosmu-2017-3-207-11271.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6178/cosmu-2017-3-207-11271.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização, organização e funcionamento das feiras livres e permanentes no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6179/cosmu-2017-4-247-11316.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6179/cosmu-2017-4-247-11316.pdf</t>
   </si>
   <si>
     <t>SOBRE O SUB 01 AO PROJETO DE LEI N] 15/2017 - DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA, CONTROLE DE SONORIZAÇÃO NOCIVA, INCOMODA, PERTUBADORA OU PERIGOSA EM ÁREAS PÚBLICAS, PARTICULARES, ESTABELECIMENTOS COMERCIAIS, EMPRESARIAIS E DE LAZER.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6180/cosmu-2017-5-253-11322.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6180/cosmu-2017-5-253-11322.pdf</t>
   </si>
   <si>
     <t>Sobre o Substitutivo n] 1 ao Projeto de Lei nº 19/2017 - Dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais no âmbito do município de Porto Feliz.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6181/cosmu-2017-6-254-11323.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6181/cosmu-2017-6-254-11323.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 20/2017 - Dispõe sobre a constituição do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Porto Feliz.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6182/cosmu-2017-7-308-11379.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6182/cosmu-2017-7-308-11379.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 1 ao Projeto de Lei nº 20 que dispõe sobre a constituição do serviço de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Porto Feliz.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6183/cosmu-2017-8-325-11393.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6183/cosmu-2017-8-325-11393.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 22/2017 - Dispõe sobre o programa de desenvolvimento econômico do município e dá outras providências.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6184/cosmu-2017-9-326-11394.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6184/cosmu-2017-9-326-11394.pdf</t>
   </si>
   <si>
     <t>Sobre o Substitutivo n 1 ao projeto de lei complementar n 09/17 o qual dispõe sobre alteração dos artigos 97,213,214,e 215 da Lei complementar n18, de Dezembro de 1997.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6185/cosmu-2017-10-389-11443.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6185/cosmu-2017-10-389-11443.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Emendas 1 ao 7 ao projeto de lei 25/2017 que estabelece normas gerais para o serviço de transporte individual de passageiros, transporte de escolares e trasnporte de cargas em veículo de aluguel.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6186/cosmu-2017-11-419-11472.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6186/cosmu-2017-11-419-11472.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao SAAE a receber em doação o imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6187/cosmu-2017-12-438-11504.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6187/cosmu-2017-12-438-11504.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto de Porto Feliz-  SAAE a receber em doação os imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6188/cosmu-2017-13-458-11526.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6188/cosmu-2017-13-458-11526.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 41/2017 - Dispõe sobre a exigência do uso de calçamento permeável nos passeios públicos dos futuros loteamentos, condomínios e conjuntos habitacionais a serem implantados no município de Porto Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6189/cosmu-2017-14-459-11535.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6189/cosmu-2017-14-459-11535.pdf</t>
   </si>
   <si>
     <t>Sobre a Emenda nº 1 ao PL 31/2017 - Acrescenta parágrafo único ao artigo 2º do Projeto de Lei nº 31/2017.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6190/cosmu-2017-15-489-11557.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6190/cosmu-2017-15-489-11557.pdf</t>
   </si>
   <si>
     <t>Sobre a Emenda nº 1 ao Projeto de Lei nº37/2017- Dispõe sobre autorização ao serviço de água e esgoto de Porto Feliz a receber em doação os imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6191/cosmu-2017-16-570-11649.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6191/cosmu-2017-16-570-11649.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR CONCESSÃO/PERMISSÃO DO SERVIÇO PÚBLICO DE SISTEMA DO ESTACIONAMENTO ROTATIVO ZONA AZUL E ZONA VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6192/cosmu-2017-17-629-11708.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6192/cosmu-2017-17-629-11708.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 55/2017- Institui no calendário oficial do município de Porto Feliz a "Semana do emprego e empreendedor" e dá outras providências.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6193/cosmu-2017-18-802-11892.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6193/cosmu-2017-18-802-11892.pdf</t>
   </si>
   <si>
     <t>Parecer Obras - Projeto de Lei n° 68/2017</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6194/cosmu-2017-19-804-11894.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6194/cosmu-2017-19-804-11894.pdf</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6195/cosmu-2017-20-842-11922.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6195/cosmu-2017-20-842-11922.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 74/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DEFESA DE CAPITAL E A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6196/cosmu-2017-21-894-12002.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6196/cosmu-2017-21-894-12002.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 80/2017 - AUTORIZA A COLOCAÇÃO DE BRINQUEDOS E EQUIPAMENTOS PARA CRIANÇAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS DESTINADOS À PRÁTICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6197/cosmu-2017-22-895-12003.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6197/cosmu-2017-22-895-12003.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 81/2017 - DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO CULTIVO DAS PLANTAS CITRONELA CYMBOPGON WINTERIANUS E DA CROTALÁRIA - CROATALARIA JUNCEA, COMO MÉTODO NATURAL DE COMBATE AO MOSQUITO AEDES AEGYPTI E, ASSIM COMO DO PLANTIO DESTAS QUANDO A IMPLANTAÇÃO DE NOVOS LOTEAMENTOS NO ÂMBITO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6198/cosmu-2017-23-897-12005.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6198/cosmu-2017-23-897-12005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE DAR PUBLICIDADE DE QUE CELULARES ROUBADOS OU FURTADOS SERÃO BLOQUEADOS DIRETO NAS DELEGACIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6199/cosmu-2017-24-896-12004.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6199/cosmu-2017-24-896-12004.pdf</t>
   </si>
   <si>
     <t>SOBRE O PL 85/2017 - DISPÕE SOBRE A AUTORIZAÇÃO DE DAR PUBLICIDADE DE QUE CELULARES ROUBADOS OU FURTADOS SERÃO BLOQUEADOS DIRETO NAS DELEGACIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6200/cosmu-2017-25-1012-12119.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6200/cosmu-2017-25-1012-12119.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 95/2017</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6201/cosmu-2017-26-1061-12166.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6201/cosmu-2017-26-1061-12166.pdf</t>
   </si>
   <si>
     <t>Sobre o PL 105/2017Dispõe sobre o serviço de transporte individual de pessoas com deficiência ou mobilidade reduzida em táxis.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6202/cosmu-2017-27-1079-12186.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6202/cosmu-2017-27-1079-12186.pdf</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6203/cosmu-2017-28-1080-12187.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6203/cosmu-2017-28-1080-12187.pdf</t>
   </si>
   <si>
     <t>Sobre o Substitutivo º 1 ao PL 102/2017</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>PTPH</t>
   </si>
   <si>
     <t>Parecer Comissão Turismo e Preservação Histórica</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6204/ctpma-2017-1-133-11212.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6204/ctpma-2017-1-133-11212.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o reconhecimento das provas equestres</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6205/pj-2017-1-12-11087.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6205/pj-2017-1-12-11087.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 2/2017.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6206/pj-2017-2-39-11118.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6206/pj-2017-2-39-11118.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 1/2017.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6207/pj-2017-3-40-11119.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6207/pj-2017-3-40-11119.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 4/2017.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6208/pj-2017-4-45-11122.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6208/pj-2017-4-45-11122.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 3/2017.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6209/pj-2017-5-74-11144.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6209/pj-2017-5-74-11144.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 7/2017.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6210/pj-2017-6-78-11151.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6210/pj-2017-6-78-11151.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 8/2017.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6211/pj-2017-7-75-11148.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6211/pj-2017-7-75-11148.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 2/2017.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6212/pj-2017-8-77-11150.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6212/pj-2017-8-77-11150.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 10/2017.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6213/pj-2017-9-101-11180.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6213/pj-2017-9-101-11180.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 9/2017.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6214/pj-2017-10-121-11200.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6214/pj-2017-10-121-11200.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 8/2017.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6215/pj-2017-11-125-11204.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6215/pj-2017-11-125-11204.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 9/2017.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6216/pj-2017-12-126-11205.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6216/pj-2017-12-126-11205.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 11/2017.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6217/pj-2017-13-160-11232.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6217/pj-2017-13-160-11232.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 12/2017.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6218/pj-2017-14-159-11231.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6218/pj-2017-14-159-11231.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 5/2017.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6219/pj-2017-15-158-11230.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6219/pj-2017-15-158-11230.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 4/2017.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6220/pj-2017-16-157-11229.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6220/pj-2017-16-157-11229.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 6/2017.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6221/pj-2017-17-167-11240.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6221/pj-2017-17-167-11240.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 15/2017.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6222/pj-2017-18-165-11238.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6222/pj-2017-18-165-11238.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 14/2017.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6223/pj-2017-19-166-11239.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6223/pj-2017-19-166-11239.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 13/2017.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6224/pj-2017-20-164-11237.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6224/pj-2017-20-164-11237.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 7/2017.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6225/pj-2017-21-229-11297.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6225/pj-2017-21-229-11297.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 19/2017.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6226/pj-2017-22-227-11296.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6226/pj-2017-22-227-11296.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 18/2017.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6227/pj-2017-23-235-11299.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6227/pj-2017-23-235-11299.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 15/2017.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6228/pj-2017-24-234-11298.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6228/pj-2017-24-234-11298.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 17/2017.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6229/pj-2017-25-237-11304.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6229/pj-2017-25-237-11304.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 8/2017.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6230/pj-2017-26-244-11313.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6230/pj-2017-26-244-11313.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 19/2017.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6231/pj-2017-27-241-11308.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6231/pj-2017-27-241-11308.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 20/2017.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6232/pj-2017-28-270-11343.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6232/pj-2017-28-270-11343.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 21/2017.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6233/pj-2017-29-287-11359.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6233/pj-2017-29-287-11359.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 01 ao Projeto de Lei Complementar nº 08/2017.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6234/pj-2017-30-291-11360.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6234/pj-2017-30-291-11360.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 20/2017.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6235/pj-2017-31-340-11400.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6235/pj-2017-31-340-11400.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6236/pj-2017-32-341-11401.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6236/pj-2017-32-341-11401.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 10/2017.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6237/pj-2017-33-342-11402.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6237/pj-2017-33-342-11402.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 22/2017.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6238/pj-2017-34-343-11403.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6238/pj-2017-34-343-11403.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei Complementar nº 9/2017.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6239/pj-2017-35-355-11412.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6239/pj-2017-35-355-11412.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Veto Total ao Projeto de Lei nº 23/2017.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6240/pj-2017-36-356-11413.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6240/pj-2017-36-356-11413.pdf</t>
   </si>
   <si>
     <t>Parecere referente ao Veto Total ao Projeto de Lei nº 24/2017.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6241/pj-2017-37-350-11407.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6241/pj-2017-37-350-11407.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 27/2017.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6242/pj-2017-38-367-11424.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6242/pj-2017-38-367-11424.pdf</t>
   </si>
   <si>
     <t>Parecer referente as Emendas números 01 a 07 ao Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6243/pj-2017-39-384-11438.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6243/pj-2017-39-384-11438.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 29/2017.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6244/pj-2017-40-388-11442.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6244/pj-2017-40-388-11442.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 31/2017.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6245/pj-2017-41-381-11435.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6245/pj-2017-41-381-11435.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 32/2017.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6246/pj-2017-42-382-11436.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6246/pj-2017-42-382-11436.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 33/2017.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6247/pj-2017-43-412-11463.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6247/pj-2017-43-412-11463.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 34/2017.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6248/pj-2017-44-407-11458.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6248/pj-2017-44-407-11458.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 2/2017.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6249/pj-2017-45-432-11483.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6249/pj-2017-45-432-11483.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 36/2017.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6250/pj-2017-46-433-11484.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6250/pj-2017-46-433-11484.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 37/2017.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6251/pj-2017-47-436-11487.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6251/pj-2017-47-436-11487.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 38/2017.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6252/pj-2017-48-434-11485.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6252/pj-2017-48-434-11485.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 39/2017.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6253/pj-2017-49-435-11486.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6253/pj-2017-49-435-11486.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 40/2017.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6254/pj-2017-50-452-11519.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6254/pj-2017-50-452-11519.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 01 ao Projeto de Lei nº 31/2017.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6255/pj-2017-51-453-11522.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6255/pj-2017-51-453-11522.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 41/2017.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6256/pj-2017-52-463-11531.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6256/pj-2017-52-463-11531.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 08 ao Projeto de Lei nº 25/2017.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6257/pj-2017-53-471-11538.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6257/pj-2017-53-471-11538.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 01 ao Projeto de Lei nº 37/2017.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6258/pj-2017-54-476-11543.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6258/pj-2017-54-476-11543.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 43/2017.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6259/pj-2017-55-477-11544.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6259/pj-2017-55-477-11544.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 01 ao Projeto de Lei nº 43/2017.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6260/pj-2017-56-490-11558.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6260/pj-2017-56-490-11558.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 34/2017.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6261/pj-2017-57-505-11587.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6261/pj-2017-57-505-11587.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 45/2017.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6262/pj-2017-58-506-11588.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6262/pj-2017-58-506-11588.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 46/2017.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6263/pj-2017-59-521-11600.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6263/pj-2017-59-521-11600.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 47/2017.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6264/pj-2017-60-522-11601.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6264/pj-2017-60-522-11601.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 48/2017.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6265/pj-2017-61-520-11599.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6265/pj-2017-61-520-11599.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 50/2017.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6266/pj-2017-62-537-11614.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6266/pj-2017-62-537-11614.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 11/2017.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6267/pj-2017-63-536-11613.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6267/pj-2017-63-536-11613.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 3/2017.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6268/pj-2017-64-535-11612.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6268/pj-2017-64-535-11612.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 51/2017.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6269/pj-2017-65-573-11653.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6269/pj-2017-65-573-11653.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 49/2017.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6270/pj-2017-66-574-11654.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6270/pj-2017-66-574-11654.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 12/2017.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6271/pj-2017-67-575-11655.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6271/pj-2017-67-575-11655.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 52/2017.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6272/pj-2017-68-590-11671.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6272/pj-2017-68-590-11671.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 53/2017.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6273/pj-2017-69-593-11674.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6273/pj-2017-69-593-11674.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 4/2017.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6274/pj-2017-70-596-11677.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6274/pj-2017-70-596-11677.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 54/2017.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6275/pj-2017-71-618-11699.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6275/pj-2017-71-618-11699.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 55/2017.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6276/pj-2017-72-644-11723.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6276/pj-2017-72-644-11723.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 13/2017.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6277/pj-2017-73-655-11733.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6277/pj-2017-73-655-11733.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 6/2017.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6278/pj-2017-74-667-11743.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6278/pj-2017-74-667-11743.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 5/2017.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6279/pj-2017-75-668-11744.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6279/pj-2017-75-668-11744.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 7/2017.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6280/pj-2017-76-683-11758.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6280/pj-2017-76-683-11758.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Decreto Legislativo nº 8/2017.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6281/pj-2017-77-697-11772.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6281/pj-2017-77-697-11772.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 59/2017.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6282/pj-2017-78-701-11776.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6282/pj-2017-78-701-11776.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 60/2017.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6283/pj-2017-79-706-11782.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6283/pj-2017-79-706-11782.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 57/2017.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6284/pj-2017-80-718-11791.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6284/pj-2017-80-718-11791.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 62/2017.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6285/pj-2017-81-720-11792.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6285/pj-2017-81-720-11792.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 61/2017.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6286/pj-2017-82-723-11799.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6286/pj-2017-82-723-11799.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 01 ao Projeto de Lei nº 57/2017.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6287/pj-2017-83-724-11800.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6287/pj-2017-83-724-11800.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Emenda nº 02 ao Projeto de Lei nº 57/2017.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6288/pj-2017-84-726-11802.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6288/pj-2017-84-726-11802.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 64/2017.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6289/pj-2017-85-727-11803.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6289/pj-2017-85-727-11803.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 14/2017.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6290/pj-2017-86-767-11842.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6290/pj-2017-86-767-11842.pdf</t>
   </si>
   <si>
     <t>Sobre o Projeto de Lei nº 65/2017</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6291/pj-2017-87-768-11844.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6291/pj-2017-87-768-11844.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 69/2017.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6292/pj-2017-88-782-11859.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6292/pj-2017-88-782-11859.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 68/2017.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6293/pj-2017-89-783-11862.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6293/pj-2017-89-783-11862.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 15/2017.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6294/pj-2017-90-784-11863.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6294/pj-2017-90-784-11863.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 71/2017.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6295/pj-2017-91-785-11864.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6295/pj-2017-91-785-11864.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 70/2017.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6296/pj-2017-92-788-11880.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6296/pj-2017-92-788-11880.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 63/2017.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6297/pj-2017-93-792-11883.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6297/pj-2017-93-792-11883.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 72/2017.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6298/pj-2017-94-818-11896.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6298/pj-2017-94-818-11896.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 73/2017.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6299/pj-2017-96-839-11920.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6299/pj-2017-96-839-11920.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 75/2017.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6300/pj-2017-97-841-11921.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6300/pj-2017-97-841-11921.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 76/2017.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6301/pj-2017-98-849-11928.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6301/pj-2017-98-849-11928.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 74/2017.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6302/pj-2017-99-875-11974.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6302/pj-2017-99-875-11974.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 78/2017.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6303/pj-2017-100-876-11975.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6303/pj-2017-100-876-11975.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 83/2017.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6304/pj-2017-101-880-11979.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6304/pj-2017-101-880-11979.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 82/2017.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6305/pj-2017-102-886-11990.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6305/pj-2017-102-886-11990.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 83/2017.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6306/pj-2017-103-889-11997.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6306/pj-2017-103-889-11997.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 80/2017.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6307/pj-2017-104-892-12000.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6307/pj-2017-104-892-12000.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 81/2017.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6308/pj-2017-105-902-12008.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6308/pj-2017-105-902-12008.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 84/2017.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6309/pj-2017-106-905-12011.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6309/pj-2017-106-905-12011.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 85/2017.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6310/pj-2017-107-906-12013.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6310/pj-2017-107-906-12013.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 89/2017.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6311/pj-2017-108-908-12014.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6311/pj-2017-108-908-12014.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 87/2017.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6312/pj-2017-109-909-12015.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6312/pj-2017-109-909-12015.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 16/2017.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6313/pj-2017-110-932-12034.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6313/pj-2017-110-932-12034.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 91/2017.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6314/pj-2017-111-933-12035.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6314/pj-2017-111-933-12035.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 16/2017.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6315/pj-2017-112-937-12039.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6315/pj-2017-112-937-12039.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 92/2017.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6316/pj-2017-113-938-12041.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6316/pj-2017-113-938-12041.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 90/2017.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6317/pj-2017-114-977-12082.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6317/pj-2017-114-977-12082.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 77/2017.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6318/pj-2017-115-980-12084.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6318/pj-2017-115-980-12084.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 95/2017.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6319/pj-2017-116-981-12085.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6319/pj-2017-116-981-12085.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 98/2017.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6320/pj-2017-117-991-12098.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6320/pj-2017-117-991-12098.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 99/2017.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6321/pj-2017-118-1013-12120.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6321/pj-2017-118-1013-12120.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 100/2017.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6322/pj-2017-119-1015-12122.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6322/pj-2017-119-1015-12122.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 101/2017.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6323/pj-2017-120-1014-12121.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6323/pj-2017-120-1014-12121.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Resolução nº 6/2017.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6324/pj-2017-121-1026-12132.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6324/pj-2017-121-1026-12132.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Substitutivo nº 01 ao Projeto de Lei nº 102/2017.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6325/pj-2017-122-1035-12138.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6325/pj-2017-122-1035-12138.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 104/2017.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6326/pj-2017-123-1056-12159.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6326/pj-2017-123-1056-12159.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 105/2017.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6327/pj-2017-124-1060-12165.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6327/pj-2017-124-1060-12165.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 107/2017.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6328/pj-2017-125-1065-12168.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6328/pj-2017-125-1065-12168.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 109/2017.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6329/pj-2017-126-1068-12170.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6329/pj-2017-126-1068-12170.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar nº 17/2017.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6330/pj-2017-127-1071-12175.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6330/pj-2017-127-1071-12175.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 108/2017.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6331/pj-2017-128-1072-12176.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6331/pj-2017-128-1072-12176.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 110/2017.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5170/ogp-2017-5-693-11769.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5170/ogp-2017-5-693-11769.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei n° 56/2017</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5171/ogp-2017-6-820-11897.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5171/ogp-2017-6-820-11897.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO PARA SESSÃO EXTRAORDINÁRIA A REALIZAR-SE NO DIA 25 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5172/ogp-2017-7-803-11893.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5172/ogp-2017-7-803-11893.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA REALIZAÇÃO DE  SESSÃO EXTRAORDINÁRIA NO PRAZO DE 48 HORAS</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
     <t>EXECUTIVO - EXE</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5188/op-2017-1-271-11344.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5188/op-2017-1-271-11344.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE BALANCETES DA RECEITA E DESPESA REFERENTE AOS MESES DE JANEIRO E FEVEREIRO/2017</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5189/op-2017-2-460-11528.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5189/op-2017-2-460-11528.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COMUNICANDO NÃO PROMULGAÇÃO DA LEI REFERENTE AO  PROJETO DE LEI 24/2017</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5190/op-2017-3-461-11529.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5190/op-2017-3-461-11529.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COMUNICANDO A NÃO PROMULGAÇÃO DA LEI REFERENTE AO PROJETO DE LEI Nº 23/2017</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5191/op-2017-4-584-11666.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5191/op-2017-4-584-11666.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE BALANCETES DA RECEITA E DESPESA REFERENTE AOS MESES DE MAIO/2017</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5192/op-2017-5-926-12031.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5192/op-2017-5-926-12031.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONVOCADA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5193/op-2017-6-1070-12171.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5193/op-2017-6-1070-12171.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PRJETO DE LEI Nº 109/2017</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6333/veto_t-2017-1-345-11468.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6333/veto_t-2017-1-345-11468.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO Nº 5551, REFERENTE AO PROJETO DE LEI Nº 23/2017</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6334/veto_t-2017-2-346-11469.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6334/veto_t-2017-2-346-11469.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO Nº 5552, REFERENTE AO PROJETO DE LEI Nº 24/2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8331,67 +8331,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4488/ind-2017-1-17-11096.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4489/ind-2017-2-18-11097.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4490/ind-2017-3-19-11098.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4491/ind-2017-4-5-11081.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4492/ind-2017-5-9-11085.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4493/ind-2017-6-11-11086.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4494/ind-2017-7-28-11106.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4495/ind-2017-8-29-11107.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4496/ind-2017-9-30-11108.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4497/ind-2017-10-32-11110.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4498/ind-2017-11-36-11112.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4499/ind-2017-12-52-11129.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4500/ind-2017-13-50-11127.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4501/ind-2017-14-51-11128.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4502/ind-2017-15-66-11137.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4503/ind-2017-16-67-11138.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4504/ind-2017-17-68-11139.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4505/ind-2017-18-76-11149.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4506/ind-2017-19-91-11164.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4507/ind-2017-20-95-11174.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4508/ind-2017-21-99-11178.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4509/ind-2017-22-97-11176.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4510/ind-2017-23-100-11179.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4511/ind-2017-24-113-11189.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4512/ind-2017-25-114-11190.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4513/ind-2017-26-115-11191.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4514/ind-2017-27-122-11201.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4515/ind-2017-28-123-11202.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4516/ind-2017-29-132-11211.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4517/ind-2017-30-153-11226.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4518/ind-2017-31-168-11241.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4519/ind-2017-32-169-11242.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4520/ind-2017-33-177-11247.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4521/ind-2017-34-178-11248.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4522/ind-2017-35-179-11249.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4523/ind-2017-36-188-11258.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4524/ind-2017-37-189-11259.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4525/ind-2017-38-195-11266.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4526/ind-2017-39-196-11290.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4527/ind-2017-40-208-11273.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4528/ind-2017-41-209-11274.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4529/ind-2017-42-210-11275.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4530/ind-2017-43-211-11277.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4531/ind-2017-44-220-11289.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4532/ind-2017-45-212-11278.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4533/ind-2017-46-213-11280.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4534/ind-2017-47-239-11306.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4535/ind-2017-48-240-11307.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4536/ind-2017-49-238-11305.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4537/ind-2017-50-245-11314.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4538/ind-2017-51-246-11315.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4539/ind-2017-52-258-11332.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4540/ind-2017-53-259-11333.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4541/ind-2017-54-260-11334.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4542/ind-2017-55-263-11337.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4543/ind-2017-56-265-11338.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4544/ind-2017-57-281-11353.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4545/ind-2017-58-282-11354.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4546/ind-2017-59-286-11358.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4547/ind-2017-60-292-11366.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4548/ind-2017-61-299-11371.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4549/ind-2017-62-300-11372.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4550/ind-2017-63-301-11373.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4551/ind-2017-64-296-11368.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4552/ind-2017-66-310-11380.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4553/ind-2017-67-322-11389.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4554/ind-2017-68-323-11390.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4555/ind-2017-69-324-11391.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4556/ind-2017-70-327-11395.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4557/ind-2017-71-337-11397.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4558/ind-2017-72-339-11399.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4559/ind-2017-73-351-11408.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4560/ind-2017-74-352-11409.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4561/ind-2017-75-353-11410.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4562/ind-2017-76-370-11427.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4563/ind-2017-77-371-11431.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4564/ind-2017-78-408-11459.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4565/ind-2017-79-411-11462.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4566/ind-2017-80-409-11460.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4567/ind-2017-81-410-11461.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4568/ind-2017-82-404-11450.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4569/ind-2017-83-405-11451.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4570/ind-2017-84-406-11452.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4571/ind-2017-85-414-11470.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4572/ind-2017-86-426-11474.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4573/ind-2017-87-427-11478.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4574/ind-2017-88-429-11480.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4575/ind-2017-89-430-11481.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4576/ind-2017-90-431-11482.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4577/ind-2017-91-444-11509.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4578/ind-2017-92-472-11539.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4579/ind-2017-93-473-11540.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4580/ind-2017-94-474-11541.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4581/ind-2017-95-492-11560.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4582/ind-2017-96-493-11561.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4583/ind-2017-97-494-11562.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4584/ind-2017-98-495-11563.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4585/ind-2017-99-498-11569.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4586/ind-2017-100-516-11590.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4587/ind-2017-101-526-11603.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4588/ind-2017-102-527-11604.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4589/ind-2017-103-528-11605.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4590/ind-2017-104-530-11607.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4591/ind-2017-105-531-11608.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4592/ind-2017-106-532-11609.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4593/ind-2017-107-543-11620.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4594/ind-2017-108-544-11621.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4595/ind-2017-109-545-11622.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4596/ind-2017-110-552-11625.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4597/ind-2017-111-553-11626.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4598/ind-2017-112-554-11627.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4599/ind-2017-113-580-11663.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4600/ind-2017-114-581-11664.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4601/ind-2017-115-576-11658.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4602/ind-2017-116-577-11659.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4603/ind-2017-117-578-11660.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4604/ind-2017-118-585-11667.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4605/ind-2017-119-595-11676.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4606/ind-2017-120-607-11688.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4607/ind-2017-121-612-11690.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4608/ind-2017-122-615-11696.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4609/ind-2017-123-616-11697.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4610/ind-2017-124-617-11698.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4611/ind-2017-125-623-11704.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4612/ind-2017-126-624-11705.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4613/ind-2017-127-625-11706.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4614/ind-2017-128-628-11707.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4615/ind-2017-129-640-11720.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4616/ind-2017-130-641-11721.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4617/ind-2017-131-637-11717.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4618/ind-2017-132-638-11718.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4619/ind-2017-133-639-11719.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4620/ind-2017-134-645-11724.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4621/ind-2017-135-646-11725.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4622/ind-2017-136-663-11740.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4623/ind-2017-137-664-11741.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4624/ind-2017-138-665-11742.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4625/ind-2017-139-679-11755.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4626/ind-2017-140-682-11757.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4627/ind-2017-141-685-11761.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4628/ind-2017-142-686-11762.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4629/ind-2017-143-687-11763.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4630/ind-2017-144-689-11766.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4631/ind-2017-145-690-11767.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4632/ind-2017-146-691-11768.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4633/ind-2017-147-698-11773.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4634/ind-2017-148-708-11784.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4635/ind-2017-149-709-11785.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4636/ind-2017-150-710-11786.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4637/ind-2017-151-711-11787.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4638/ind-2017-152-722-11795.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4639/ind-2017-153-737-11810.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4640/ind-2017-154-740-11813.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4641/ind-2017-155-741-11814.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4642/ind-2017-156-742-11815.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4643/ind-2017-157-755-11830.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4644/ind-2017-158-762-11837.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4645/ind-2017-159-777-11856.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4646/ind-2017-160-790-11881.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4647/ind-2017-161-791-11882.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4648/ind-2017-162-793-11884.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4649/ind-2017-163-794-11885.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4650/ind-2017-164-795-11886.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4651/ind-2017-165-836-11917.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4652/ind-2017-166-837-11918.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4653/ind-2017-167-838-11919.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4654/ind-2017-168-834-11915.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4655/ind-2017-169-856-11937.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4656/ind-2017-170-857-11938.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4657/ind-2017-171-858-11939.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4658/ind-2017-172-887-11995.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4659/ind-2017-173-890-11998.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4660/ind-2017-174-891-11999.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4661/ind-2017-175-918-12024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4662/ind-2017-176-919-12025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4663/ind-2017-177-920-12026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4664/ind-2017-178-936-12038.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4665/ind-2017-179-940-12044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4666/ind-2017-180-939-12043.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4667/ind-2017-181-946-12050.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4668/ind-2017-182-957-12061.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4669/ind-2017-183-958-12062.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4670/ind-2017-184-964-12071.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4671/ind-2017-185-966-12073.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4672/ind-2017-186-967-12074.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4673/ind-2017-187-968-12075.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4674/ind-2017-188-998-12107.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4675/ind-2017-189-999-12108.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4676/ind-2017-190-1000-12109.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4677/ind-2017-191-1004-12112.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4678/ind-2017-192-1007-12114.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4679/ind-2017-193-1018-12125.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4680/ind-2017-194-1024-12131.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4681/ind-2017-195-1028-12134.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4682/ind-2017-196-1027-12133.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4683/ind-2017-197-1029-12136.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4684/ind-2017-198-1030-12135.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4685/ind-2017-199-1039-12141.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4686/ind-2017-200-1046-12150.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4687/ind-2017-201-1047-12151.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4688/ind-2017-202-1048-12152.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4753/pl-2017-1-3-11079.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4754/pl-2017-2-10-11089.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4755/pl-2017-3-34-11145.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4756/pl-2017-4-35-11170.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4757/pl-2017-5-43-11147.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4758/pl-2017-6-44-11146.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4759/pl-2017-7-54-11168.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4760/pl-2017-8-55-11167.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4761/pl-2017-9-57-11169.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4762/pl-2017-10-58-11166.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4763/pl-2017-11-110-11225.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4764/pl-2017-12-134-11213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4765/pl-2017-13-155-11328.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4766/pl-2017-14-156-11330.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4767/pl-2017-15-140-11236.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4768/pl-2017-16-152-11224.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4769/pl-2017-17-174-11312.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4770/pl-2017-18-222-11302.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4771/pl-2017-19-223-11364.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4772/pl-2017-21-261-11335.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4773/pl-2017-22-293-11383.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4774/pl-2017-23-303-11376.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4775/pl-2017-24-304-11375.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4776/pl-2017-25-331-11521.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4777/pl-2017-26-333-11428.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4778/pl-2017-27-334-11445.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4779/pl-2017-28-335-11429.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4780/pl-2017-31-375-11473.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4781/pl-2017-32-376-11446.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4782/pl-2017-33-377-11471.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4783/pl-2017-34-379-11489.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4784/pl-2017-35-393-11456.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4785/pl-2017-36-416-11566.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4786/pl-2017-37-417-11597.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4787/pl-2017-38-418-11499.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4788/pl-2017-39-420-11502.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4789/pl-2017-40-421-11500.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4790/pl-2017-41-437-11501.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4791/pl-2017-42-455-11534.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4792/pl-2017-43-454-11523.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4793/pl-2017-44-497-11580.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4794/pl-2017-45-328-11396.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4795/pl-2017-46-496-11564.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4796/pl-2017-47-507-11643.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4797/pl-2017-48-508-11644.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4798/pl-2017-49-509-11661.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4799/pl-2017-50-510-11645.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4800/pl-2017-51-525-11646.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4801/pl-2017-52-547-11647.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4802/pl-2017-53-582-11713.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4803/pl-2017-54-589-11712.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4804/pl-2017-55-583-11665.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4805/pl-2017-56-632-11774.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4806/pl-2017-57-666-11807.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4807/pl-2017-58-673-11749.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4808/pl-2017-59-692-11801.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4809/pl-2017-60-699-11779.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4810/pl-2017-61-715-11819.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4811/pl-2017-62-716-11820.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4812/pl-2017-63-719-11850.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4813/pl-2017-64-721-11794.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4814/pl-2017-65-746-11818.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4815/pl-2017-66-748-11843.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4816/pl-2017-67-744-11817.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4817/pl-2017-68-751-11825.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4818/pl-2017-69-752-11827.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4819/pl-2017-70-776-11866.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4820/pl-2017-71-781-11898.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4821/pl-2017-72-789-11903.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4822/pl-2017-73-796-11932.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4823/pl-2017-74-824-11933.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4824/pl-2017-75-825-11934.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4825/pl-2017-76-829-11941.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4826/pl-2017-77-840-11940.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4827/pl-2017-78-869-11993.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4828/pl-2017-79-859-11959.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4829/pl-2017-80-860-11960.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4830/pl-2017-81-861-11961.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4831/pl-2017-82-870-11969.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4832/pl-2017-83-871-11970.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4833/pl-2017-84-873-11972.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4834/pl-2017-85-874-11973.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4835/pl-2017-86-878-11977.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4836/pl-2017-87-893-12001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4837/pl-2017-88-899-12012.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4838/pl-2017-89-900-12087.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4839/pl-2017-90-924-12030.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4840/pl-2017-91-925-12037.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4841/pl-2017-92-929-12064.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4842/pl-2017-93-934-12040.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4843/pl-2017-94-960-12069.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4844/pl-2017-95-969-12076.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4845/pl-2017-96-973-12079.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4846/pl-2017-97-974-12088.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4847/pl-2017-98-978-12089.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4848/pl-2017-99-990-12105.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4849/pl-2017-100-1003-12172.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4850/pl-2017-101-1002-12111.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4851/pl-2017-102-1008-12115.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4852/pl-2017-103-1025-12140.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4853/pl-2017-104-1031-12137.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4854/pl-2017-105-1042-12146.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4855/pl-2017-106-1043-12147.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4856/pl-2017-107-1053-12236.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4857/pl-2017-108-1058-12164.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4858/pl-2017-109-1063-12177.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4859/pl-2017-110-1069-12178.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4690/plc-2017-1-1-11078.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4691/plc-2017-2-56-11165.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4692/plc-2017-3-107-11262.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4693/plc-2017-4-142-11279.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4694/plc-2017-5-143-11276.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4695/plc-2017-6-144-11281.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4696/plc-2017-7-154-11282.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4697/plc-2017-8-230-11476.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4698/plc-2017-9-294-11381.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4699/plc-2017-10-332-11520.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4700/plc-2017-11-524-11650.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4701/plc-2017-12-548-11648.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4702/plc-2017-13-633-11780.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4703/plc-2017-14-725-11822.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4704/plc-2017-15-780-11909.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4705/plc-2017-16-928-12065.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4706/plc-2017-17-1064-12497.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5091/pr-2017-2-53-11130.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5092/pr-2017-3-314-11387.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5093/pr-2017-4-504-11586.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5094/pr-2017-5-1001-12110.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5095/pr-2017-6-1010-12117.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5096/dl-2017-1-14-11093.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5097/dl-2017-2-372-11432.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5098/dl-2017-3-534-11611.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5099/dl-2017-4-588-11670.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5100/dl-2017-5-650-11729.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5101/dl-2017-6-652-11731.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5102/dl-2017-7-653-11732.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5103/dl-2017-8-651-11730.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3997/map-2017-1-129-11208.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3998/map-2017-2-130-11209.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3999/map-2017-3-214-11283.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4000/map-2017-4-267-11340.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4001/map-2017-5-266-11339.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4002/map-2017-6-283-11355.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4003/map-2017-7-284-11356.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4004/map-2017-8-295-11367.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4005/map-2017-9-311-11384.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4006/map-2017-11-369-11426.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4007/map-2017-12-378-11433.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4008/map-2017-13-442-11508.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4009/map-2017-14-501-11582.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4010/map-2017-15-567-11641.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4011/map-2017-16-594-11675.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4012/map-2017-17-597-11678.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4013/map-2017-18-671-11747.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4014/mrp-2017-19-672-11748.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4015/map-2017-20-760-11835.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4016/map-2017-21-826-11907.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4017/map-2017-22-843-11923.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4018/map-2017-23-943-12047.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4019/map-2017-24-951-12055.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4020/map-2017-25-965-12072.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4021/map-2017-26-1073-12180.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3833/reqc-2017-1-4-11080.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3834/reqc-2017-2-6-11082.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3835/reqc-2017-3-13-11088.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3836/reqc-2017-4-20-11099.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3837/reqc-2017-5-21-11100.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3838/reqc-2017-6-23-11101.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3839/reqc-2017-7-24-11102.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3840/reqc-2017-8-31-11109.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3841/reqc-2017-9-25-11103.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3842/reqc-2017-10-26-11104.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3843/reqc-2017-11-27-11105.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3844/reqc-2017-12-37-11116.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3845/reqc-2017-13-33-11111.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3846/reqc-2017-14-41-11120.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3847/reqc-2017-15-42-11121.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3848/reqc-2017-17-60-11132.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3849/reqc-2017-18-61-11133.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3850/reqc-2017-19-92-11171.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3851/reqc-2017-20-93-11172.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3852/reqc-2017-21-98-11177.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3853/reqc-2017-22-117-11198.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3854/reqc-2017-23-118-11196.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3855/reqc-2017-24-119-11197.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3856/reqc-2017-26-120-11199.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3857/reqc-2017-27-141-11220.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3858/reqc-2017-28-163-11235.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3859/reqc-2017-29-187-11257.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3860/reqc-2017-30-184-11254.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3861/reqc-2017-31-186-11256.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3862/reqc-2017-32-185-11255.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3863/reqc-2017-33-191-11261.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3864/reqc-2017-34-197-11268.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3865/reqc-2017-39-215-11284.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3866/reqc-2017-40-198-11269.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3867/reqc-2017-42-248-11317.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3868/reqc-2017-43-251-11320.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3869/reqc-2017-44-272-11345.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3870/reqc-2017-45-268-11341.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3871/reqc-2017-46-285-11357.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3872/reqc-2017-48-297-11369.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3873/reqc-2017-49-298-11370.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3874/reqc-2017-50-312-11385.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3875/reqc-2017-59-413-11467.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3876/reqc-2017-61-428-11479.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3877/reqc-2017-62-445-11510.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3878/reqc-2017-63-466-11533.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3879/reqc-2017-64-478-11545.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3880/reqc-2017-65-484-11552.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3881/reqc-2017-66-485-11553.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3882/reqc-2017-69-523-11602.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3883/reqc-2017-70-529-11606.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3884/reqc-2017-72-551-11624.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3885/reqc-2017-73-566-11640.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3886/reqc-2017-74-568-11642.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3887/reqc-2017-79-635-11716.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3888/reqc-2017-80-634-11715.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3889/reqc-2017-81-648-11727.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3890/reqc-2017-82-656-11764.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3891/reqc-2017-83-660-11737.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3892/reqc-2017-84-662-11739.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3893/reqc-2017-85-684-11760.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3894/reqc-2017-86-681-11756.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3895/reqc-2017-87-694-11770.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3896/reqc-2017-88-695-11771.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3897/reqc-2017-90-707-11783.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3898/reqc-2017-94-728-11804.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3899/reqc-2017-95-743-11816.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3900/reqc-2017-96-750-11824.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3901/reqc-2017-97-756-11831.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3902/reqc-2017-98-757-11832.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3903/reqc-2017-99-754-11829.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3904/reqc-2017-100-758-11833.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3905/reqc-2017-101-759-11834.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3906/reqc-2017-104-773-11845.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3907/reqc-2017-105-779-11858.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3908/reqc-2017-106-787-11879.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3909/reqc-2017-114-822-11906.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3910/reqc-2017-115-827-11908.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3911/reqc-2017-116-835-11916.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3912/reqc-2017-117-831-11912.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3913/reqc-2017-118-847-11926.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3914/reqc-2017-120-883-11987.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3915/reqc-2017-122-888-11996.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3916/reqc-2017-123-901-12007.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3917/reqc-2017-124-922-12028.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3918/reqc-2017-125-923-12029.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3919/reqc-2017-126-931-12033.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3920/reqc-2017-127-945-12049.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3921/reqc-2017-128-950-12054.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3922/reqc-2017-129-952-12056.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3923/reqc-2017-130-954-12058.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3924/reqc-2017-131-955-12059.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3925/reqc-2017-132-956-12060.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3926/reqc-2017-133-959-12063.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3927/reqc-2017-135-963-12066.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3928/reqc-2017-136-970-12077.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3929/reqc-2017-137-975-12080.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3930/reqc-2017-139-987-12095.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3931/reqc-2017-140-989-12097.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3932/reqc-2017-141-992-12099.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3933/reqc-2017-142-994-12101.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3934/reqc-2017-143-995-12102.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3935/reqc-2017-145-1006-12113.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3936/reqc-2017-146-1011-12118.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3937/reqc-2017-147-1009-12116.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3938/reqc-2017-148-1019-12126.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3939/reqc-2017-149-1036-12139.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3940/reqc-2017-150-1040-12144.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3941/reqc-2017-151-1044-12148.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3942/reqc-2017-152-1045-12149.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3943/reqc-2017-153-1059-12163.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3944/reqc-2017-154-1074-12181.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5356/subst-2017-1-109-11193.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5357/subst-2017-2-111-11194.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5358/subst-2017-3-192-11263.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5359/subst-2017-4-243-11363.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5360/subst-2017-5-288-11447.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5361/subst-2017-6-309-11382.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5362/subst-2017-7-344-11430.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5363/subst-2017-8-390-11454.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5364/subst-2017-9-391-11448.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5365/subst-2017-10-415-11503.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5366/subst-2017-11-479-11567.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5367/subst-2017-12-549-11662.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5368/subst-2017-13-828-11982.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5369/subst-2017-14-872-11971.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5370/subst-2017-15-881-11980.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5371/subst-2017-16-921-12027.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5372/subst-2017-17-1023-12130.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5166/em-2017-25-564-11637.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5241/emm-2017-1-38-11117.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5242/ema-2017-2-279-11351.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5243/emm-2017-3-360-11417.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5244/ems-2017-4-361-11418.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5245/emm-2017-5-362-11419.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5246/ema-2017-6-363-11420.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5247/emm-2017-7-364-11421.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5248/ems-2017-8-365-11422.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5249/emm-2017-9-366-11423.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5250/ema-2017-10-443-11518.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5251/ems-2017-11-456-11524.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5252/emsu-2017-12-464-11532.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5253/ema-2017-13-467-11589.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5254/emm-2017-14-556-11629.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5255/ema-2017-15-557-11630.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5256/ema-2017-16-558-11631.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5257/ema-2017-17-559-11632.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5258/emm-2017-18-560-11633.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5259/emm-2017-19-561-11634.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5260/emm-2017-20-562-11635.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5261/emm-2017-21-563-11636.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5262/emsu-2017-22-712-11788.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5263/emsu-2017-23-713-11789.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5264/emsu-2017-24-797-11887.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5265/emsu-2017-25-798-11888.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5266/emsu-2017-26-799-11889.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6130/cjr-2017-1-48-11125.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6131/cjr-2017-2-49-11126.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6132/cjr-2017-3-46-11123.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6133/cjr-2017-4-47-11124.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6134/cjr-2017-5-83-11156.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6135/cjr-2017-6-89-11162.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6136/cjr-2017-7-80-11153.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6137/cjr-2017-8-81-11154.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6138/cjr-2017-9-135-11214.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6139/cjr-2017-10-136-11215.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6140/cjr-2017-11-161-11233.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6141/cjr-2017-12-162-11234.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6142/cjr-2017-13-172-11243.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6143/cjr-2017-15-225-11294.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6144/cjr-2017-16-226-11295.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6145/cjr-2017-17-249-11318.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6146/cjr-2017-18-255-11324.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6147/cjr-2017-19-280-11352.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6148/cjr-2017-22-487-11555.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6149/cjr-2017-23-488-11556.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6150/cjr-2017-24-591-11672.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6151/cjr-2017-25-622-11703.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6152/cjr-2017-27-670-11746.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6153/cjr-2017-28-669-11745.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6154/cjr-2017-29-688-11765.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6155/cjr-2017-30-739-11812.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6156/cjr-2017-31-749-11823.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6157/cjr-2017-33-854-11931.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6158/cjr-2017-34-855-11936.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6159/cjr-2017-35-912-12018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6160/cjr-2017-36-914-12020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6161/cjr-2017-37-915-12021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6162/cjr-2017-38-913-12019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6163/cjr-2017-39-942-12046.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6164/cjr-2017-40-947-12051.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6165/cjr-2017-41-948-12052.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6166/cjr-2017-42-949-12053.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6167/cjr-2017-43-985-12091.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6168/cjr-2017-44-986-12094.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6169/cjr-2017-45-988-12096.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6170/cjr-2017-46-1020-12127.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6171/cjr-2017-47-1021-12128.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6172/cjr-2017-48-1022-12129.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6173/cjr-2017-49-1049-12161.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6174/cjr-2017-50-1066-12169.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6175/cjr-2017-51-1067-12179.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6058/ces-2017-1-106-11184.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6059/ces-2017-2-175-11245.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6060/ces-2017-3-176-11246.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6061/ces-2017-4-277-11349.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6062/ces-2017-5-441-11507.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6063/cfo-2017-1-72-11142.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6064/cfo-2017-2-69-11140.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6065/cfo-2017-3-103-11181.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6066/cfo-2017-4-105-11183.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6067/cfo-2017-5-128-11207.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6068/cfo-2017-6-137-11216.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6069/cfo-2017-8-150-11222.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6070/cfo-2017-9-183-11253.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6071/cfo-2017-10-182-11252.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6072/cfo-2017-11-190-11260.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6073/cfo-2017-13-199-11270.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6074/cfo-2017-14-216-11285.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6075/cfo-2017-15-236-11310.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6076/cfo-2017-16-256-11327.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6077/cfo-2017-17-275-11348.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6078/cfo-2017-18-274-11347.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6079/cfo-2017-19-305-11377.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6080/cfo-2017-20-306-11378.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6081/cfo-2017-21-368-11425.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6082/cfo-2017-22-385-11439.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6083/cfo-2017-23-387-11441.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6084/cfo-2017-24-439-11505.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6085/cfo-2017-25-440-11506.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6086/cfo-2017-26-447-11512.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6087/cfo-2017-27-448-11516.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6088/cfo-2017-28-450-11515.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6089/cfo-2017-29-446-11511.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6090/cfo-2017-30-449-11517.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6091/cfo-2017-31-462-11530.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6092/cfo-2017-32-470-11537.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6093/cfo-2017-33-481-11547.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6094/cfo-2017-34-518-11592.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6095/cfo-2017-35-517-11591.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6096/cfo-2017-36-533-11610.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6097/cfo-2017-37-539-11616.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6098/cfo-2017-38-540-11617.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6099/cfo-2017-39-538-11615.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6100/cfo-2017-40-586-11668.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6101/cfo-2017-41-605-11686.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6102/cfo-2017-42-600-11682.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6103/cfo-2017-43-614-11695.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6104/cfo-2017-44-620-11701.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6105/cfo-2017-45-619-11700.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6106/cfo-2017-46-631-11709.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6107/cfo-2017-47-674-11750.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6108/cfo-2017-48-675-11751.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6109/cfo-2017-49-676-11752.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6110/cfo-2017-50-677-11753.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6111/cfo-2017-51-678-11754.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6112/cfo-2017-52-702-11777.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6113/cfo-2017-53-766-11841.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6114/cfo-2017-54-765-11840.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6115/cfo-2017-55-764-11839.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6116/cfo-2017-56-763-11838.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6117/cfo-2017-57-786-11865.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6118/cfo-2017-58-805-11895.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6119/cfo-2017-59-801-11891.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6120/cfo-2017-60-846-11925.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6121/cfo-2017-61-845-11924.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6122/cfo-2017-62-916-12022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6123/cfo-2017-63-917-12023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6124/cfo-2017-64-944-12048.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6125/cfo-2017-65-941-12045.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6126/cfo-2017-66-976-12081.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6127/cfo-2017-67-1016-12123.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6128/cfo-2017-68-1077-12184.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6129/cfo-2017-69-1078-12185.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6176/cosmu-2017-1-173-11244.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6177/cosmu-2017-2-180-11250.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6178/cosmu-2017-3-207-11271.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6179/cosmu-2017-4-247-11316.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6180/cosmu-2017-5-253-11322.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6181/cosmu-2017-6-254-11323.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6182/cosmu-2017-7-308-11379.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6183/cosmu-2017-8-325-11393.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6184/cosmu-2017-9-326-11394.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6185/cosmu-2017-10-389-11443.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6186/cosmu-2017-11-419-11472.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6187/cosmu-2017-12-438-11504.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6188/cosmu-2017-13-458-11526.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6189/cosmu-2017-14-459-11535.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6190/cosmu-2017-15-489-11557.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6191/cosmu-2017-16-570-11649.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6192/cosmu-2017-17-629-11708.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6193/cosmu-2017-18-802-11892.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6194/cosmu-2017-19-804-11894.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6195/cosmu-2017-20-842-11922.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6196/cosmu-2017-21-894-12002.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6197/cosmu-2017-22-895-12003.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6198/cosmu-2017-23-897-12005.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6199/cosmu-2017-24-896-12004.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6200/cosmu-2017-25-1012-12119.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6201/cosmu-2017-26-1061-12166.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6202/cosmu-2017-27-1079-12186.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6203/cosmu-2017-28-1080-12187.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6204/ctpma-2017-1-133-11212.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6205/pj-2017-1-12-11087.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6206/pj-2017-2-39-11118.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6207/pj-2017-3-40-11119.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6208/pj-2017-4-45-11122.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6209/pj-2017-5-74-11144.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6210/pj-2017-6-78-11151.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6211/pj-2017-7-75-11148.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6212/pj-2017-8-77-11150.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6213/pj-2017-9-101-11180.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6214/pj-2017-10-121-11200.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6215/pj-2017-11-125-11204.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6216/pj-2017-12-126-11205.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6217/pj-2017-13-160-11232.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6218/pj-2017-14-159-11231.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6219/pj-2017-15-158-11230.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6220/pj-2017-16-157-11229.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6221/pj-2017-17-167-11240.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6222/pj-2017-18-165-11238.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6223/pj-2017-19-166-11239.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6224/pj-2017-20-164-11237.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6225/pj-2017-21-229-11297.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6226/pj-2017-22-227-11296.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6227/pj-2017-23-235-11299.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6228/pj-2017-24-234-11298.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6229/pj-2017-25-237-11304.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6230/pj-2017-26-244-11313.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6231/pj-2017-27-241-11308.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6232/pj-2017-28-270-11343.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6233/pj-2017-29-287-11359.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6234/pj-2017-30-291-11360.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6235/pj-2017-31-340-11400.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6236/pj-2017-32-341-11401.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6237/pj-2017-33-342-11402.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6238/pj-2017-34-343-11403.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6239/pj-2017-35-355-11412.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6240/pj-2017-36-356-11413.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6241/pj-2017-37-350-11407.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6242/pj-2017-38-367-11424.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6243/pj-2017-39-384-11438.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6244/pj-2017-40-388-11442.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6245/pj-2017-41-381-11435.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6246/pj-2017-42-382-11436.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6247/pj-2017-43-412-11463.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6248/pj-2017-44-407-11458.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6249/pj-2017-45-432-11483.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6250/pj-2017-46-433-11484.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6251/pj-2017-47-436-11487.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6252/pj-2017-48-434-11485.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6253/pj-2017-49-435-11486.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6254/pj-2017-50-452-11519.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6255/pj-2017-51-453-11522.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6256/pj-2017-52-463-11531.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6257/pj-2017-53-471-11538.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6258/pj-2017-54-476-11543.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6259/pj-2017-55-477-11544.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6260/pj-2017-56-490-11558.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6261/pj-2017-57-505-11587.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6262/pj-2017-58-506-11588.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6263/pj-2017-59-521-11600.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6264/pj-2017-60-522-11601.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6265/pj-2017-61-520-11599.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6266/pj-2017-62-537-11614.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6267/pj-2017-63-536-11613.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6268/pj-2017-64-535-11612.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6269/pj-2017-65-573-11653.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6270/pj-2017-66-574-11654.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6271/pj-2017-67-575-11655.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6272/pj-2017-68-590-11671.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6273/pj-2017-69-593-11674.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6274/pj-2017-70-596-11677.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6275/pj-2017-71-618-11699.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6276/pj-2017-72-644-11723.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6277/pj-2017-73-655-11733.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6278/pj-2017-74-667-11743.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6279/pj-2017-75-668-11744.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6280/pj-2017-76-683-11758.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6281/pj-2017-77-697-11772.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6282/pj-2017-78-701-11776.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6283/pj-2017-79-706-11782.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6284/pj-2017-80-718-11791.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6285/pj-2017-81-720-11792.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6286/pj-2017-82-723-11799.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6287/pj-2017-83-724-11800.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6288/pj-2017-84-726-11802.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6289/pj-2017-85-727-11803.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6290/pj-2017-86-767-11842.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6291/pj-2017-87-768-11844.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6292/pj-2017-88-782-11859.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6293/pj-2017-89-783-11862.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6294/pj-2017-90-784-11863.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6295/pj-2017-91-785-11864.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6296/pj-2017-92-788-11880.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6297/pj-2017-93-792-11883.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6298/pj-2017-94-818-11896.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6299/pj-2017-96-839-11920.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6300/pj-2017-97-841-11921.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6301/pj-2017-98-849-11928.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6302/pj-2017-99-875-11974.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6303/pj-2017-100-876-11975.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6304/pj-2017-101-880-11979.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6305/pj-2017-102-886-11990.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6306/pj-2017-103-889-11997.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6307/pj-2017-104-892-12000.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6308/pj-2017-105-902-12008.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6309/pj-2017-106-905-12011.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6310/pj-2017-107-906-12013.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6311/pj-2017-108-908-12014.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6312/pj-2017-109-909-12015.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6313/pj-2017-110-932-12034.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6314/pj-2017-111-933-12035.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6315/pj-2017-112-937-12039.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6316/pj-2017-113-938-12041.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6317/pj-2017-114-977-12082.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6318/pj-2017-115-980-12084.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6319/pj-2017-116-981-12085.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6320/pj-2017-117-991-12098.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6321/pj-2017-118-1013-12120.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6322/pj-2017-119-1015-12122.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6323/pj-2017-120-1014-12121.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6324/pj-2017-121-1026-12132.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6325/pj-2017-122-1035-12138.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6326/pj-2017-123-1056-12159.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6327/pj-2017-124-1060-12165.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6328/pj-2017-125-1065-12168.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6329/pj-2017-126-1068-12170.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6330/pj-2017-127-1071-12175.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6331/pj-2017-128-1072-12176.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5170/ogp-2017-5-693-11769.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5171/ogp-2017-6-820-11897.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5172/ogp-2017-7-803-11893.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5188/op-2017-1-271-11344.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5189/op-2017-2-460-11528.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5190/op-2017-3-461-11529.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5191/op-2017-4-584-11666.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5192/op-2017-5-926-12031.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5193/op-2017-6-1070-12171.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6333/veto_t-2017-1-345-11468.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6334/veto_t-2017-2-346-11469.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4488/ind-2017-1-17-11096.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4489/ind-2017-2-18-11097.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4490/ind-2017-3-19-11098.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4491/ind-2017-4-5-11081.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4492/ind-2017-5-9-11085.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4493/ind-2017-6-11-11086.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4494/ind-2017-7-28-11106.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4495/ind-2017-8-29-11107.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4496/ind-2017-9-30-11108.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4497/ind-2017-10-32-11110.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4498/ind-2017-11-36-11112.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4499/ind-2017-12-52-11129.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4500/ind-2017-13-50-11127.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4501/ind-2017-14-51-11128.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4502/ind-2017-15-66-11137.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4503/ind-2017-16-67-11138.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4504/ind-2017-17-68-11139.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4505/ind-2017-18-76-11149.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4506/ind-2017-19-91-11164.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4507/ind-2017-20-95-11174.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4508/ind-2017-21-99-11178.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4509/ind-2017-22-97-11176.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4510/ind-2017-23-100-11179.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4511/ind-2017-24-113-11189.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4512/ind-2017-25-114-11190.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4513/ind-2017-26-115-11191.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4514/ind-2017-27-122-11201.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4515/ind-2017-28-123-11202.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4516/ind-2017-29-132-11211.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4517/ind-2017-30-153-11226.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4518/ind-2017-31-168-11241.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4519/ind-2017-32-169-11242.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4520/ind-2017-33-177-11247.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4521/ind-2017-34-178-11248.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4522/ind-2017-35-179-11249.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4523/ind-2017-36-188-11258.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4524/ind-2017-37-189-11259.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4525/ind-2017-38-195-11266.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4526/ind-2017-39-196-11290.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4527/ind-2017-40-208-11273.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4528/ind-2017-41-209-11274.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4529/ind-2017-42-210-11275.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4530/ind-2017-43-211-11277.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4531/ind-2017-44-220-11289.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4532/ind-2017-45-212-11278.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4533/ind-2017-46-213-11280.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4534/ind-2017-47-239-11306.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4535/ind-2017-48-240-11307.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4536/ind-2017-49-238-11305.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4537/ind-2017-50-245-11314.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4538/ind-2017-51-246-11315.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4539/ind-2017-52-258-11332.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4540/ind-2017-53-259-11333.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4541/ind-2017-54-260-11334.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4542/ind-2017-55-263-11337.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4543/ind-2017-56-265-11338.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4544/ind-2017-57-281-11353.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4545/ind-2017-58-282-11354.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4546/ind-2017-59-286-11358.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4547/ind-2017-60-292-11366.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4548/ind-2017-61-299-11371.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4549/ind-2017-62-300-11372.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4550/ind-2017-63-301-11373.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4551/ind-2017-64-296-11368.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4552/ind-2017-66-310-11380.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4553/ind-2017-67-322-11389.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4554/ind-2017-68-323-11390.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4555/ind-2017-69-324-11391.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4556/ind-2017-70-327-11395.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4557/ind-2017-71-337-11397.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4558/ind-2017-72-339-11399.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4559/ind-2017-73-351-11408.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4560/ind-2017-74-352-11409.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4561/ind-2017-75-353-11410.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4562/ind-2017-76-370-11427.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4563/ind-2017-77-371-11431.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4564/ind-2017-78-408-11459.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4565/ind-2017-79-411-11462.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4566/ind-2017-80-409-11460.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4567/ind-2017-81-410-11461.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4568/ind-2017-82-404-11450.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4569/ind-2017-83-405-11451.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4570/ind-2017-84-406-11452.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4571/ind-2017-85-414-11470.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4572/ind-2017-86-426-11474.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4573/ind-2017-87-427-11478.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4574/ind-2017-88-429-11480.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4575/ind-2017-89-430-11481.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4576/ind-2017-90-431-11482.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4577/ind-2017-91-444-11509.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4578/ind-2017-92-472-11539.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4579/ind-2017-93-473-11540.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4580/ind-2017-94-474-11541.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4581/ind-2017-95-492-11560.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4582/ind-2017-96-493-11561.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4583/ind-2017-97-494-11562.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4584/ind-2017-98-495-11563.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4585/ind-2017-99-498-11569.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4586/ind-2017-100-516-11590.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4587/ind-2017-101-526-11603.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4588/ind-2017-102-527-11604.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4589/ind-2017-103-528-11605.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4590/ind-2017-104-530-11607.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4591/ind-2017-105-531-11608.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4592/ind-2017-106-532-11609.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4593/ind-2017-107-543-11620.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4594/ind-2017-108-544-11621.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4595/ind-2017-109-545-11622.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4596/ind-2017-110-552-11625.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4597/ind-2017-111-553-11626.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4598/ind-2017-112-554-11627.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4599/ind-2017-113-580-11663.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4600/ind-2017-114-581-11664.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4601/ind-2017-115-576-11658.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4602/ind-2017-116-577-11659.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4603/ind-2017-117-578-11660.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4604/ind-2017-118-585-11667.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4605/ind-2017-119-595-11676.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4606/ind-2017-120-607-11688.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4607/ind-2017-121-612-11690.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4608/ind-2017-122-615-11696.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4609/ind-2017-123-616-11697.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4610/ind-2017-124-617-11698.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4611/ind-2017-125-623-11704.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4612/ind-2017-126-624-11705.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4613/ind-2017-127-625-11706.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4614/ind-2017-128-628-11707.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4615/ind-2017-129-640-11720.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4616/ind-2017-130-641-11721.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4617/ind-2017-131-637-11717.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4618/ind-2017-132-638-11718.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4619/ind-2017-133-639-11719.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4620/ind-2017-134-645-11724.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4621/ind-2017-135-646-11725.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4622/ind-2017-136-663-11740.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4623/ind-2017-137-664-11741.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4624/ind-2017-138-665-11742.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4625/ind-2017-139-679-11755.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4626/ind-2017-140-682-11757.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4627/ind-2017-141-685-11761.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4628/ind-2017-142-686-11762.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4629/ind-2017-143-687-11763.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4630/ind-2017-144-689-11766.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4631/ind-2017-145-690-11767.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4632/ind-2017-146-691-11768.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4633/ind-2017-147-698-11773.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4634/ind-2017-148-708-11784.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4635/ind-2017-149-709-11785.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4636/ind-2017-150-710-11786.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4637/ind-2017-151-711-11787.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4638/ind-2017-152-722-11795.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4639/ind-2017-153-737-11810.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4640/ind-2017-154-740-11813.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4641/ind-2017-155-741-11814.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4642/ind-2017-156-742-11815.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4643/ind-2017-157-755-11830.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4644/ind-2017-158-762-11837.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4645/ind-2017-159-777-11856.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4646/ind-2017-160-790-11881.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4647/ind-2017-161-791-11882.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4648/ind-2017-162-793-11884.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4649/ind-2017-163-794-11885.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4650/ind-2017-164-795-11886.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4651/ind-2017-165-836-11917.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4652/ind-2017-166-837-11918.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4653/ind-2017-167-838-11919.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4654/ind-2017-168-834-11915.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4655/ind-2017-169-856-11937.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4656/ind-2017-170-857-11938.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4657/ind-2017-171-858-11939.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4658/ind-2017-172-887-11995.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4659/ind-2017-173-890-11998.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4660/ind-2017-174-891-11999.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4661/ind-2017-175-918-12024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4662/ind-2017-176-919-12025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4663/ind-2017-177-920-12026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4664/ind-2017-178-936-12038.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4665/ind-2017-179-940-12044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4666/ind-2017-180-939-12043.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4667/ind-2017-181-946-12050.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4668/ind-2017-182-957-12061.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4669/ind-2017-183-958-12062.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4670/ind-2017-184-964-12071.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4671/ind-2017-185-966-12073.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4672/ind-2017-186-967-12074.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4673/ind-2017-187-968-12075.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4674/ind-2017-188-998-12107.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4675/ind-2017-189-999-12108.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4676/ind-2017-190-1000-12109.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4677/ind-2017-191-1004-12112.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4678/ind-2017-192-1007-12114.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4679/ind-2017-193-1018-12125.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4680/ind-2017-194-1024-12131.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4681/ind-2017-195-1028-12134.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4682/ind-2017-196-1027-12133.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4683/ind-2017-197-1029-12136.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4684/ind-2017-198-1030-12135.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4685/ind-2017-199-1039-12141.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4686/ind-2017-200-1046-12150.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4687/ind-2017-201-1047-12151.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4688/ind-2017-202-1048-12152.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4753/pl-2017-1-3-11079.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4754/pl-2017-2-10-11089.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4755/pl-2017-3-34-11145.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4756/pl-2017-4-35-11170.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4757/pl-2017-5-43-11147.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4758/pl-2017-6-44-11146.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4759/pl-2017-7-54-11168.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4760/pl-2017-8-55-11167.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4761/pl-2017-9-57-11169.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4762/pl-2017-10-58-11166.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4763/pl-2017-11-110-11225.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4764/pl-2017-12-134-11213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4765/pl-2017-13-155-11328.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4766/pl-2017-14-156-11330.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4767/pl-2017-15-140-11236.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4768/pl-2017-16-152-11224.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4769/pl-2017-17-174-11312.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4770/pl-2017-18-222-11302.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4771/pl-2017-19-223-11364.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4772/pl-2017-21-261-11335.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4773/pl-2017-22-293-11383.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4774/pl-2017-23-303-11376.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4775/pl-2017-24-304-11375.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4776/pl-2017-25-331-11521.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4777/pl-2017-26-333-11428.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4778/pl-2017-27-334-11445.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4779/pl-2017-28-335-11429.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4780/pl-2017-31-375-11473.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4781/pl-2017-32-376-11446.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4782/pl-2017-33-377-11471.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4783/pl-2017-34-379-11489.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4784/pl-2017-35-393-11456.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4785/pl-2017-36-416-11566.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4786/pl-2017-37-417-11597.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4787/pl-2017-38-418-11499.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4788/pl-2017-39-420-11502.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4789/pl-2017-40-421-11500.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4790/pl-2017-41-437-11501.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4791/pl-2017-42-455-11534.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4792/pl-2017-43-454-11523.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4793/pl-2017-44-497-11580.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4794/pl-2017-45-328-11396.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4795/pl-2017-46-496-11564.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4796/pl-2017-47-507-11643.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4797/pl-2017-48-508-11644.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4798/pl-2017-49-509-11661.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4799/pl-2017-50-510-11645.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4800/pl-2017-51-525-11646.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4801/pl-2017-52-547-11647.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4802/pl-2017-53-582-11713.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4803/pl-2017-54-589-11712.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4804/pl-2017-55-583-11665.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4805/pl-2017-56-632-11774.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4806/pl-2017-57-666-11807.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4807/pl-2017-58-673-11749.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4808/pl-2017-59-692-11801.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4809/pl-2017-60-699-11779.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4810/pl-2017-61-715-11819.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4811/pl-2017-62-716-11820.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4812/pl-2017-63-719-11850.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4813/pl-2017-64-721-11794.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4814/pl-2017-65-746-11818.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4815/pl-2017-66-748-11843.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4816/pl-2017-67-744-11817.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4817/pl-2017-68-751-11825.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4818/pl-2017-69-752-11827.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4819/pl-2017-70-776-11866.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4820/pl-2017-71-781-11898.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4821/pl-2017-72-789-11903.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4822/pl-2017-73-796-11932.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4823/pl-2017-74-824-11933.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4824/pl-2017-75-825-11934.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4825/pl-2017-76-829-11941.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4826/pl-2017-77-840-11940.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4827/pl-2017-78-869-11993.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4828/pl-2017-79-859-11959.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4829/pl-2017-80-860-11960.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4830/pl-2017-81-861-11961.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4831/pl-2017-82-870-11969.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4832/pl-2017-83-871-11970.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4833/pl-2017-84-873-11972.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4834/pl-2017-85-874-11973.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4835/pl-2017-86-878-11977.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4836/pl-2017-87-893-12001.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4837/pl-2017-88-899-12012.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4838/pl-2017-89-900-12087.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4839/pl-2017-90-924-12030.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4840/pl-2017-91-925-12037.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4841/pl-2017-92-929-12064.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4842/pl-2017-93-934-12040.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4843/pl-2017-94-960-12069.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4844/pl-2017-95-969-12076.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4845/pl-2017-96-973-12079.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4846/pl-2017-97-974-12088.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4847/pl-2017-98-978-12089.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4848/pl-2017-99-990-12105.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4849/pl-2017-100-1003-12172.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4850/pl-2017-101-1002-12111.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4851/pl-2017-102-1008-12115.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4852/pl-2017-103-1025-12140.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4853/pl-2017-104-1031-12137.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4854/pl-2017-105-1042-12146.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4855/pl-2017-106-1043-12147.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4856/pl-2017-107-1053-12236.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4857/pl-2017-108-1058-12164.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4858/pl-2017-109-1063-12177.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4859/pl-2017-110-1069-12178.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4690/plc-2017-1-1-11078.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4691/plc-2017-2-56-11165.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4692/plc-2017-3-107-11262.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4693/plc-2017-4-142-11279.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4694/plc-2017-5-143-11276.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4695/plc-2017-6-144-11281.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4696/plc-2017-7-154-11282.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4697/plc-2017-8-230-11476.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4698/plc-2017-9-294-11381.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4699/plc-2017-10-332-11520.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4700/plc-2017-11-524-11650.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4701/plc-2017-12-548-11648.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4702/plc-2017-13-633-11780.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4703/plc-2017-14-725-11822.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4704/plc-2017-15-780-11909.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4705/plc-2017-16-928-12065.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4706/plc-2017-17-1064-12497.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5091/pr-2017-2-53-11130.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5092/pr-2017-3-314-11387.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5093/pr-2017-4-504-11586.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5094/pr-2017-5-1001-12110.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5095/pr-2017-6-1010-12117.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5096/dl-2017-1-14-11093.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5097/dl-2017-2-372-11432.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5098/dl-2017-3-534-11611.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5099/dl-2017-4-588-11670.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5100/dl-2017-5-650-11729.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5101/dl-2017-6-652-11731.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5102/dl-2017-7-653-11732.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5103/dl-2017-8-651-11730.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3997/map-2017-1-129-11208.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3998/map-2017-2-130-11209.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3999/map-2017-3-214-11283.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4000/map-2017-4-267-11340.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4001/map-2017-5-266-11339.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4002/map-2017-6-283-11355.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4003/map-2017-7-284-11356.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4004/map-2017-8-295-11367.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4005/map-2017-9-311-11384.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4006/map-2017-11-369-11426.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4007/map-2017-12-378-11433.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4008/map-2017-13-442-11508.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4009/map-2017-14-501-11582.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4010/map-2017-15-567-11641.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4011/map-2017-16-594-11675.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4012/map-2017-17-597-11678.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4013/map-2017-18-671-11747.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4014/mrp-2017-19-672-11748.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4015/map-2017-20-760-11835.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4016/map-2017-21-826-11907.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4017/map-2017-22-843-11923.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4018/map-2017-23-943-12047.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4019/map-2017-24-951-12055.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4020/map-2017-25-965-12072.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/4021/map-2017-26-1073-12180.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3833/reqc-2017-1-4-11080.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3834/reqc-2017-2-6-11082.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3835/reqc-2017-3-13-11088.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3836/reqc-2017-4-20-11099.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3837/reqc-2017-5-21-11100.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3838/reqc-2017-6-23-11101.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3839/reqc-2017-7-24-11102.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3840/reqc-2017-8-31-11109.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3841/reqc-2017-9-25-11103.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3842/reqc-2017-10-26-11104.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3843/reqc-2017-11-27-11105.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3844/reqc-2017-12-37-11116.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3845/reqc-2017-13-33-11111.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3846/reqc-2017-14-41-11120.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3847/reqc-2017-15-42-11121.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3848/reqc-2017-17-60-11132.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3849/reqc-2017-18-61-11133.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3850/reqc-2017-19-92-11171.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3851/reqc-2017-20-93-11172.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3852/reqc-2017-21-98-11177.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3853/reqc-2017-22-117-11198.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3854/reqc-2017-23-118-11196.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3855/reqc-2017-24-119-11197.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3856/reqc-2017-26-120-11199.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3857/reqc-2017-27-141-11220.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3858/reqc-2017-28-163-11235.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3859/reqc-2017-29-187-11257.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3860/reqc-2017-30-184-11254.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3861/reqc-2017-31-186-11256.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3862/reqc-2017-32-185-11255.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3863/reqc-2017-33-191-11261.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3864/reqc-2017-34-197-11268.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3865/reqc-2017-39-215-11284.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3866/reqc-2017-40-198-11269.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3867/reqc-2017-42-248-11317.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3868/reqc-2017-43-251-11320.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3869/reqc-2017-44-272-11345.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3870/reqc-2017-45-268-11341.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3871/reqc-2017-46-285-11357.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3872/reqc-2017-48-297-11369.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3873/reqc-2017-49-298-11370.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3874/reqc-2017-50-312-11385.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3875/reqc-2017-59-413-11467.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3876/reqc-2017-61-428-11479.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3877/reqc-2017-62-445-11510.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3878/reqc-2017-63-466-11533.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3879/reqc-2017-64-478-11545.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3880/reqc-2017-65-484-11552.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3881/reqc-2017-66-485-11553.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3882/reqc-2017-69-523-11602.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3883/reqc-2017-70-529-11606.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3884/reqc-2017-72-551-11624.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3885/reqc-2017-73-566-11640.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3886/reqc-2017-74-568-11642.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3887/reqc-2017-79-635-11716.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3888/reqc-2017-80-634-11715.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3889/reqc-2017-81-648-11727.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3890/reqc-2017-82-656-11764.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3891/reqc-2017-83-660-11737.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3892/reqc-2017-84-662-11739.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3893/reqc-2017-85-684-11760.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3894/reqc-2017-86-681-11756.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3895/reqc-2017-87-694-11770.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3896/reqc-2017-88-695-11771.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3897/reqc-2017-90-707-11783.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3898/reqc-2017-94-728-11804.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3899/reqc-2017-95-743-11816.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3900/reqc-2017-96-750-11824.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3901/reqc-2017-97-756-11831.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3902/reqc-2017-98-757-11832.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3903/reqc-2017-99-754-11829.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3904/reqc-2017-100-758-11833.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3905/reqc-2017-101-759-11834.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3906/reqc-2017-104-773-11845.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3907/reqc-2017-105-779-11858.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3908/reqc-2017-106-787-11879.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3909/reqc-2017-114-822-11906.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3910/reqc-2017-115-827-11908.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3911/reqc-2017-116-835-11916.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3912/reqc-2017-117-831-11912.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3913/reqc-2017-118-847-11926.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3914/reqc-2017-120-883-11987.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3915/reqc-2017-122-888-11996.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3916/reqc-2017-123-901-12007.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3917/reqc-2017-124-922-12028.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3918/reqc-2017-125-923-12029.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3919/reqc-2017-126-931-12033.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3920/reqc-2017-127-945-12049.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3921/reqc-2017-128-950-12054.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3922/reqc-2017-129-952-12056.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3923/reqc-2017-130-954-12058.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3924/reqc-2017-131-955-12059.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3925/reqc-2017-132-956-12060.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3926/reqc-2017-133-959-12063.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3927/reqc-2017-135-963-12066.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3928/reqc-2017-136-970-12077.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3929/reqc-2017-137-975-12080.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3930/reqc-2017-139-987-12095.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3931/reqc-2017-140-989-12097.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3932/reqc-2017-141-992-12099.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3933/reqc-2017-142-994-12101.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3934/reqc-2017-143-995-12102.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3935/reqc-2017-145-1006-12113.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3936/reqc-2017-146-1011-12118.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3937/reqc-2017-147-1009-12116.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3938/reqc-2017-148-1019-12126.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3939/reqc-2017-149-1036-12139.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3940/reqc-2017-150-1040-12144.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3941/reqc-2017-151-1044-12148.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3942/reqc-2017-152-1045-12149.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3943/reqc-2017-153-1059-12163.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/3944/reqc-2017-154-1074-12181.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5356/subst-2017-1-109-11193.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5357/subst-2017-2-111-11194.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5358/subst-2017-3-192-11263.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5359/subst-2017-4-243-11363.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5360/subst-2017-5-288-11447.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5361/subst-2017-6-309-11382.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5362/subst-2017-7-344-11430.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5363/subst-2017-8-390-11454.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5364/subst-2017-9-391-11448.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5365/subst-2017-10-415-11503.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5366/subst-2017-11-479-11567.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5367/subst-2017-12-549-11662.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5368/subst-2017-13-828-11982.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5369/subst-2017-14-872-11971.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5370/subst-2017-15-881-11980.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5371/subst-2017-16-921-12027.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5372/subst-2017-17-1023-12130.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5166/em-2017-25-564-11637.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5241/emm-2017-1-38-11117.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5242/ema-2017-2-279-11351.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5243/emm-2017-3-360-11417.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5244/ems-2017-4-361-11418.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5245/emm-2017-5-362-11419.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5246/ema-2017-6-363-11420.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5247/emm-2017-7-364-11421.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5248/ems-2017-8-365-11422.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5249/emm-2017-9-366-11423.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5250/ema-2017-10-443-11518.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5251/ems-2017-11-456-11524.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5252/emsu-2017-12-464-11532.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5253/ema-2017-13-467-11589.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5254/emm-2017-14-556-11629.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5255/ema-2017-15-557-11630.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5256/ema-2017-16-558-11631.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5257/ema-2017-17-559-11632.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5258/emm-2017-18-560-11633.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5259/emm-2017-19-561-11634.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5260/emm-2017-20-562-11635.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5261/emm-2017-21-563-11636.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5262/emsu-2017-22-712-11788.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5263/emsu-2017-23-713-11789.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5264/emsu-2017-24-797-11887.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5265/emsu-2017-25-798-11888.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5266/emsu-2017-26-799-11889.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6130/cjr-2017-1-48-11125.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6131/cjr-2017-2-49-11126.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6132/cjr-2017-3-46-11123.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6133/cjr-2017-4-47-11124.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6134/cjr-2017-5-83-11156.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6135/cjr-2017-6-89-11162.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6136/cjr-2017-7-80-11153.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6137/cjr-2017-8-81-11154.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6138/cjr-2017-9-135-11214.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6139/cjr-2017-10-136-11215.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6140/cjr-2017-11-161-11233.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6141/cjr-2017-12-162-11234.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6142/cjr-2017-13-172-11243.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6143/cjr-2017-15-225-11294.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6144/cjr-2017-16-226-11295.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6145/cjr-2017-17-249-11318.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6146/cjr-2017-18-255-11324.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6147/cjr-2017-19-280-11352.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6148/cjr-2017-22-487-11555.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6149/cjr-2017-23-488-11556.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6150/cjr-2017-24-591-11672.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6151/cjr-2017-25-622-11703.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6152/cjr-2017-27-670-11746.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6153/cjr-2017-28-669-11745.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6154/cjr-2017-29-688-11765.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6155/cjr-2017-30-739-11812.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6156/cjr-2017-31-749-11823.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6157/cjr-2017-33-854-11931.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6158/cjr-2017-34-855-11936.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6159/cjr-2017-35-912-12018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6160/cjr-2017-36-914-12020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6161/cjr-2017-37-915-12021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6162/cjr-2017-38-913-12019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6163/cjr-2017-39-942-12046.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6164/cjr-2017-40-947-12051.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6165/cjr-2017-41-948-12052.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6166/cjr-2017-42-949-12053.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6167/cjr-2017-43-985-12091.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6168/cjr-2017-44-986-12094.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6169/cjr-2017-45-988-12096.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6170/cjr-2017-46-1020-12127.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6171/cjr-2017-47-1021-12128.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6172/cjr-2017-48-1022-12129.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6173/cjr-2017-49-1049-12161.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6174/cjr-2017-50-1066-12169.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6175/cjr-2017-51-1067-12179.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6058/ces-2017-1-106-11184.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6059/ces-2017-2-175-11245.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6060/ces-2017-3-176-11246.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6061/ces-2017-4-277-11349.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6062/ces-2017-5-441-11507.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6063/cfo-2017-1-72-11142.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6064/cfo-2017-2-69-11140.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6065/cfo-2017-3-103-11181.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6066/cfo-2017-4-105-11183.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6067/cfo-2017-5-128-11207.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6068/cfo-2017-6-137-11216.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6069/cfo-2017-8-150-11222.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6070/cfo-2017-9-183-11253.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6071/cfo-2017-10-182-11252.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6072/cfo-2017-11-190-11260.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6073/cfo-2017-13-199-11270.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6074/cfo-2017-14-216-11285.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6075/cfo-2017-15-236-11310.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6076/cfo-2017-16-256-11327.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6077/cfo-2017-17-275-11348.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6078/cfo-2017-18-274-11347.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6079/cfo-2017-19-305-11377.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6080/cfo-2017-20-306-11378.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6081/cfo-2017-21-368-11425.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6082/cfo-2017-22-385-11439.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6083/cfo-2017-23-387-11441.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6084/cfo-2017-24-439-11505.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6085/cfo-2017-25-440-11506.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6086/cfo-2017-26-447-11512.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6087/cfo-2017-27-448-11516.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6088/cfo-2017-28-450-11515.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6089/cfo-2017-29-446-11511.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6090/cfo-2017-30-449-11517.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6091/cfo-2017-31-462-11530.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6092/cfo-2017-32-470-11537.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6093/cfo-2017-33-481-11547.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6094/cfo-2017-34-518-11592.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6095/cfo-2017-35-517-11591.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6096/cfo-2017-36-533-11610.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6097/cfo-2017-37-539-11616.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6098/cfo-2017-38-540-11617.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6099/cfo-2017-39-538-11615.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6100/cfo-2017-40-586-11668.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6101/cfo-2017-41-605-11686.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6102/cfo-2017-42-600-11682.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6103/cfo-2017-43-614-11695.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6104/cfo-2017-44-620-11701.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6105/cfo-2017-45-619-11700.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6106/cfo-2017-46-631-11709.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6107/cfo-2017-47-674-11750.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6108/cfo-2017-48-675-11751.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6109/cfo-2017-49-676-11752.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6110/cfo-2017-50-677-11753.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6111/cfo-2017-51-678-11754.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6112/cfo-2017-52-702-11777.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6113/cfo-2017-53-766-11841.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6114/cfo-2017-54-765-11840.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6115/cfo-2017-55-764-11839.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6116/cfo-2017-56-763-11838.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6117/cfo-2017-57-786-11865.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6118/cfo-2017-58-805-11895.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6119/cfo-2017-59-801-11891.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6120/cfo-2017-60-846-11925.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6121/cfo-2017-61-845-11924.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6122/cfo-2017-62-916-12022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6123/cfo-2017-63-917-12023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6124/cfo-2017-64-944-12048.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6125/cfo-2017-65-941-12045.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6126/cfo-2017-66-976-12081.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6127/cfo-2017-67-1016-12123.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6128/cfo-2017-68-1077-12184.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6129/cfo-2017-69-1078-12185.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6176/cosmu-2017-1-173-11244.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6177/cosmu-2017-2-180-11250.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6178/cosmu-2017-3-207-11271.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6179/cosmu-2017-4-247-11316.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6180/cosmu-2017-5-253-11322.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6181/cosmu-2017-6-254-11323.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6182/cosmu-2017-7-308-11379.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6183/cosmu-2017-8-325-11393.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6184/cosmu-2017-9-326-11394.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6185/cosmu-2017-10-389-11443.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6186/cosmu-2017-11-419-11472.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6187/cosmu-2017-12-438-11504.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6188/cosmu-2017-13-458-11526.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6189/cosmu-2017-14-459-11535.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6190/cosmu-2017-15-489-11557.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6191/cosmu-2017-16-570-11649.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6192/cosmu-2017-17-629-11708.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6193/cosmu-2017-18-802-11892.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6194/cosmu-2017-19-804-11894.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6195/cosmu-2017-20-842-11922.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6196/cosmu-2017-21-894-12002.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6197/cosmu-2017-22-895-12003.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6198/cosmu-2017-23-897-12005.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6199/cosmu-2017-24-896-12004.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6200/cosmu-2017-25-1012-12119.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6201/cosmu-2017-26-1061-12166.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6202/cosmu-2017-27-1079-12186.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6203/cosmu-2017-28-1080-12187.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6204/ctpma-2017-1-133-11212.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6205/pj-2017-1-12-11087.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6206/pj-2017-2-39-11118.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6207/pj-2017-3-40-11119.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6208/pj-2017-4-45-11122.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6209/pj-2017-5-74-11144.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6210/pj-2017-6-78-11151.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6211/pj-2017-7-75-11148.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6212/pj-2017-8-77-11150.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6213/pj-2017-9-101-11180.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6214/pj-2017-10-121-11200.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6215/pj-2017-11-125-11204.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6216/pj-2017-12-126-11205.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6217/pj-2017-13-160-11232.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6218/pj-2017-14-159-11231.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6219/pj-2017-15-158-11230.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6220/pj-2017-16-157-11229.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6221/pj-2017-17-167-11240.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6222/pj-2017-18-165-11238.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6223/pj-2017-19-166-11239.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6224/pj-2017-20-164-11237.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6225/pj-2017-21-229-11297.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6226/pj-2017-22-227-11296.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6227/pj-2017-23-235-11299.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6228/pj-2017-24-234-11298.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6229/pj-2017-25-237-11304.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6230/pj-2017-26-244-11313.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6231/pj-2017-27-241-11308.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6232/pj-2017-28-270-11343.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6233/pj-2017-29-287-11359.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6234/pj-2017-30-291-11360.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6235/pj-2017-31-340-11400.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6236/pj-2017-32-341-11401.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6237/pj-2017-33-342-11402.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6238/pj-2017-34-343-11403.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6239/pj-2017-35-355-11412.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6240/pj-2017-36-356-11413.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6241/pj-2017-37-350-11407.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6242/pj-2017-38-367-11424.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6243/pj-2017-39-384-11438.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6244/pj-2017-40-388-11442.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6245/pj-2017-41-381-11435.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6246/pj-2017-42-382-11436.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6247/pj-2017-43-412-11463.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6248/pj-2017-44-407-11458.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6249/pj-2017-45-432-11483.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6250/pj-2017-46-433-11484.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6251/pj-2017-47-436-11487.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6252/pj-2017-48-434-11485.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6253/pj-2017-49-435-11486.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6254/pj-2017-50-452-11519.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6255/pj-2017-51-453-11522.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6256/pj-2017-52-463-11531.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6257/pj-2017-53-471-11538.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6258/pj-2017-54-476-11543.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6259/pj-2017-55-477-11544.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6260/pj-2017-56-490-11558.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6261/pj-2017-57-505-11587.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6262/pj-2017-58-506-11588.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6263/pj-2017-59-521-11600.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6264/pj-2017-60-522-11601.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6265/pj-2017-61-520-11599.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6266/pj-2017-62-537-11614.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6267/pj-2017-63-536-11613.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6268/pj-2017-64-535-11612.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6269/pj-2017-65-573-11653.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6270/pj-2017-66-574-11654.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6271/pj-2017-67-575-11655.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6272/pj-2017-68-590-11671.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6273/pj-2017-69-593-11674.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6274/pj-2017-70-596-11677.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6275/pj-2017-71-618-11699.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6276/pj-2017-72-644-11723.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6277/pj-2017-73-655-11733.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6278/pj-2017-74-667-11743.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6279/pj-2017-75-668-11744.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6280/pj-2017-76-683-11758.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6281/pj-2017-77-697-11772.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6282/pj-2017-78-701-11776.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6283/pj-2017-79-706-11782.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6284/pj-2017-80-718-11791.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6285/pj-2017-81-720-11792.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6286/pj-2017-82-723-11799.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6287/pj-2017-83-724-11800.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6288/pj-2017-84-726-11802.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6289/pj-2017-85-727-11803.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6290/pj-2017-86-767-11842.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6291/pj-2017-87-768-11844.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6292/pj-2017-88-782-11859.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6293/pj-2017-89-783-11862.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6294/pj-2017-90-784-11863.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6295/pj-2017-91-785-11864.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6296/pj-2017-92-788-11880.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6297/pj-2017-93-792-11883.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6298/pj-2017-94-818-11896.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6299/pj-2017-96-839-11920.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6300/pj-2017-97-841-11921.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6301/pj-2017-98-849-11928.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6302/pj-2017-99-875-11974.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6303/pj-2017-100-876-11975.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6304/pj-2017-101-880-11979.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6305/pj-2017-102-886-11990.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6306/pj-2017-103-889-11997.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6307/pj-2017-104-892-12000.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6308/pj-2017-105-902-12008.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6309/pj-2017-106-905-12011.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6310/pj-2017-107-906-12013.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6311/pj-2017-108-908-12014.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6312/pj-2017-109-909-12015.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6313/pj-2017-110-932-12034.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6314/pj-2017-111-933-12035.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6315/pj-2017-112-937-12039.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6316/pj-2017-113-938-12041.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6317/pj-2017-114-977-12082.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6318/pj-2017-115-980-12084.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6319/pj-2017-116-981-12085.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6320/pj-2017-117-991-12098.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6321/pj-2017-118-1013-12120.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6322/pj-2017-119-1015-12122.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6323/pj-2017-120-1014-12121.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6324/pj-2017-121-1026-12132.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6325/pj-2017-122-1035-12138.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6326/pj-2017-123-1056-12159.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6327/pj-2017-124-1060-12165.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6328/pj-2017-125-1065-12168.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6329/pj-2017-126-1068-12170.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6330/pj-2017-127-1071-12175.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6331/pj-2017-128-1072-12176.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5170/ogp-2017-5-693-11769.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5171/ogp-2017-6-820-11897.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5172/ogp-2017-7-803-11893.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5188/op-2017-1-271-11344.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5189/op-2017-2-460-11528.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5190/op-2017-3-461-11529.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5191/op-2017-4-584-11666.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5192/op-2017-5-926-12031.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/5193/op-2017-6-1070-12171.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6333/veto_t-2017-1-345-11468.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2017/6334/veto_t-2017-2-346-11469.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H805"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>