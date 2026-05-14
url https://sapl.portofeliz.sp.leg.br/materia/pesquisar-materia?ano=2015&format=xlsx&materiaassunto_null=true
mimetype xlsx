--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -51,288 +51,288 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5337/subst-2015-1-122-8934.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5337/subst-2015-1-122-8934.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA  DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PORTO FELIZ - SAAE, CONFORME ESPECIFICA, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5338/subst-2015-2-113-8920.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5338/subst-2015-2-113-8920.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 4/2015 - INSTITUI O DIA MUNICÍPAL DO ASSESSOR</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5339/subst-2015-3-148-8946.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5339/subst-2015-3-148-8946.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 07/2015 - INSTITUI O DIA DO PLANTIO DE ÁRVORES NO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5340/subst-2015-4-167-8984.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5340/subst-2015-4-167-8984.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 8/2015 - DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA CONTADORIA DA PREFEITURA DO MUNICÍPIO DE PORTO FELIZ, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5341/subst-2015-6-523-9268.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5341/subst-2015-6-523-9268.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 45/2015 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5342/subst-2015-7-528-9270.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5342/subst-2015-7-528-9270.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 42/2015 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5343/subst-2015-8-529-9280.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5343/subst-2015-8-529-9280.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 48/2015 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5344/subst-2015-9-539-9282.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5344/subst-2015-9-539-9282.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE RESOLUÇÃO Nº 03/2015 - ACRESCENTA INCISO VI AO § 1º E DÁ NOVA REDAÇÃO AO § 4º, DO ARTIGO 293 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5345/subst-2015-10-695-9448.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5345/subst-2015-10-695-9448.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 64/2015 - DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5346/subst-2015-11-1413-10096.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5346/subst-2015-11-1413-10096.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 133/2015 - DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO, E REVOGA A LEI 5.429 DE 22 DE OUTUBRO DE 2015, CONFORME ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5347/subst-2015-12-1425-10197.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5347/subst-2015-12-1425-10197.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 128/2015 - DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 5.410 DE 30 DE JULHO DE 2015 - LEI DE DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5348/subst-2015-13-1528-10206.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5348/subst-2015-13-1528-10206.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 121/2015 - DISPÕE SOBRE A TRANSFORMAÇÃO DE REGIME CELETISTA PARA ESTATUTÁRIO DOS EMPREGADOS PÚBLICOS ELENCADOS NA LEI COMPLEMENTAR Nº 169/2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5349/subst-2015-14-1529-10198.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5349/subst-2015-14-1529-10198.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE LEI Nº 146/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE PORTO FELIZ -  APAE -, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5162/em-2015-21-402-9154.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5162/em-2015-21-402-9154.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 17 DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5163/em-2015-22-868-9736.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5163/em-2015-22-868-9736.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §3º AO ARTIGO 78 PARA ESTABELECER A APOSENTADORIA ESPECIAL AOS GUARDAS CIVIS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5229/emm-2015-1-656-9394.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5229/emm-2015-1-656-9394.pdf</t>
   </si>
   <si>
     <t>Altera artigo  13 do projeto 51-2015</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5230/emm-2015-2-655-9393.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5230/emm-2015-2-655-9393.pdf</t>
   </si>
   <si>
     <t>altera o caput do art. 14 do projeto 51-2015</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5231/emm-2015-3-657-9395.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5231/emm-2015-3-657-9395.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 16 do projeto de lei 51-2015</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5232/emm-2015-4-659-9397.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5232/emm-2015-4-659-9397.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 21 do projeto de lei 51-2015</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5233/ems-2015-5-660-9398.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5233/ems-2015-5-660-9398.pdf</t>
   </si>
   <si>
     <t>Suprime o § 2º do artigo 23 do projeto de lei 51-2015</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5234/emm-2015-6-658-9396.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5234/emm-2015-6-658-9396.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 25 do projeto de lei 51-2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5337/subst-2015-1-122-8934.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5338/subst-2015-2-113-8920.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5339/subst-2015-3-148-8946.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5340/subst-2015-4-167-8984.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5341/subst-2015-6-523-9268.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5342/subst-2015-7-528-9270.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5343/subst-2015-8-529-9280.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5344/subst-2015-9-539-9282.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5345/subst-2015-10-695-9448.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5346/subst-2015-11-1413-10096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5347/subst-2015-12-1425-10197.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5348/subst-2015-13-1528-10206.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5349/subst-2015-14-1529-10198.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5162/em-2015-21-402-9154.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5163/em-2015-22-868-9736.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5229/emm-2015-1-656-9394.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5230/emm-2015-2-655-9393.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5231/emm-2015-3-657-9395.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5232/emm-2015-4-659-9397.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5233/ems-2015-5-660-9398.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5234/emm-2015-6-658-9396.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5337/subst-2015-1-122-8934.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5338/subst-2015-2-113-8920.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5339/subst-2015-3-148-8946.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5340/subst-2015-4-167-8984.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5341/subst-2015-6-523-9268.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5342/subst-2015-7-528-9270.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5343/subst-2015-8-529-9280.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5344/subst-2015-9-539-9282.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5345/subst-2015-10-695-9448.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5346/subst-2015-11-1413-10096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5347/subst-2015-12-1425-10197.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5348/subst-2015-13-1528-10206.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5349/subst-2015-14-1529-10198.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5162/em-2015-21-402-9154.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5163/em-2015-22-868-9736.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5229/emm-2015-1-656-9394.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5230/emm-2015-2-655-9393.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5231/emm-2015-3-657-9395.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5232/emm-2015-4-659-9397.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5233/ems-2015-5-660-9398.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2015/5234/emm-2015-6-658-9396.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>