--- v0 (2025-12-04)
+++ v1 (2026-06-20)
@@ -51,183 +51,183 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5319/subst-2013-1-240-6398.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5319/subst-2013-1-240-6398.pdf</t>
   </si>
   <si>
     <t>ao Projeto de Lei n.º 13/2013 - INSTITUI O DIA MUNICIPAL DO DOADOR DE MEDULA ÓSSEA</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5320/subst-2013-2-246-6400.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5320/subst-2013-2-246-6400.pdf</t>
   </si>
   <si>
     <t>ao Projeto de Lei n.º 14/2013 - INSTITUI O DIA MUNICIPAL COMEMORATIVO AO DIA INTERNACIONAL DA SÍNDROME DE DOWN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5321/subst-2013-3-528-6660.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5321/subst-2013-3-528-6660.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 118. DE 18 DE FEVEREIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5322/subst-2013-4-784-6877.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5322/subst-2013-4-784-6877.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOIO FINANCEIRO PARA  AREALIZAÇÃO DA SEMANA EVANGÉLICA DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5323/subst-2013-5-812-6892.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5323/subst-2013-5-812-6892.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ARTIGO 294 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012,  (REGIMENTO INTERNO DA CÂMARA MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5324/subst-2013-6-835-6909.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5324/subst-2013-6-835-6909.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ARTIGO 130 DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012,  (REGIMENTO INTERNO DA CÂMARA MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5325/subst-2013-8-1026-7131.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5325/subst-2013-8-1026-7131.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 68/2013 - DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA PÚBLICA, AUTORIZA SUA ALIENAÇÃO MEDIANTE PROCEDIMENTO LICITATÓRIO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5326/subst-2013-9-1144-7220.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5326/subst-2013-9-1144-7220.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE PORTO FELIZ - APAE - CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5327/subst-2013-10-1274-7344.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5327/subst-2013-10-1274-7344.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO Nº 8/2013 - DÁ NOVA REDAÇÃO AO INCISO I E AO PARÁGRAFO PRIMEIRO DO ARTIGO 139, DA RESOLUÇÃO Nº 294, DE 21 DE NOVEMBRO DE 2012, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5328/subst-2013-11-1367-7464.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5328/subst-2013-11-1367-7464.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 103/2013 - AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5224/ems-2013-1-75-6251.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5224/ems-2013-1-75-6251.pdf</t>
   </si>
   <si>
     <t>Suprime artigo 7º do Projeto de Lei nº 5/2013</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5225/emm-2013-2-1088-7156.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5225/emm-2013-2-1088-7156.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa Bom Retiro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -534,67 +534,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5319/subst-2013-1-240-6398.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5320/subst-2013-2-246-6400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5321/subst-2013-3-528-6660.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5322/subst-2013-4-784-6877.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5323/subst-2013-5-812-6892.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5324/subst-2013-6-835-6909.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5325/subst-2013-8-1026-7131.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5326/subst-2013-9-1144-7220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5327/subst-2013-10-1274-7344.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5328/subst-2013-11-1367-7464.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5224/ems-2013-1-75-6251.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5225/emm-2013-2-1088-7156.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5319/subst-2013-1-240-6398.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5320/subst-2013-2-246-6400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5321/subst-2013-3-528-6660.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5322/subst-2013-4-784-6877.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5323/subst-2013-5-812-6892.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5324/subst-2013-6-835-6909.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5325/subst-2013-8-1026-7131.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5326/subst-2013-9-1144-7220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5327/subst-2013-10-1274-7344.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5328/subst-2013-11-1367-7464.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5224/ems-2013-1-75-6251.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2013/5225/emm-2013-2-1088-7156.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>