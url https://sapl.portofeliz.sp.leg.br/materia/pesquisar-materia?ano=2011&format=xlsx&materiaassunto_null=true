--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -51,171 +51,171 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5309/subst-2011-1-206-3962.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5309/subst-2011-1-206-3962.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 1 AO PROJETO DE DECRETO LEGISLATIVO Nº 2/2011 - OUTORGA TÍTULO DE CIDADÃ PORTOFELICENSE A SENHORA MARIA DE LOURDES KERCHE DO AMARAL</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5310/subst-2011-2-432-4184.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5310/subst-2011-2-432-4184.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO Nº  1/2011 - DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE PORTO FELIZ, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5311/subst-2011-3-448-4200.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5311/subst-2011-3-448-4200.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE DECRETO LEGISLATIVO Nº 10/2011 - CRIA O ACERVO DA CÂMARA MUNICIPAL DE PORTO FELIZ</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5312/subst-2011-4-567-4336.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5312/subst-2011-4-567-4336.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 62/2011 - DISPÕE SOBRE A IMPLANTAÇÃO E DIVULGAÇÃO DE CADASTRO IMOBILIÁRIO DA PREFEITURA MUNICIPAL DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5313/subst-2011-5-635-4403.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5313/subst-2011-5-635-4403.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 67/2011 - DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5314/subst-2011-6-1156-4920.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5314/subst-2011-6-1156-4920.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 117/2011 - DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA CONFORME ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5161/em-2011-16-1068-4833.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5161/em-2011-16-1068-4833.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 10 DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5218/emm-2011-1-536-4308.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5218/emm-2011-1-536-4308.pdf</t>
   </si>
   <si>
     <t>Altera artigo 9º do Projeto de Lei nº 55/2011</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5219/emm-2011-2-549-4321.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5219/emm-2011-2-549-4321.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso I do Artigo 13 do Projeto de Lei nº 55/2011</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5220/emm-2011-3-860-4636.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5220/emm-2011-3-860-4636.pdf</t>
   </si>
   <si>
     <t>Altera alínea "a" do Projeto de Lei Complementar nº 12/2011</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5221/ems-2011-4-1377-5151.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5221/ems-2011-4-1377-5151.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 13 do Projeto de Lei Complementar nº 17/2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -522,67 +522,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5309/subst-2011-1-206-3962.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5310/subst-2011-2-432-4184.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5311/subst-2011-3-448-4200.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5312/subst-2011-4-567-4336.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5313/subst-2011-5-635-4403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5314/subst-2011-6-1156-4920.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5161/em-2011-16-1068-4833.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5218/emm-2011-1-536-4308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5219/emm-2011-2-549-4321.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5220/emm-2011-3-860-4636.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5221/ems-2011-4-1377-5151.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5309/subst-2011-1-206-3962.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5310/subst-2011-2-432-4184.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5311/subst-2011-3-448-4200.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5312/subst-2011-4-567-4336.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5313/subst-2011-5-635-4403.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5314/subst-2011-6-1156-4920.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5161/em-2011-16-1068-4833.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5218/emm-2011-1-536-4308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5219/emm-2011-2-549-4321.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5220/emm-2011-3-860-4636.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2011/5221/ems-2011-4-1377-5151.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>