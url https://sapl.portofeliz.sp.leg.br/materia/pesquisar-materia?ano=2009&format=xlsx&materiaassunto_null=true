--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,240 +51,240 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5300/subst-2009-1-992-1622.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5300/subst-2009-1-992-1622.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº. 83/2009</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5301/subst-2009-2-1155-1784.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5301/subst-2009-2-1155-1784.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 02 ao Projeto de Lei nº 83/2009</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5302/subst-2009-4-1293-1914.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5302/subst-2009-4-1293-1914.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 114/2009 - INSTITUI A SEMANA DO IDOSO NO MUNICÍPIO DE PORTO FELIZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5303/subst-2009-5-1528-2138.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5303/subst-2009-5-1528-2138.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DA JUVENTUDE - COMJUV E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5157/em-2009-10-989-1713.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5157/em-2009-10-989-1713.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 53 DA LEI ORGÂNICA DO MUNICÍPIO DE PORTO FELIZ, TRANSFORMANDO SEU PARÁGRAFO ÚNICO EM § 1º, COM NOVA REDAÇÃO E ACRESCENTANDO O § 2º , CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5206/emsu-2009-1-1037-1667.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5206/emsu-2009-1-1037-1667.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 - ALTERA O ARTIGO 1º DO PROJETO DE DECRETO LEGISLATIVO Nº 14/2009 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO SR. AFONSO CELSUN DE ARRUDA.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5207/emsu-2009-2-1038-1668.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5207/emsu-2009-2-1038-1668.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 - ALTERA O ARTIGO 1º DO PROJETO DE DECRETO LEGISLATIVO Nº 11/2009 - OUTORGA TÍTULO DE CIDADÃO PORTOFELICENSE AO DEPUTADO ESTADUAL HAMILTON PEREIRA.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5208/emm-2009-3-1112-1730.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5208/emm-2009-3-1112-1730.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 - altera o artigo 3º do Projeto de Lei nº 102/2009</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5209/emsu-2009-4-1154-1783.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5209/emsu-2009-4-1154-1783.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 - altera o artigo 1º do Projeto de Lei nº 102/2009</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5210/emm-2009-5-1429-2048.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5210/emm-2009-5-1429-2048.pdf</t>
   </si>
   <si>
     <t>Altera artigo 11 do projeto de lei nº56/2009.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5211/emm-2009-6-1432-2193.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5211/emm-2009-6-1432-2193.pdf</t>
   </si>
   <si>
     <t>EMENDA nº 2 AO PROJ. DE LEI Nº 56/2009 - DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5212/emm-2009-7-1430-2060.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5212/emm-2009-7-1430-2060.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 3 - ALTERA ANEXO V DO PROJETO DE LEI Nº 56/2009</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5213/emm-2009-8-1434-2061.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5213/emm-2009-8-1434-2061.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PROJETO DE LEI Nº 108/2009 - PLANO PLURIANUAL 2010-2013</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5214/emm-2009-9-1431-2062.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5214/emm-2009-9-1431-2062.pdf</t>
   </si>
   <si>
     <t>Emenda Nº 2 AO PROJETO DE LEI Nº 108/2009 - PPA 2010 - 2013</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5215/ema-2009-10-1478-2091.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5215/ema-2009-10-1478-2091.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao projeto de lei nº 120/2009</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5216/ema-2009-11-1479-2092.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5216/ema-2009-11-1479-2092.pdf</t>
   </si>
   <si>
     <t>EMENDA  Nº 2  AO PROJETO DE LEI Nº 120/2009 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORTO FELIZ PARA O EXERCICIO DE 2010</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5217/emm-2009-12-1481-2094.pdf</t>
+    <t>http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5217/emm-2009-12-1481-2094.pdf</t>
   </si>
   <si>
     <t>Emenda nº 3 ao projeto de lei 120/2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5300/subst-2009-1-992-1622.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5301/subst-2009-2-1155-1784.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5302/subst-2009-4-1293-1914.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5303/subst-2009-5-1528-2138.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5157/em-2009-10-989-1713.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5206/emsu-2009-1-1037-1667.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5207/emsu-2009-2-1038-1668.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5208/emm-2009-3-1112-1730.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5209/emsu-2009-4-1154-1783.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5210/emm-2009-5-1429-2048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5211/emm-2009-6-1432-2193.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5212/emm-2009-7-1430-2060.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5213/emm-2009-8-1434-2061.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5214/emm-2009-9-1431-2062.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5215/ema-2009-10-1478-2091.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5216/ema-2009-11-1479-2092.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5217/emm-2009-12-1481-2094.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5300/subst-2009-1-992-1622.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5301/subst-2009-2-1155-1784.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5302/subst-2009-4-1293-1914.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5303/subst-2009-5-1528-2138.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5157/em-2009-10-989-1713.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5206/emsu-2009-1-1037-1667.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5207/emsu-2009-2-1038-1668.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5208/emm-2009-3-1112-1730.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5209/emsu-2009-4-1154-1783.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5210/emm-2009-5-1429-2048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5211/emm-2009-6-1432-2193.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5212/emm-2009-7-1430-2060.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5213/emm-2009-8-1434-2061.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5214/emm-2009-9-1431-2062.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5215/ema-2009-10-1478-2091.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5216/ema-2009-11-1479-2092.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portofeliz.sp.leg.br/media/sapl/public/materialegislativa/2009/5217/emm-2009-12-1481-2094.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="200" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>